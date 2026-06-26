--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -38,98 +38,98 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Беседки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Беседка "Собери Сам"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-soberi-sam/</t>
+  </si>
+  <si>
+    <t>Беседка "Асия" (13,5 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-asiya-135-mkv/</t>
+  </si>
+  <si>
+    <t>Беседка "Есения" (21 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-esenija-21-mkv/</t>
+  </si>
+  <si>
     <t>Беседка "Забава" 7м.кв.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-zabava-7mkv/</t>
   </si>
   <si>
-    <t>Беседка "Собери Сам"</t>
-[...16 lines deleted...]
-  <si>
     <t>Беседка "Велена" (23м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-velena-23m/</t>
   </si>
   <si>
     <t>Беседка "Радана" 12м.кв.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-radana-12mkv/</t>
   </si>
   <si>
+    <t>Беседка "Томира" (9м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-tomira-9mkv/</t>
+  </si>
+  <si>
     <t>Летняя остекленная терраса "Доминга"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/</t>
   </si>
   <si>
-    <t>Беседка "Томира" (9м.кв.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Каталина"  (13,5 м²)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-katalina-135-m/</t>
   </si>
   <si>
     <t>Беседка "Есения-2" (21 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/</t>
   </si>
   <si>
     <t>Беседка "Джумана" (20 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/</t>
   </si>
   <si>
     <t>Беседка "6 персон"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/</t>
   </si>
   <si>
     <t>Беседка "Ядвига" зеленая кровля (9м)</t>
@@ -146,96 +146,96 @@
   <si>
     <t>Реставрация Беседки "Весея"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-veseja/</t>
   </si>
   <si>
     <t>Беседка "Ирада" (13,5 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-irada-15-mkv/</t>
   </si>
   <si>
     <t>Беседка Оптима</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-optima/</t>
   </si>
   <si>
     <t>Беседка "Влада" (7м) цвет "Оригон"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/</t>
   </si>
   <si>
+    <t>Беседка "Амира" (17,6 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-amira-176-mkv/</t>
+  </si>
+  <si>
     <t>Беседка (7м2) "Милана"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-7m2-milana/</t>
   </si>
   <si>
-    <t>Беседка "Амира" (17,6 м.кв.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка (7м) "Радимира"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-7m-radimira/</t>
   </si>
   <si>
     <t>Беседка "Любава" (7м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/</t>
   </si>
   <si>
     <t>Беседка "Малуша" (9м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-malusha-9m/</t>
   </si>
   <si>
     <t>Беседка "Ядвига" (12м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-jadviga-12m/</t>
   </si>
   <si>
+    <t xml:space="preserve">Беседка "Благослава" (9м) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Беседка "Софья" (7м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/</t>
   </si>
   <si>
     <t xml:space="preserve">Качели Релакс </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kacheli-relaks/</t>
   </si>
   <si>
     <t>Беседка "Данко" (15.75 м2)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-danko/</t>
   </si>
   <si>
     <t>Лавочка кованная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/lavochka-kovannaya/</t>
   </si>
   <si>
     <t>Беседка из сруба "Варвара"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-iz-sruba/</t>
   </si>
@@ -957,51 +957,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1034,163 +1034,163 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>35860</v>
+        <v>24640</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>24640</v>
+        <v>50259</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>50259</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>87450</v>
+        <v>35860</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>96195</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>51260</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>15950</v>
+        <v>50050</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>50050</v>
+        <v>15950</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>59730</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>26</v>
@@ -1322,67 +1322,67 @@
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>41690</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>39050</v>
+        <v>50699</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>50699</v>
+        <v>39050</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>40590</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>50</v>
@@ -1418,67 +1418,67 @@
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>59290</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>37290</v>
+        <v>45760</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>45760</v>
+        <v>37290</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>16498</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>62</v>