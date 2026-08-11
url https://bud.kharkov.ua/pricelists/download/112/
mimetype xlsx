--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -38,168 +38,168 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Беседки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Беседка "Забава" 7м.кв.</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-zabava-7mkv/</t>
+  </si>
+  <si>
+    <t>Беседка "Асия" (13,5 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-asiya-135-mkv/</t>
+  </si>
+  <si>
     <t>Беседка "Собери Сам"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-soberi-sam/</t>
   </si>
   <si>
-    <t>Беседка "Асия" (13,5 м.кв.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Есения" (21 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-esenija-21-mkv/</t>
   </si>
   <si>
-    <t>Беседка "Забава" 7м.кв.</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-zabava-7mkv/</t>
+    <t>Беседка "Радана" 12м.кв.</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-radana-12mkv/</t>
   </si>
   <si>
     <t>Беседка "Велена" (23м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-velena-23m/</t>
   </si>
   <si>
-    <t>Беседка "Радана" 12м.кв.</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Томира" (9м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-tomira-9mkv/</t>
   </si>
   <si>
     <t>Летняя остекленная терраса "Доминга"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/</t>
   </si>
   <si>
+    <t>Беседка "Есения-2" (21 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/</t>
+  </si>
+  <si>
     <t>Беседка "Каталина"  (13,5 м²)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-katalina-135-m/</t>
   </si>
   <si>
-    <t>Беседка "Есения-2" (21 м.кв.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Джумана" (20 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/</t>
   </si>
   <si>
     <t>Беседка "6 персон"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/</t>
   </si>
   <si>
+    <t xml:space="preserve">Беседка "Забава 2" (8.4 м.кв.) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/</t>
+  </si>
+  <si>
     <t>Беседка "Ядвига" зеленая кровля (9м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/</t>
   </si>
   <si>
-    <t xml:space="preserve">Беседка "Забава 2" (8.4 м.кв.) </t>
-[...4 lines deleted...]
-  <si>
     <t>Реставрация Беседки "Весея"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-veseja/</t>
   </si>
   <si>
     <t>Беседка "Ирада" (13,5 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-irada-15-mkv/</t>
   </si>
   <si>
+    <t>Беседка "Влада" (7м) цвет "Оригон"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/</t>
+  </si>
+  <si>
     <t>Беседка Оптима</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-optima/</t>
   </si>
   <si>
-    <t>Беседка "Влада" (7м) цвет "Оригон"</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/</t>
+    <t>Беседка (7м2) "Милана"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-7m2-milana/</t>
   </si>
   <si>
     <t>Беседка "Амира" (17,6 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-amira-176-mkv/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-7m2-milana/</t>
   </si>
   <si>
     <t>Беседка (7м) "Радимира"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-7m-radimira/</t>
   </si>
   <si>
     <t>Беседка "Любава" (7м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/</t>
   </si>
   <si>
     <t>Беседка "Малуша" (9м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-malusha-9m/</t>
   </si>
   <si>
     <t>Беседка "Ядвига" (12м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-jadviga-12m/</t>
   </si>
@@ -957,51 +957,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1034,355 +1034,355 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>24640</v>
+        <v>35860</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>50259</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>87450</v>
+        <v>24640</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>35860</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>96195</v>
+        <v>51260</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>51260</v>
+        <v>96195</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>50050</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>15950</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>59730</v>
+        <v>75350</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>75350</v>
+        <v>59730</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>52690</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>31790</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>52800</v>
+        <v>50160</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>50160</v>
+        <v>52800</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>4950</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>63800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>34650</v>
+        <v>41690</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>41690</v>
+        <v>34650</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>50699</v>
+        <v>39050</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>39050</v>
+        <v>50699</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>40590</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>50</v>