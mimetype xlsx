--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -44,216 +44,216 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Беседка "Забава" 7м.кв.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-zabava-7mkv/</t>
   </si>
   <si>
+    <t>Беседка "Собери Сам"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-soberi-sam/</t>
+  </si>
+  <si>
     <t>Беседка "Асия" (13,5 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-asiya-135-mkv/</t>
   </si>
   <si>
-    <t>Беседка "Собери Сам"</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Есения" (21 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-esenija-21-mkv/</t>
   </si>
   <si>
+    <t>Беседка "Велена" (23м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-velena-23m/</t>
+  </si>
+  <si>
     <t>Беседка "Радана" 12м.кв.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-radana-12mkv/</t>
   </si>
   <si>
-    <t>Беседка "Велена" (23м)</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-velena-23m/</t>
+    <t>Летняя остекленная терраса "Доминга"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/</t>
   </si>
   <si>
     <t>Беседка "Томира" (9м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-tomira-9mkv/</t>
   </si>
   <si>
-    <t>Летняя остекленная терраса "Доминга"</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка "Есения-2" (21 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/</t>
   </si>
   <si>
     <t>Беседка "Каталина"  (13,5 м²)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-katalina-135-m/</t>
   </si>
   <si>
     <t>Беседка "Джумана" (20 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/</t>
   </si>
   <si>
     <t>Беседка "6 персон"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/</t>
   </si>
   <si>
     <t xml:space="preserve">Беседка "Забава 2" (8.4 м.кв.) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/</t>
   </si>
   <si>
     <t>Беседка "Ядвига" зеленая кровля (9м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/</t>
   </si>
   <si>
+    <t>Беседка "Ирада" (13,5 м.кв.)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-irada-15-mkv/</t>
+  </si>
+  <si>
     <t>Реставрация Беседки "Весея"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-veseja/</t>
   </si>
   <si>
-    <t>Беседка "Ирада" (13,5 м.кв.)</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/besedka-irada-15-mkv/</t>
+    <t>Беседка Оптима</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-optima/</t>
   </si>
   <si>
     <t>Беседка "Влада" (7м) цвет "Оригон"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/</t>
   </si>
   <si>
-    <t>Беседка Оптима</t>
-[...4 lines deleted...]
-  <si>
     <t>Беседка (7м2) "Милана"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-7m2-milana/</t>
   </si>
   <si>
     <t>Беседка "Амира" (17,6 м.кв.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-amira-176-mkv/</t>
   </si>
   <si>
     <t>Беседка (7м) "Радимира"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-7m-radimira/</t>
   </si>
   <si>
     <t>Беседка "Любава" (7м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/</t>
   </si>
   <si>
     <t>Беседка "Малуша" (9м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-malusha-9m/</t>
   </si>
   <si>
     <t>Беседка "Ядвига" (12м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-jadviga-12m/</t>
   </si>
   <si>
+    <t xml:space="preserve">Беседка "Софья" (7м) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Беседка "Благослава" (9м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/</t>
   </si>
   <si>
-    <t xml:space="preserve">Беседка "Софья" (7м) </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Качели Релакс </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kacheli-relaks/</t>
   </si>
   <si>
+    <t>Лавочка кованная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/lavochka-kovannaya/</t>
+  </si>
+  <si>
     <t>Беседка "Данко" (15.75 м2)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-danko/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/lavochka-kovannaya/</t>
   </si>
   <si>
     <t>Беседка из сруба "Варвара"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-iz-sruba/</t>
   </si>
   <si>
     <t>Беседка "Каталина-2"  (13,5 м²)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-katalina-2-135-m/</t>
   </si>
   <si>
     <t>Беседка павильон "Паоло" (13,5 м²)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/</t>
   </si>
   <si>
     <t>Беседка для детей</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/besedka-dlja-detej/</t>
   </si>
@@ -957,51 +957,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-7mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-asiya-135-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-velena-23m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-radana-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/letnjaja-osteklennaja-terrasa-dominga/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-tomira-9mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-esenija-2-21-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dzhumana-28-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-soberi-sam-kak-sdelat-besedku-besedki-svoimi-rukami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-zabava-2-84-mkv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-zelenaja-krovlja-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-irada-15-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-veseja/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-vlada-7m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m2-milana/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-amira-176-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-7m-radimira/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-ljubava-7m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-malusha-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-jadviga-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-sofja-7m-cvet-lak-bez-tona/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-blagoslava-9m-cvet-ral-3442molochnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kacheli-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lavochka-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-danko/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-iz-sruba/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-katalina-2-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pavilon-paolo-135-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-dlja-detej/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-terrasnye-prjamougolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/drovnitsa-budkharkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedki-miroljub/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valer-dlya-sobaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-kovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-12m2-kombinirovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/veranda-12m2-iz-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-metallicheskaya-9m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-taisija-12mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-bjanka-12-mkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-dlya-bolshoy-sobaki-uteplennaya-s-verandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bra-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-tsepyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-na-brusu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lyustra-derevyannaya-legas/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-pelageja9m-cvet-ral-3442molochnyj-shokolad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-barselona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/besedka-venetsiya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nedorogaya-besedka-s-krovley-iz-metallocherepitsy-nitra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-pafos/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/terrasa-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/divan-amsterdam/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/altanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-s-kryshej/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kachelja-bez-kryshi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lezhak-pljazhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-700mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shtaketnik-1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-ladja/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kashpo-korzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/budka-sobachja-600800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-s-lavkami-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kormushka-dlja-ptic/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stol-i-lavochki-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/taburet-sadovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tumba-sadovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolodec-s-katushkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stod/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tualet-ulichnyy-prom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-fahverk/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-shale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasad-v-stile-provans/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1050,147 +1050,147 @@
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
         <v>35860</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>50259</v>
+        <v>24640</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>24640</v>
+        <v>50259</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>87450</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>51260</v>
+        <v>96195</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>96195</v>
+        <v>51260</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>50050</v>
+        <v>15950</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>15950</v>
+        <v>50050</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>75350</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>26</v>
@@ -1258,99 +1258,99 @@
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>52800</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>4950</v>
+        <v>63800</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>63800</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>41690</v>
+        <v>34650</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>34650</v>
+        <v>41690</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>39050</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>46</v>
@@ -1418,115 +1418,115 @@
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>59290</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>45760</v>
+        <v>37290</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>37290</v>
+        <v>45760</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>16498</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>57200</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>2365</v>
+        <v>57200</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>115500</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>68</v>