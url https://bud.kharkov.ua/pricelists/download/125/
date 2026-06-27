--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -59,77 +59,77 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Arselor AM/NS India мат *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15-1/</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,35</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/</t>
   </si>
   <si>
+    <t>Профнастил ПС(К)-18 цинк Украина 0,4</t>
+  </si>
+  <si>
+    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
+  </si>
+  <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,45</t>
   </si>
   <si>
-    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
-[...2 lines deleted...]
-    <t>Профнастил ПС(К)-18 цинк Украина 0,4</t>
+    <t>Профнастил Н-35 оцинкованный  Украина 0,5</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,45</t>
   </si>
   <si>
-    <t>Профнастил Н-35 оцинкованный  Украина 0,5</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Китай 0,40мм</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Китай 0,45мм</t>
   </si>
   <si>
+    <t>Профнастил Н-35 оцинкованный  Украина 0,65</t>
+  </si>
+  <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,5мм</t>
   </si>
   <si>
-    <t>Профнастил Н-35 оцинкованный  Украина 0,65</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,7</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45мм 2 стороны окраска</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Украина  0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Словакия  0,45</t>
@@ -143,137 +143,137 @@
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,40</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,5</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,65</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,7</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,8</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Алюмоцинк 0,45</t>
   </si>
   <si>
+    <t>Профнастил ТП-45 с полимерным покрытием Arselor AM/NS India *гарантiя 5 рокiв*</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-proflist-s35/</t>
+  </si>
+  <si>
     <t>Профнастил ПС(К)-18 полиэстр Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/</t>
   </si>
   <si>
-    <t>Профнастил ТП-45 с полимерным покрытием Arselor AM/NS India *гарантiя 5 рокiв*</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Китай 0,4мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s8/</t>
   </si>
   <si>
+    <t>Профнастил ТП-45 с полимерным покрытием Китай  0,45</t>
+  </si>
+  <si>
+    <t>Профнастил ПС(К)-18 полиэстр Корея 0,45мм</t>
+  </si>
+  <si>
     <t>Профнастил стеновой С-8 Полимерное покрытие Китай 0,45мм</t>
   </si>
   <si>
-    <t>Профнастил ТП-45 с полимерным покрытием Китай  0,45</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Украина матовая 0,45мм </t>
   </si>
   <si>
+    <t>Профнастил ПС(К)-18 полиэстр Словакия  0,45мм</t>
+  </si>
+  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Украина 0,45</t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 полиэстр Словакия  0,45мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Словакия МАТ 0,45</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Корея цинк 225г мат. 15 лет гарантия</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Корея DONGBU 225 цинк! мат *гарантiя 15 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Украина мат. 0,43</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Словакия мат. 0,45</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Arselor AM/NS India *гарантiя 5 рокiв*</t>
   </si>
   <si>
+    <t>Профнастил Н-57 оцинкованный  Украина 0,40мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-proflist-h75/</t>
+  </si>
+  <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/</t>
   </si>
   <si>
-    <t>Профнастил Н-57 оцинкованный  Украина 0,40мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,65мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,8мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Алюмоцинк 0,45</t>
   </si>
   <si>
     <t>Профнастил кровельный ТП-20 с полимерным покрытием Китай 0,4мм</t>
@@ -464,68 +464,68 @@
   <si>
     <t>Металлочерепица матовая Украина(Металлы и полимеры)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/1405/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Словакия 0,45мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Австрия Voestalpine 0,5мм</t>
   </si>
   <si>
     <t>41448</t>
   </si>
   <si>
     <t>Металлочерепица Флоренция | Эффект Crystal | Защита Магний-Цинк Mg+Zn Австрия 0,5 мм матовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/crystal/</t>
   </si>
   <si>
+    <t>3295290</t>
+  </si>
+  <si>
+    <t>Металлочерепица Монтерей матовая (Корея) 0,50 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/metallocherepica-koreja-mat/</t>
+  </si>
+  <si>
     <t>588</t>
   </si>
   <si>
     <t>Металлочерепица Монтерей  (Kosice Словакия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/</t>
   </si>
   <si>
-    <t>3295290</t>
-[...7 lines deleted...]
-  <si>
     <t>Металлочерепица Classic матовая (Бельгия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/</t>
   </si>
   <si>
     <t>Металлочерепица Валенсия (Италия) 10лет гарантия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/</t>
   </si>
   <si>
     <t>Битумная черепица</t>
   </si>
   <si>
     <t>Битумная черепица АКВАИЗОЛ</t>
   </si>
   <si>
     <t>Битумная черепица Акваизол ПРЕСТИЖ (маренго, спелый гранат, горный каньон)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/</t>
   </si>
   <si>
     <t>МОЗАИКА</t>
@@ -563,62 +563,62 @@
   <si>
     <t>Колпак на забор 360*360мм полиестер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/</t>
   </si>
   <si>
     <t>Колпак на трубу 250*250мм с кожухом мат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA</t>
   </si>
   <si>
     <t>ТОП-Шингл</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Smalto (Cмальто)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/</t>
   </si>
   <si>
+    <t>Битумная черепица TEGOLA Vintage (Винтаж)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/</t>
+  </si>
+  <si>
     <t>Битумная черепица TEGOLA Futuro (Футуро)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/</t>
   </si>
   <si>
-    <t>Битумная черепица TEGOLA Vintage (Винтаж)</t>
-[...4 lines deleted...]
-  <si>
     <t>SUPER</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Gothik (Готик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Standart (Стандарт)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Traditional (Традишнл)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Mosaic (Мозаик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/</t>
@@ -1187,62 +1187,62 @@
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX Runa Золотой песок</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX Runa Голубая лагуна</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/</t>
   </si>
   <si>
     <t>SOTA</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX SOTA  Балтика</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/</t>
   </si>
   <si>
+    <t>Битумная черепица RUFLEX SOTA  Темный шоколад</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/</t>
+  </si>
+  <si>
     <t>Битумная черепица RUFLEX SOTA Красный крыжовник</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/</t>
   </si>
   <si>
-    <t>Битумная черепица RUFLEX SOTA  Темный шоколад</t>
-[...4 lines deleted...]
-  <si>
     <t>Битумная черепица RUFLEX SOTA Зеленый базилик</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX SOTA  Лишайник</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX SOTA Вереск</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX SOTA  Иней</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/</t>
   </si>
   <si>
     <t>Битумная черепица RUFLEX SOTA Дюна</t>
@@ -2246,62 +2246,62 @@
   <si>
     <t>Антенные выходы WIRPLAST Uniwersal</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/</t>
   </si>
   <si>
     <t>Битумная черепица GAF</t>
   </si>
   <si>
     <t>Битумная черепица GAF Timberline HD (США)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/</t>
   </si>
   <si>
     <t>Битумная черепица DOCKE</t>
   </si>
   <si>
     <t>Битумная черепица DOCKE "ГРАНАДА"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/</t>
   </si>
   <si>
+    <t>Битумная черепица DOCKE "СОТА"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/</t>
+  </si>
+  <si>
     <t>Битумная черепица DOCKE "КЕЛЬН"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/</t>
   </si>
   <si>
-    <t>Битумная черепица DOCKE "СОТА"</t>
-[...4 lines deleted...]
-  <si>
     <t>Битумная черепица DOCKE "ТЕТРИС"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/</t>
   </si>
   <si>
     <t>Битумная черепица DOCKE "ЦЮРИХ"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/</t>
   </si>
   <si>
     <t>Битумная черепица DOCKE "ШЕФФИЛД"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/</t>
   </si>
   <si>
     <t>Битумная черепица DOCKE "ГЕНУЯ"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/</t>
   </si>
   <si>
     <t>Коньково-карнизная черепица DOCKE (22 шт/11 м.п.)</t>
@@ -3290,74 +3290,74 @@
   <si>
     <t>Ивер керамический</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/iver-keramicheskij/</t>
   </si>
   <si>
     <t>Черепица вентиляционная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/</t>
   </si>
   <si>
     <t xml:space="preserve">Проходная вентиляционная черепица </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/</t>
   </si>
   <si>
     <t>Черепица из меди, алюминия и цинк-титана</t>
   </si>
   <si>
     <t>TEGOLA серия Prestige</t>
   </si>
   <si>
+    <t>Коллекция Classic (медь без покрытия)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/</t>
+  </si>
+  <si>
     <t>Коллекция Gold (медь с позолотой)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/</t>
   </si>
   <si>
-    <t>Коллекция Classic (медь без покрытия)</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/</t>
+    <t>Коллекция Aluminium (анодированный алюминий)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/</t>
   </si>
   <si>
     <t>Коллекция Antique (патинированная медь)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/</t>
   </si>
   <si>
-    <t>Коллекция Aluminium (анодированный алюминий)</t>
-[...4 lines deleted...]
-  <si>
     <t>Коллеция Zink-Titan (цинк-титан)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/</t>
   </si>
   <si>
     <t>Коллекция Star (медь, покрытая лаком)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/</t>
   </si>
   <si>
     <t>Ондулин</t>
   </si>
   <si>
     <t>Ондулин  Оригинал! Маркирован! Гарантия! не Турция или Китай! Красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/ondulin/</t>
   </si>
   <si>
     <t>Ондулин  Оригинал! Маркирован! Гарантия! не Турция или Китай! Коричневый</t>
   </si>
   <si>
     <t>Ондулин  Оригинал! Маркирован! Гарантия! не Турция или Китай! Зеленый</t>
@@ -3449,60 +3449,60 @@
   <si>
     <t>Керамопласт черепица</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/keramoplast-cherepitsa/</t>
   </si>
   <si>
     <t>Керамопласт волновой</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/</t>
   </si>
   <si>
     <t>Шифер</t>
   </si>
   <si>
     <t xml:space="preserve">Шифер </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/shifer/</t>
   </si>
   <si>
     <t>Сендвич-панели</t>
   </si>
   <si>
+    <t>Кровельные сендвич-панели</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/</t>
+  </si>
+  <si>
     <t>Стеновые сендвич-панели</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/stenovye-sendvich-paneli/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -3912,51 +3912,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F656" sqref="F656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4047,195 +4047,195 @@
         <v>3</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="8">
         <v>7636</v>
       </c>
       <c r="F9" s="16">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E10" s="8">
-        <v>3965</v>
+        <v>1800</v>
       </c>
       <c r="F10" s="16">
-        <v>243</v>
+        <v>215</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
         <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E12" s="8">
-        <v>1800</v>
+        <v>3965</v>
       </c>
       <c r="F12" s="16">
-        <v>215</v>
+        <v>243</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E13" s="8">
-        <v>2800</v>
+        <v>2478</v>
       </c>
       <c r="F13" s="16">
-        <v>236</v>
+        <v>263</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>2478</v>
+        <v>2800</v>
       </c>
       <c r="F14" s="16">
-        <v>263</v>
+        <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="16">
         <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="16">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E17" s="8">
-        <v>3100</v>
+        <v>1967</v>
       </c>
       <c r="F17" s="16">
-        <v>256</v>
+        <v>319</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E18" s="8">
-        <v>1967</v>
+        <v>3100</v>
       </c>
       <c r="F18" s="16">
-        <v>319</v>
+        <v>256</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>25</v>
@@ -4494,226 +4494,226 @@
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
         <v>268</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="8">
-        <v>1000</v>
+        <v>4700</v>
       </c>
       <c r="F36" s="16">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="8">
-        <v>4700</v>
+        <v>1000</v>
       </c>
       <c r="F37" s="16">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="8">
         <v>4682</v>
       </c>
       <c r="F38" s="16">
         <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E39" s="8">
-        <v>9498</v>
+        <v>3689</v>
       </c>
       <c r="F39" s="16">
-        <v>237</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="8">
-        <v>3689</v>
+        <v>1690</v>
       </c>
       <c r="F40" s="16">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E41" s="8">
-        <v>1690</v>
+        <v>9498</v>
       </c>
       <c r="F41" s="16">
-        <v>242</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="8">
         <v>2100</v>
       </c>
       <c r="F42" s="16">
         <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E43" s="8">
-        <v>2547</v>
+        <v>2450</v>
       </c>
       <c r="F43" s="16">
-        <v>260</v>
+        <v>272</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E44" s="8">
-        <v>2450</v>
+        <v>2547</v>
       </c>
       <c r="F44" s="16">
-        <v>272</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
         <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
         <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="8">
         <v>8000</v>
       </c>
       <c r="F47" s="16">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:6">
@@ -4843,207 +4843,207 @@
         <v>49</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E55" s="8"/>
       <c r="F55" s="16">
         <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="E56" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="8"/>
       <c r="F56" s="16">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E57" s="8"/>
+      <c r="E57" s="8">
+        <v>1659</v>
+      </c>
       <c r="F57" s="16">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E58" s="8">
         <v>1890</v>
       </c>
       <c r="F58" s="16">
         <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E59" s="8">
         <v>2547</v>
       </c>
       <c r="F59" s="16">
         <v>265</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E60" s="8">
         <v>2740</v>
       </c>
       <c r="F60" s="16">
         <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E61" s="8">
         <v>4569</v>
       </c>
       <c r="F61" s="16">
         <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E62" s="8">
         <v>3567</v>
       </c>
       <c r="F62" s="16">
         <v>352</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E63" s="8">
         <v>2547</v>
       </c>
       <c r="F63" s="16">
         <v>368</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E64" s="8"/>
       <c r="F64" s="16">
         <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E65" s="8"/>
       <c r="F65" s="16">
         <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E66" s="8"/>
       <c r="F66" s="16">
         <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
@@ -5656,74 +5656,74 @@
       </c>
       <c r="D101" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E101" s="8">
         <v>7565</v>
       </c>
       <c r="F101" s="16">
         <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>25</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E102" s="8">
-        <v>1470</v>
+        <v>1000</v>
       </c>
       <c r="F102" s="16">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>26</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E103" s="8">
-        <v>1000</v>
+        <v>1470</v>
       </c>
       <c r="F103" s="16">
-        <v>301</v>
+        <v>282</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>27</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>157</v>
       </c>
       <c r="E104" s="8">
         <v>1843</v>
       </c>
       <c r="F104" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>28</v>
       </c>
       <c r="B105" s="12"/>
@@ -6043,69 +6043,69 @@
       <c r="D125" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E125" s="8">
         <v>1000</v>
       </c>
       <c r="F125" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>2</v>
       </c>
       <c r="B126" s="12"/>
       <c r="C126" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E126" s="8">
         <v>1000</v>
       </c>
       <c r="F126" s="16">
-        <v>374.36</v>
+        <v>356.72</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>3</v>
       </c>
       <c r="B127" s="12"/>
       <c r="C127" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E127" s="8">
         <v>1000</v>
       </c>
       <c r="F127" s="16">
-        <v>356.72</v>
+        <v>374.36</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="7" t="s">
         <v>187</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8"/>
       <c r="F128" s="16"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="14" t="s">
         <v>6</v>
       </c>
@@ -8261,69 +8261,69 @@
       <c r="D263" s="8" t="s">
         <v>390</v>
       </c>
       <c r="E263" s="8">
         <v>0</v>
       </c>
       <c r="F263" s="16">
         <v>189</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>2</v>
       </c>
       <c r="B264" s="12"/>
       <c r="C264" s="9" t="s">
         <v>391</v>
       </c>
       <c r="D264" s="8" t="s">
         <v>392</v>
       </c>
       <c r="E264" s="8">
         <v>1000</v>
       </c>
       <c r="F264" s="16">
-        <v>161</v>
+        <v>189</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>3</v>
       </c>
       <c r="B265" s="12"/>
       <c r="C265" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D265" s="8" t="s">
         <v>394</v>
       </c>
       <c r="E265" s="8">
         <v>1000</v>
       </c>
       <c r="F265" s="16">
-        <v>189</v>
+        <v>161</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>4</v>
       </c>
       <c r="B266" s="12"/>
       <c r="C266" s="9" t="s">
         <v>395</v>
       </c>
       <c r="D266" s="8" t="s">
         <v>396</v>
       </c>
       <c r="E266" s="8">
         <v>1000</v>
       </c>
       <c r="F266" s="16">
         <v>161</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>5</v>
       </c>
       <c r="B267" s="12"/>
@@ -10784,72 +10784,72 @@
       <c r="C405" s="9" t="s">
         <v>742</v>
       </c>
       <c r="D405" s="8" t="s">
         <v>743</v>
       </c>
       <c r="E405" s="8">
         <v>1000</v>
       </c>
       <c r="F405" s="16">
         <v>505.75</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>2</v>
       </c>
       <c r="B406" s="12"/>
       <c r="C406" s="9" t="s">
         <v>744</v>
       </c>
       <c r="D406" s="8" t="s">
         <v>745</v>
       </c>
       <c r="E406" s="8">
-        <v>9980</v>
+        <v>10100</v>
       </c>
       <c r="F406" s="16">
-        <v>493.5</v>
+        <v>409.5</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>3</v>
       </c>
       <c r="B407" s="12"/>
       <c r="C407" s="9" t="s">
         <v>746</v>
       </c>
       <c r="D407" s="8" t="s">
         <v>747</v>
       </c>
       <c r="E407" s="8">
-        <v>10100</v>
+        <v>9980</v>
       </c>
       <c r="F407" s="16">
-        <v>409.5</v>
+        <v>493.5</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>4</v>
       </c>
       <c r="B408" s="12"/>
       <c r="C408" s="9" t="s">
         <v>748</v>
       </c>
       <c r="D408" s="8" t="s">
         <v>749</v>
       </c>
       <c r="E408" s="8">
         <v>10100</v>
       </c>
       <c r="F408" s="16">
         <v>409.5</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>5</v>
       </c>
       <c r="B409" s="12"/>
@@ -14419,107 +14419,107 @@
       </c>
       <c r="C619" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D619" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E619" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F619" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
         <v>1</v>
       </c>
       <c r="B620" s="12"/>
       <c r="C620" s="9" t="s">
         <v>1092</v>
       </c>
       <c r="D620" s="8" t="s">
         <v>1093</v>
       </c>
-      <c r="E620" s="8"/>
+      <c r="E620" s="8">
+        <v>0</v>
+      </c>
       <c r="F620" s="16">
-        <v>6800</v>
+        <v>1725.5</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
         <v>2</v>
       </c>
       <c r="B621" s="12"/>
       <c r="C621" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="D621" s="8" t="s">
         <v>1095</v>
       </c>
-      <c r="E621" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E621" s="8"/>
       <c r="F621" s="16">
-        <v>1725.5</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
         <v>3</v>
       </c>
       <c r="B622" s="12"/>
       <c r="C622" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D622" s="8" t="s">
         <v>1097</v>
       </c>
       <c r="E622" s="8">
         <v>0</v>
       </c>
       <c r="F622" s="16">
-        <v>2541.5</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>4</v>
       </c>
       <c r="B623" s="12"/>
       <c r="C623" s="9" t="s">
         <v>1098</v>
       </c>
       <c r="D623" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="E623" s="8">
         <v>0</v>
       </c>
       <c r="F623" s="16">
-        <v>1904</v>
+        <v>2541.5</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>5</v>
       </c>
       <c r="B624" s="12"/>
       <c r="C624" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="D624" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="E624" s="8">
         <v>0</v>
       </c>
       <c r="F624" s="16">
         <v>1904</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>6</v>
       </c>
       <c r="B625" s="12"/>