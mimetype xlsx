--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -41,95 +41,95 @@
   <si>
     <t>Кровля</t>
   </si>
   <si>
     <t>Профнастил</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Профнастил Н-35 оцинкованный  Украина 0,4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/</t>
+  </si>
+  <si>
     <t>Профнастил ТП-8 матовое покрытие Arselor AM/NS India мат *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15-1/</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,35</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/</t>
   </si>
   <si>
-    <t>Профнастил Н-35 оцинкованный  Украина 0,4</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/</t>
+    <t>Профнастил Н-35 оцинкованный  Украина 0,45</t>
+  </si>
+  <si>
+    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,4</t>
   </si>
   <si>
-    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
-[...2 lines deleted...]
-    <t>Профнастил Н-35 оцинкованный  Украина 0,45</t>
+    <t>Профнастил ТП-8 матовое покрытие Китай 0,40мм</t>
+  </si>
+  <si>
+    <t>Профнастил ПС(К)-18 цинк Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,5</t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 цинк Украина 0,45</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Китай 0,45мм</t>
   </si>
   <si>
+    <t>Профнастил ПС(К)-18 цинк Украина 0,5мм</t>
+  </si>
+  <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,65</t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 цинк Украина 0,5мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,7</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45мм 2 стороны окраска</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Украина  0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Словакия  0,45</t>
@@ -143,137 +143,137 @@
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,40</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,5</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,65</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,7</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,8</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Алюмоцинк 0,45</t>
   </si>
   <si>
+    <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Китай 0,4мм </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-proflist-s8/</t>
+  </si>
+  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Arselor AM/NS India *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s35/</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 полиэстр Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/</t>
   </si>
   <si>
-    <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Китай 0,4мм </t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/profnastil-proflist-s8/</t>
+    <t>Профнастил стеновой С-8 Полимерное покрытие Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Китай  0,45</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 полиэстр Корея 0,45мм</t>
   </si>
   <si>
-    <t>Профнастил стеновой С-8 Полимерное покрытие Китай 0,45мм</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Украина матовая 0,45мм </t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 полиэстр Словакия  0,45мм</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Словакия МАТ 0,45</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Корея цинк 225г мат. 15 лет гарантия</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Корея DONGBU 225 цинк! мат *гарантiя 15 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Украина мат. 0,43</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,45мм</t>
   </si>
   <si>
+    <t>Профнастил С-8 Цинк Украина 0,5мм</t>
+  </si>
+  <si>
     <t>Профнастил ТП-20 матовое покрытие Словакия мат. 0,45</t>
   </si>
   <si>
-    <t>Профнастил С-8 Цинк Украина 0,5мм</t>
+    <t>Профнастил ТП-20 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Германия 0,5мм</t>
   </si>
   <si>
-    <t>Профнастил ТП-20 матовое покрытие Германия 0,5мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-20 матовое покрытие Arselor AM/NS India *гарантiя 5 рокiв*</t>
   </si>
   <si>
+    <t>Профнастил ТП-20 оцинкованный Украина 0,4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/</t>
+  </si>
+  <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,40мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-h75/</t>
   </si>
   <si>
-    <t>Профнастил ТП-20 оцинкованный Украина 0,4</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,65мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,8мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Алюмоцинк 0,45</t>
   </si>
   <si>
     <t>Профнастил кровельный ТП-20 с полимерным покрытием Китай 0,4мм</t>
@@ -464,68 +464,68 @@
   <si>
     <t>Металлочерепица матовая Украина(Металлы и полимеры)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/1405/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Словакия 0,45мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Австрия Voestalpine 0,5мм</t>
   </si>
   <si>
     <t>41448</t>
   </si>
   <si>
     <t>Металлочерепица Флоренция | Эффект Crystal | Защита Магний-Цинк Mg+Zn Австрия 0,5 мм матовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/crystal/</t>
   </si>
   <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>Металлочерепица Монтерей  (Kosice Словакия)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/</t>
+  </si>
+  <si>
     <t>3295290</t>
   </si>
   <si>
     <t>Металлочерепица Монтерей матовая (Корея) 0,50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepica-koreja-mat/</t>
   </si>
   <si>
-    <t>588</t>
-[...7 lines deleted...]
-  <si>
     <t>Металлочерепица Classic матовая (Бельгия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/</t>
   </si>
   <si>
     <t>Металлочерепица Валенсия (Италия) 10лет гарантия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/</t>
   </si>
   <si>
     <t>Битумная черепица</t>
   </si>
   <si>
     <t>Битумная черепица АКВАИЗОЛ</t>
   </si>
   <si>
     <t>Битумная черепица Акваизол ПРЕСТИЖ (маренго, спелый гранат, горный каньон)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/</t>
   </si>
   <si>
     <t>МОЗАИКА</t>
@@ -563,62 +563,62 @@
   <si>
     <t>Колпак на забор 360*360мм полиестер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/</t>
   </si>
   <si>
     <t>Колпак на трубу 250*250мм с кожухом мат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA</t>
   </si>
   <si>
     <t>ТОП-Шингл</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Smalto (Cмальто)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/</t>
   </si>
   <si>
+    <t>Битумная черепица TEGOLA Futuro (Футуро)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/</t>
+  </si>
+  <si>
     <t>Битумная черепица TEGOLA Vintage (Винтаж)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/</t>
   </si>
   <si>
-    <t>Битумная черепица TEGOLA Futuro (Футуро)</t>
-[...4 lines deleted...]
-  <si>
     <t>SUPER</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Gothik (Готик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Standart (Стандарт)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Traditional (Традишнл)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Mosaic (Мозаик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/</t>
@@ -671,68 +671,68 @@
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS</t>
   </si>
   <si>
     <t>СТАНДАРТ</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Ранчо (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Фазенда</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/</t>
   </si>
   <si>
     <t>КЛАССИК</t>
   </si>
   <si>
+    <t>Битумная черепица SHINGLAS Сlassic QUADRILLE (ТехноНИКОЛЬ)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/</t>
+  </si>
+  <si>
     <t>Битумная черепица SHINGLAS  Optima</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS "Финская"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/</t>
   </si>
   <si>
-    <t>Битумная черепица SHINGLAS Сlassic QUADRILLE (ТехноНИКОЛЬ)</t>
-[...4 lines deleted...]
-  <si>
     <t>Битумная черепица SHINGLAS Classic Accord (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic TWIST (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic FLAMENCO (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic TANGO (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/</t>
   </si>
   <si>
     <t>УЛЬТРА</t>
@@ -3290,72 +3290,72 @@
   <si>
     <t>Ивер керамический</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/iver-keramicheskij/</t>
   </si>
   <si>
     <t>Черепица вентиляционная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/</t>
   </si>
   <si>
     <t xml:space="preserve">Проходная вентиляционная черепица </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/</t>
   </si>
   <si>
     <t>Черепица из меди, алюминия и цинк-титана</t>
   </si>
   <si>
     <t>TEGOLA серия Prestige</t>
   </si>
   <si>
+    <t>Коллекция Gold (медь с позолотой)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/</t>
+  </si>
+  <si>
     <t>Коллекция Classic (медь без покрытия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/</t>
   </si>
   <si>
-    <t>Коллекция Gold (медь с позолотой)</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/</t>
+    <t>Коллекция Antique (патинированная медь)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/</t>
   </si>
   <si>
     <t>Коллекция Aluminium (анодированный алюминий)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/</t>
   </si>
   <si>
     <t>Коллеция Zink-Titan (цинк-титан)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/</t>
   </si>
   <si>
     <t>Коллекция Star (медь, покрытая лаком)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/</t>
   </si>
   <si>
     <t>Ондулин</t>
   </si>
   <si>
     <t>Ондулин  Оригинал! Маркирован! Гарантия! не Турция или Китай! Красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/ondulin/</t>
   </si>
   <si>
     <t>Ондулин  Оригинал! Маркирован! Гарантия! не Турция или Китай! Коричневый</t>
   </si>
@@ -3912,51 +3912,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F656" sqref="F656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3997,305 +3997,305 @@
       </c>
       <c r="C6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="8"/>
+      <c r="E7" s="8">
+        <v>7636</v>
+      </c>
       <c r="F7" s="16">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="8"/>
       <c r="F8" s="16">
-        <v>196</v>
+        <v>224</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="8">
-        <v>7636</v>
+        <v>1</v>
       </c>
       <c r="F9" s="16">
-        <v>220</v>
+        <v>196</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E10" s="8">
-        <v>1800</v>
+        <v>3965</v>
       </c>
       <c r="F10" s="16">
-        <v>215</v>
+        <v>243</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
         <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="8">
-        <v>3965</v>
+        <v>1800</v>
       </c>
       <c r="F12" s="16">
-        <v>243</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E13" s="8"/>
       <c r="F13" s="16">
-        <v>263</v>
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E14" s="8">
         <v>2800</v>
       </c>
       <c r="F14" s="16">
         <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="8"/>
+      <c r="E15" s="8">
+        <v>2478</v>
+      </c>
       <c r="F15" s="16">
-        <v>217</v>
+        <v>263</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="16">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="8">
-        <v>1967</v>
+        <v>3100</v>
       </c>
       <c r="F17" s="16">
-        <v>319</v>
+        <v>256</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E18" s="8">
-        <v>3100</v>
+        <v>1967</v>
       </c>
       <c r="F18" s="16">
-        <v>256</v>
+        <v>319</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
         <v>342</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
         <v>327</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="16">
         <v>295</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="8">
         <v>697</v>
       </c>
       <c r="F23" s="16">
         <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:6">
@@ -4494,226 +4494,226 @@
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
         <v>268</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="8">
-        <v>4700</v>
+        <v>4682</v>
       </c>
       <c r="F36" s="16">
-        <v>232</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="8">
-        <v>1000</v>
+        <v>4700</v>
       </c>
       <c r="F37" s="16">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="8">
-        <v>4682</v>
+        <v>1000</v>
       </c>
       <c r="F38" s="16">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="8">
-        <v>3689</v>
+        <v>9498</v>
       </c>
       <c r="F39" s="16">
-        <v>260</v>
+        <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="8">
-        <v>1690</v>
+        <v>3689</v>
       </c>
       <c r="F40" s="16">
-        <v>242</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E41" s="8">
-        <v>9498</v>
+        <v>1690</v>
       </c>
       <c r="F41" s="16">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E42" s="8">
         <v>2100</v>
       </c>
       <c r="F42" s="16">
         <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E43" s="8">
         <v>2450</v>
       </c>
       <c r="F43" s="16">
         <v>272</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E44" s="8">
         <v>2547</v>
       </c>
       <c r="F44" s="16">
         <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
         <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
         <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="8">
         <v>8000</v>
       </c>
       <c r="F47" s="16">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:6">
@@ -4755,295 +4755,295 @@
         <v>44</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E50" s="8">
         <v>6500</v>
       </c>
       <c r="F50" s="16">
         <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E51" s="8">
-        <v>1840</v>
+        <v>7100</v>
       </c>
       <c r="F51" s="16">
-        <v>282</v>
+        <v>246</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E52" s="8">
-        <v>7100</v>
+        <v>1840</v>
       </c>
       <c r="F52" s="16">
-        <v>246</v>
+        <v>282</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E53" s="8"/>
+        <v>60</v>
+      </c>
+      <c r="E53" s="8">
+        <v>5780</v>
+      </c>
       <c r="F53" s="16">
-        <v>327</v>
+        <v>341</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="E54" s="8"/>
       <c r="F54" s="16">
-        <v>341</v>
+        <v>327</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E55" s="8"/>
       <c r="F55" s="16">
         <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="E56" s="8"/>
+      <c r="E56" s="8">
+        <v>1659</v>
+      </c>
       <c r="F56" s="16">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E57" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="8"/>
       <c r="F57" s="16">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E58" s="8">
         <v>1890</v>
       </c>
       <c r="F58" s="16">
         <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E59" s="8">
         <v>2547</v>
       </c>
       <c r="F59" s="16">
         <v>265</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E60" s="8">
         <v>2740</v>
       </c>
       <c r="F60" s="16">
         <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E61" s="8">
         <v>4569</v>
       </c>
       <c r="F61" s="16">
         <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E62" s="8">
         <v>3567</v>
       </c>
       <c r="F62" s="16">
         <v>352</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E63" s="8">
         <v>2547</v>
       </c>
       <c r="F63" s="16">
         <v>368</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E64" s="8"/>
       <c r="F64" s="16">
         <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E65" s="8"/>
       <c r="F65" s="16">
         <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E66" s="8"/>
       <c r="F66" s="16">
         <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
@@ -5656,74 +5656,74 @@
       </c>
       <c r="D101" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E101" s="8">
         <v>7565</v>
       </c>
       <c r="F101" s="16">
         <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>25</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E102" s="8">
-        <v>1000</v>
+        <v>1470</v>
       </c>
       <c r="F102" s="16">
-        <v>301</v>
+        <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>26</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E103" s="8">
-        <v>1470</v>
+        <v>1000</v>
       </c>
       <c r="F103" s="16">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>27</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>157</v>
       </c>
       <c r="E104" s="8">
         <v>1843</v>
       </c>
       <c r="F104" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>28</v>
       </c>
       <c r="B105" s="12"/>
@@ -6043,69 +6043,69 @@
       <c r="D125" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E125" s="8">
         <v>1000</v>
       </c>
       <c r="F125" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>2</v>
       </c>
       <c r="B126" s="12"/>
       <c r="C126" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E126" s="8">
         <v>1000</v>
       </c>
       <c r="F126" s="16">
-        <v>356.72</v>
+        <v>374.36</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>3</v>
       </c>
       <c r="B127" s="12"/>
       <c r="C127" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E127" s="8">
         <v>1000</v>
       </c>
       <c r="F127" s="16">
-        <v>374.36</v>
+        <v>356.72</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="7" t="s">
         <v>187</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8"/>
       <c r="F128" s="16"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="14" t="s">
         <v>6</v>
       </c>
@@ -6470,88 +6470,88 @@
       <c r="C151" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D151" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E151" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F151" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>1</v>
       </c>
       <c r="B152" s="12"/>
       <c r="C152" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>220</v>
       </c>
       <c r="E152" s="8">
-        <v>1316</v>
+        <v>97</v>
       </c>
       <c r="F152" s="16">
-        <v>208</v>
+        <v>335</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>2</v>
       </c>
       <c r="B153" s="12"/>
       <c r="C153" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="E153" s="8"/>
+      <c r="E153" s="8">
+        <v>1316</v>
+      </c>
       <c r="F153" s="16">
-        <v>287</v>
+        <v>208</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>3</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="E154" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E154" s="8"/>
       <c r="F154" s="16">
-        <v>335</v>
+        <v>287</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>4</v>
       </c>
       <c r="B155" s="12"/>
       <c r="C155" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>226</v>
       </c>
       <c r="E155" s="8">
         <v>1000</v>
       </c>
       <c r="F155" s="16">
         <v>304</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>5</v>
       </c>
       <c r="B156" s="12"/>
@@ -14419,107 +14419,107 @@
       </c>
       <c r="C619" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D619" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E619" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F619" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
         <v>1</v>
       </c>
       <c r="B620" s="12"/>
       <c r="C620" s="9" t="s">
         <v>1092</v>
       </c>
       <c r="D620" s="8" t="s">
         <v>1093</v>
       </c>
-      <c r="E620" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E620" s="8"/>
       <c r="F620" s="16">
-        <v>1725.5</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
         <v>2</v>
       </c>
       <c r="B621" s="12"/>
       <c r="C621" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="D621" s="8" t="s">
         <v>1095</v>
       </c>
-      <c r="E621" s="8"/>
+      <c r="E621" s="8">
+        <v>0</v>
+      </c>
       <c r="F621" s="16">
-        <v>6800</v>
+        <v>1725.5</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
         <v>3</v>
       </c>
       <c r="B622" s="12"/>
       <c r="C622" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D622" s="8" t="s">
         <v>1097</v>
       </c>
       <c r="E622" s="8">
         <v>0</v>
       </c>
       <c r="F622" s="16">
-        <v>1904</v>
+        <v>2541.5</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>4</v>
       </c>
       <c r="B623" s="12"/>
       <c r="C623" s="9" t="s">
         <v>1098</v>
       </c>
       <c r="D623" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="E623" s="8">
         <v>0</v>
       </c>
       <c r="F623" s="16">
-        <v>2541.5</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>5</v>
       </c>
       <c r="B624" s="12"/>
       <c r="C624" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="D624" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="E624" s="8">
         <v>0</v>
       </c>
       <c r="F624" s="16">
         <v>1904</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>6</v>
       </c>
       <c r="B625" s="12"/>