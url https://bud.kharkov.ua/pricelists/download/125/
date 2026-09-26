--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -59,83 +59,83 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Arselor AM/NS India мат *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15-1/</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,35</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/</t>
   </si>
   <si>
+    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
+  </si>
+  <si>
+    <t>Профнастил ПС(К)-18 цинк Украина 0,4</t>
+  </si>
+  <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,45</t>
   </si>
   <si>
-    <t>Профнастил ТП-8 матовое покрытие Корея Алюмоцинк мат *гарантiя 10 рокiв*</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Китай 0,40мм</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,5</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил ПС(К)-18 цинк Украина 0,5мм</t>
   </si>
   <si>
     <t>Профнастил Н-35 оцинкованный  Украина 0,65</t>
   </si>
   <si>
+    <t>Профнастил Н-35 оцинкованный  Украина 0,7</t>
+  </si>
+  <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45</t>
   </si>
   <si>
-    <t>Профнастил Н-35 оцинкованный  Украина 0,7</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-8 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-8 матовое покрытие Украина 0,45мм 2 стороны окраска</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Китай 0,45мм</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Украина  0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Словакия  0,45</t>
   </si>
   <si>
     <t>Профнастил Н-35 полиестер Arselor AM/NS India мат *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил Н-35 полиестер Корея алюмоцинк 150г. глянец Гарантия 10 лет </t>
@@ -149,143 +149,143 @@
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,5</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,65</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,7</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Украина 0,8</t>
   </si>
   <si>
     <t>Профнастил Н-45 оцинкованный Алюмоцинк 0,45</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Китай 0,4мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s8/</t>
   </si>
   <si>
+    <t>Профнастил ПС(К)-18 полиэстр Китай 0,4мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/</t>
+  </si>
+  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Arselor AM/NS India *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s35/</t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 полиэстр Китай 0,4мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил стеновой С-8 Полимерное покрытие Китай 0,45мм</t>
   </si>
   <si>
+    <t>Профнастил ПС(К)-18 полиэстр Корея 0,45мм</t>
+  </si>
+  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Китай  0,45</t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 полиэстр Корея 0,45мм</t>
+    <t>Профнастил ПС(К)-18 полиэстр Словакия  0,45мм</t>
+  </si>
+  <si>
+    <t>Профнастил ТП-45 с полимерным покрытием Украина 0,45</t>
   </si>
   <si>
     <t xml:space="preserve">Профнастил стеновой С-8 Полимерное покрытие Украина матовая 0,45мм </t>
   </si>
   <si>
-    <t>Профнастил ПС(К)-18 полиэстр Словакия  0,45мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Профнастил ТП-45 с полимерным покрытием Словакия МАТ 0,45</t>
   </si>
   <si>
     <t>Профнастил ТП-45 с полимерным покрытием Корея цинк 225г мат. 15 лет гарантия</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Корея DONGBU 225 цинк! мат *гарантiя 15 рокiв*</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s15/</t>
   </si>
   <si>
+    <t>Профнастил С-8 Цинк Украина 0,45мм</t>
+  </si>
+  <si>
     <t>Профнастил ТП-20 матовое покрытие Украина мат. 0,43</t>
   </si>
   <si>
-    <t>Профнастил С-8 Цинк Украина 0,45мм</t>
+    <t>Профнастил ТП-20 матовое покрытие Словакия мат. 0,45</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Украина 0,5мм</t>
   </si>
   <si>
-    <t>Профнастил ТП-20 матовое покрытие Словакия мат. 0,45</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил ТП-20 матовое покрытие Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил С-8 Цинк Германия 0,5мм</t>
   </si>
   <si>
     <t>Профнастил ТП-20 матовое покрытие Arselor AM/NS India *гарантiя 5 рокiв*</t>
   </si>
   <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,40мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-h75/</t>
   </si>
   <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,45</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,45мм</t>
   </si>
   <si>
+    <t>Профнастил Н-57 оцинкованный  Украина 0,5мм</t>
+  </si>
+  <si>
     <t>Профнастил ТП-20 оцинкованный Украина 0,5мм</t>
   </si>
   <si>
-    <t>Профнастил Н-57 оцинкованный  Украина 0,5мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,65мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,7мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Украина 0,8мм</t>
   </si>
   <si>
     <t>Профнастил Н-57 оцинкованный  Алюмоцинк 0,45</t>
   </si>
   <si>
     <t>Профнастил кровельный ТП-20 с полимерным покрытием Китай 0,4мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil-proflist-s20/</t>
   </si>
   <si>
     <t>Профнастил С-10 (Китай) В НАЛИЧИИ ! Полиэстр 0,3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/profnastil_kitay/</t>
   </si>
   <si>
     <t>Профнастил кровельный ТП-20 с полимерным покрытием Китай 0,45</t>
@@ -464,68 +464,68 @@
   <si>
     <t>Металлочерепица матовая Украина(Металлы и полимеры)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/1405/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Словакия 0,45мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/</t>
   </si>
   <si>
     <t>Металлочерепица Модерн матовая 1195/1145 Австрия Voestalpine 0,5мм</t>
   </si>
   <si>
     <t>41448</t>
   </si>
   <si>
     <t>Металлочерепица Флоренция | Эффект Crystal | Защита Магний-Цинк Mg+Zn Австрия 0,5 мм матовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/crystal/</t>
   </si>
   <si>
+    <t>3295290</t>
+  </si>
+  <si>
+    <t>Металлочерепица Монтерей матовая (Корея) 0,50 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/metallocherepica-koreja-mat/</t>
+  </si>
+  <si>
     <t>588</t>
   </si>
   <si>
     <t>Металлочерепица Монтерей  (Kosice Словакия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/</t>
   </si>
   <si>
-    <t>3295290</t>
-[...7 lines deleted...]
-  <si>
     <t>Металлочерепица Classic матовая (Бельгия)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/</t>
   </si>
   <si>
     <t>Металлочерепица Валенсия (Италия) 10лет гарантия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/</t>
   </si>
   <si>
     <t>Битумная черепица</t>
   </si>
   <si>
     <t>Битумная черепица АКВАИЗОЛ</t>
   </si>
   <si>
     <t>Битумная черепица Акваизол ПРЕСТИЖ (маренго, спелый гранат, горный каньон)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/</t>
   </si>
   <si>
     <t>МОЗАИКА</t>
@@ -563,62 +563,62 @@
   <si>
     <t>Колпак на забор 360*360мм полиестер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/</t>
   </si>
   <si>
     <t>Колпак на трубу 250*250мм с кожухом мат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA</t>
   </si>
   <si>
     <t>ТОП-Шингл</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Smalto (Cмальто)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/</t>
   </si>
   <si>
+    <t>Битумная черепица TEGOLA Vintage (Винтаж)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/</t>
+  </si>
+  <si>
     <t>Битумная черепица TEGOLA Futuro (Футуро)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/</t>
   </si>
   <si>
-    <t>Битумная черепица TEGOLA Vintage (Винтаж)</t>
-[...4 lines deleted...]
-  <si>
     <t>SUPER</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Gothik (Готик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Standart (Стандарт)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Traditional (Традишнл)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Mosaic (Мозаик)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/</t>
@@ -656,83 +656,83 @@
   <si>
     <t>Битумная черепица TEGOLA Versaille (Версаль)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Castello (Кастелло)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/</t>
   </si>
   <si>
     <t>Битумная черепица TEGOLA Liberty (Либерти)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS</t>
   </si>
   <si>
     <t>СТАНДАРТ</t>
   </si>
   <si>
+    <t>Битумная черепица SHINGLAS Фазенда</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/</t>
+  </si>
+  <si>
     <t>Битумная черепица SHINGLAS Ранчо (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/</t>
   </si>
   <si>
-    <t>Битумная черепица SHINGLAS Фазенда</t>
-[...4 lines deleted...]
-  <si>
     <t>КЛАССИК</t>
   </si>
   <si>
+    <t>Битумная черепица SHINGLAS "Финская"</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/</t>
+  </si>
+  <si>
     <t>Битумная черепица SHINGLAS Сlassic QUADRILLE (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS  Optima</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/</t>
   </si>
   <si>
-    <t>Битумная черепица SHINGLAS "Финская"</t>
-[...4 lines deleted...]
-  <si>
     <t>Битумная черепица SHINGLAS Classic Accord (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic TWIST (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic FLAMENCO (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/</t>
   </si>
   <si>
     <t>Битумная черепица SHINGLAS Сlassic TANGO (ТехноНИКОЛЬ)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/</t>
   </si>
   <si>
     <t>УЛЬТРА</t>
@@ -3449,60 +3449,60 @@
   <si>
     <t>Керамопласт черепица</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/keramoplast-cherepitsa/</t>
   </si>
   <si>
     <t>Керамопласт волновой</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/</t>
   </si>
   <si>
     <t>Шифер</t>
   </si>
   <si>
     <t xml:space="preserve">Шифер </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/shifer/</t>
   </si>
   <si>
     <t>Сендвич-панели</t>
   </si>
   <si>
+    <t>Стеновые сендвич-панели</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/stenovye-sendvich-paneli/</t>
+  </si>
+  <si>
     <t>Кровельные сендвич-панели</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/stenovye-sendvich-paneli/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -3912,51 +3912,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-tsink-koreya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-n-35-slovakija/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pk-35-s-polimernym-pokrytiem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-psk-18-poliestr/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s35/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-s-8-tsink-04mm-12251180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-ocinkovannyj-ocinkovka-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil_kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-proflist-s20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-pod-derevo-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profnastil-n-75-poliestr-slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/falts-nastil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica_comax/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-valensia/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-arselor-amns-india-garantiya-5-rokiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/faltsevaya-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/slovakiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-marcegaglia-italija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/thyssen-krupp-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-arcelor-poland/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/High-Build/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruki-forma-decoray/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-ruukki-monterrey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-finnera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-adamante/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1405/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-viktoriya-matovaya-11951145/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepica-koreja-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-matovaya-chekhiyaslovakiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-matovaya-belgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallocherepitsa-monterey-clousemat-belgiya-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-akvaizol-pryestizh-marengo-spelyy-granat-gornyy-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-mozaika-teplyj-vosk-krasnyj-mak-terrakot-ognennaja-lava-alpijskij-lug-gornyj-kanon-gavajskij-pesok-hvojnyj-les-osennij-klen/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-persija-grafit-kedrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/serija-akcent-marengo-spelyj-granat-gornyj-kanon-sinaj-malahit-gorjachij-shokolad-viski-alpijskij-lug-latte/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-zabor-360360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kolpak-na-trubu-250250mm-s-kozhuhom-mat/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-smalto-cmalto/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-vintage-vintazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-futuro-futuro/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gothik-gotik/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-standart-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-traditional-tradishnl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-mosaic-mozaik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-premier-master-premer-2-sloja/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-j-master-dzhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-master-master-iz-kollekcii-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-zodchij-zodchij/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-versaille-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-castello-kastello/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-liberty-liberti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-fazenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-rancho-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-quadrille/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-shinglas-optima/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-classic-accord-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-twist/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-flamenco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-slassic-tango/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-jive/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-samba/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-ultra-foxtrot/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-kantri-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-shinglas-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-ambient-araviyskoe-derevo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-classic-kl-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-rocky-chernyy-1-1-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-foxy-chernyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-jazzy-krasnyy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-katrilli-seryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-katepal-mansion-palladio/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaya-cherepitsa-roofshield-168-mp-konka20-mp-karniza-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-269-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-2468914155243-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-standart-tsvet-246891415-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-spelyj-kashtan/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-tajga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-mednyj-otliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-terrakota/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-runa-golubaja-laguna/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-baltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-temnyj-shokolad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-krasnyj-kryzhovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-lishajnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-veresk/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-inej/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-djuna/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-zolotoj-pesok/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_0z/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_oi/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-ruflex-tab-zelenyj-bazilik_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-standart-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-plastal-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-7-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-10-tred/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-multi-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-special-chern-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-54-aged-redw/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-49-earth-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-75m-53-aut-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovyy-material-armourvalley-75m-2-sparkling-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozd-krovelnyy-koltsevoy-31-x-25-k-bts-up-5-kg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ridgemaster-plus-122-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-bitumi-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-23-amazon-green-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-hex-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/yendovnyy-material-armourvalley-am-green-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-chern/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-iko-otsinkovannye-35-mm-5-kgup/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-kovyor-armourbase-pro-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kley-shingle-stick-310-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamantshield-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-43-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xpress-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsacambridge-xpress-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-cambridge-xtreme-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-49-earthtone-cedar/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-50-harvard-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-51-eastern-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-52-dual-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-53-autumn-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-54-aged-redwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-55-riviera-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-03-amazon-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-10-tile-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-4t-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-monarch-diamant-31-slate/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-diamant-plus-07-dual-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-20-tile-red-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-23-amazongreen-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-26-chapel-grey-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-27-dual-brown-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-28-granite-gray-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-armourshield-plus-36-sky-blue-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-biber-15-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyy-sloy-armourbase-eco-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventilyatsionnyy-el-t-ventpoint-korichn/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaya-cherepitsa-superglass-3t-01-black_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-iko/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-iko-marathon-ultra-dlja-cherepicy-cambrige/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/material-dlja-endov-armourvalley/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkladochnyj-kover-iko-armourbase-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-plastal/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/klej-dlja-bitumnoj-cherepicy-iko-shingle-stik/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-standartnyj-iko-armourvent-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-specialnyj-iko-armourvent-special/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljator-iko-armourvent-sanitary/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-multi/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-ventiljacionnyj-iko-armourvent-ridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-normal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-turbo-perfekta-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-uniwersal-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ventiljacionnye-vyhody-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-simple-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-easy-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-rolling-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-tale-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podkrovelnyj-ventiljator-wirplast-optium-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-standard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-normal/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-perfekta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/antennye-vyhody-wirplast-uniwersal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bitumnaja-cherepica-gaf-timberline-hd-hickory/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ispanskaja-kollekcija-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/germanskaja-kollekcija-kyoln-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shvejcarskaja-kollekcija-cjurih/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/anglijskaja-kollekcija-sheffild/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/italjanskaja-kollekcija-genuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovo-karniznaja-cherepica-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endovyj-kover-docke/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--kvartsit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kamen--slanets_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/fasadnaya-plitka-tekhnonikol-hauberk--kirpich--bavarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-sunnex-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-ultramarin-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4314/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4315/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4316/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4317/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4318/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4319/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4321/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4322/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4323/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4326/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4328/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4329/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4330/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4331/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4332/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4333/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-4mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-6mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-8mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyy-polikarbonat-polygal-rossiya-10mm-tsvetnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/monolitnyy-polikarbonat-plexicarb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-royalplast-rossija-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4302/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4303/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4304/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4305/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4308/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4311/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3718/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-16mm-cvetnoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-4mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-10mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-6mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sotovyj-polikarbonat-polynex-rossija-8mm-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-hp-prozrachnyj-bronzovyj-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soedinitelnyj-profil-nerazemnyj-hp-prozrachnyj-bronzovyj-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4347/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4348/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_d/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-soedinitelnyj-razemnyj-ncp_u-baza/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/profil-torcevoj-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-4-stoyki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-arochnyy-6-stoek_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/avtonaves-odnosatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-1-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-3-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-queentile-6-tajlovyj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-konka-treugolnogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-treugolnogo-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konka-kruglogo-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-endovy-glubokoj-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dekorativnaja-planka-endovy-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-bolshaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-karniznaja-malaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-vetrovoj-doski-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-frontonnaja-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-primykanija-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-bokovogo-fartuka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-zashity-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gladkij-list-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lenta-dlja-primykanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-uplotnitel-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aeroelementnaja-lenta-konka-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnyj-aeroelement-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kronshtejn-konkovoj-obreshetki-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/remontnyj-komplekt-queentile/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrotile-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshake-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroclassik-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metrowood-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroviksen-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroshingle-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kompozitnaja-cherepica-metroroman-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-polukruglyj-trojnoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kryshka-polukruglogo-konka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/t-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/y-obraznyj-polukruglyj-konkovyj-element-metrotile-45-grad/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rebrovyj-konek-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-levaja-pravaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/torcevaja-planka-universalnaja-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/zaglushka-torcevoj-planki-levoj-pravoj-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-universalnoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoe-primykanie-pravoe-levoe-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznaja-planka-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pokryvajushij-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/bokovoj-fartuk-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-rv-75-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnyj-ventiljator-specialnyj-nv-110-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ploskij-list-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-dlja-cherepicy-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/nabor-dlja-remonta-metrotile/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-braas-adriya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/dvoynaya-rymskaya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-terrakotovyy-korichnevyy-chernyy-grafit-seryy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/venetsianskaya-gefest/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/tsementno-peschanaya-cherepitsa-ondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/4845-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-granat-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-rubin-13v/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramicheskaja-cherepica-braas-opal/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-sattel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-obychnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-mushlja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konek-nachalnyj-konish/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/greben-s-dvojnoj-muftoj-konish-i-zattel/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/valmovaja-cherepica/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-frontalnaja-levajapravaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/iver-keramicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepitsa-ventilyatsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/prohodnaja-ventiljacionnaja-cherepica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-gold-med-s-pozolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-classic-med-bez-pokrytija/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-antique-patinirovannaja-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-aluminium-anodirovannyj-aljuminij/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollecija-zink-titan-cink-titan/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kollekcija-star-med-pokrytaja-lakom/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/karniznyj-element-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-ondulin/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-konkovaja-metallicheskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-krasnyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-korichnevyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-zelenyj-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/cherepica-onduvilla-terrakot-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/konkovaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shipec-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/gvozdi-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/endova-onduvilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/keramoplast-cherepitsa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/shifer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F656" sqref="F656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4047,91 +4047,91 @@
         <v>3</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="8">
         <v>1</v>
       </c>
       <c r="F9" s="16">
         <v>196</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E10" s="8"/>
       <c r="F10" s="16">
-        <v>243</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E11" s="8"/>
+        <v>14</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1800</v>
+      </c>
       <c r="F11" s="16">
-        <v>270</v>
+        <v>215</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E12" s="8">
-        <v>1800</v>
+        <v>3965</v>
       </c>
       <c r="F12" s="16">
-        <v>215</v>
+        <v>243</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
         <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>19</v>
@@ -4203,71 +4203,71 @@
         <v>12</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="8">
         <v>1967</v>
       </c>
       <c r="F18" s="16">
         <v>319</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
-        <v>250</v>
+        <v>342</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
-        <v>342</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
         <v>327</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>27</v>
@@ -4512,318 +4512,318 @@
       <c r="C36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="8">
         <v>4682</v>
       </c>
       <c r="F36" s="16">
         <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="8">
-        <v>4700</v>
+        <v>1000</v>
       </c>
       <c r="F37" s="16">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="8">
-        <v>1000</v>
+        <v>4700</v>
       </c>
       <c r="F38" s="16">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="8">
         <v>9498</v>
       </c>
       <c r="F39" s="16">
         <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="8">
-        <v>3689</v>
+        <v>1690</v>
       </c>
       <c r="F40" s="16">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E41" s="8">
-        <v>1690</v>
+        <v>3689</v>
       </c>
       <c r="F41" s="16">
-        <v>242</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E42" s="8">
-        <v>2100</v>
+        <v>2450</v>
       </c>
       <c r="F42" s="16">
-        <v>240</v>
+        <v>272</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E43" s="8">
-        <v>2450</v>
+        <v>2547</v>
       </c>
       <c r="F43" s="16">
-        <v>272</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E44" s="8">
-        <v>2547</v>
+        <v>2100</v>
       </c>
       <c r="F44" s="16">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
         <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
         <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="8">
         <v>8000</v>
       </c>
       <c r="F47" s="16">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="16">
         <v>297</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E49" s="8">
-        <v>2670</v>
+        <v>6500</v>
       </c>
       <c r="F49" s="16">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E50" s="8">
-        <v>6500</v>
+        <v>2670</v>
       </c>
       <c r="F50" s="16">
-        <v>228</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E51" s="8">
-        <v>7100</v>
+        <v>1840</v>
       </c>
       <c r="F51" s="16">
-        <v>246</v>
+        <v>282</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E52" s="8">
-        <v>1840</v>
+        <v>7100</v>
       </c>
       <c r="F52" s="16">
-        <v>282</v>
+        <v>246</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E53" s="8">
         <v>5780</v>
       </c>
       <c r="F53" s="16">
         <v>341</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="12"/>
@@ -4911,75 +4911,75 @@
         <v>53</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E59" s="8">
         <v>2547</v>
       </c>
       <c r="F59" s="16">
         <v>265</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E60" s="8">
-        <v>2740</v>
+        <v>4569</v>
       </c>
       <c r="F60" s="16">
-        <v>256</v>
+        <v>290</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E61" s="8">
-        <v>4569</v>
+        <v>2740</v>
       </c>
       <c r="F61" s="16">
-        <v>290</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E62" s="8">
         <v>3567</v>
       </c>
       <c r="F62" s="16">
         <v>352</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="12"/>
@@ -5656,74 +5656,74 @@
       </c>
       <c r="D101" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E101" s="8">
         <v>7565</v>
       </c>
       <c r="F101" s="16">
         <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>25</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E102" s="8">
-        <v>1470</v>
+        <v>1000</v>
       </c>
       <c r="F102" s="16">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>26</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E103" s="8">
-        <v>1000</v>
+        <v>1470</v>
       </c>
       <c r="F103" s="16">
-        <v>301</v>
+        <v>282</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>27</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>157</v>
       </c>
       <c r="E104" s="8">
         <v>1843</v>
       </c>
       <c r="F104" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>28</v>
       </c>
       <c r="B105" s="12"/>
@@ -6043,69 +6043,69 @@
       <c r="D125" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E125" s="8">
         <v>1000</v>
       </c>
       <c r="F125" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>2</v>
       </c>
       <c r="B126" s="12"/>
       <c r="C126" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E126" s="8">
         <v>1000</v>
       </c>
       <c r="F126" s="16">
-        <v>374.36</v>
+        <v>356.72</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>3</v>
       </c>
       <c r="B127" s="12"/>
       <c r="C127" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E127" s="8">
         <v>1000</v>
       </c>
       <c r="F127" s="16">
-        <v>356.72</v>
+        <v>374.36</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="7" t="s">
         <v>187</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8"/>
       <c r="F128" s="16"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="14" t="s">
         <v>6</v>
       </c>
@@ -6404,154 +6404,154 @@
       <c r="C147" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F147" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>1</v>
       </c>
       <c r="B148" s="12"/>
       <c r="C148" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>215</v>
       </c>
       <c r="E148" s="8">
-        <v>916</v>
+        <v>894</v>
       </c>
       <c r="F148" s="16">
-        <v>373</v>
+        <v>303</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>2</v>
       </c>
       <c r="B149" s="12"/>
       <c r="C149" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>217</v>
       </c>
       <c r="E149" s="8">
-        <v>894</v>
+        <v>916</v>
       </c>
       <c r="F149" s="16">
-        <v>303</v>
+        <v>373</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="7" t="s">
         <v>218</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9"/>
       <c r="D150" s="8"/>
       <c r="E150" s="8"/>
       <c r="F150" s="16"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D151" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E151" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F151" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>1</v>
       </c>
       <c r="B152" s="12"/>
       <c r="C152" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="E152" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E152" s="8"/>
       <c r="F152" s="16">
-        <v>335</v>
+        <v>287</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>2</v>
       </c>
       <c r="B153" s="12"/>
       <c r="C153" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>222</v>
       </c>
       <c r="E153" s="8">
-        <v>1316</v>
+        <v>97</v>
       </c>
       <c r="F153" s="16">
-        <v>208</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>3</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="E154" s="8"/>
+      <c r="E154" s="8">
+        <v>1316</v>
+      </c>
       <c r="F154" s="16">
-        <v>287</v>
+        <v>208</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>4</v>
       </c>
       <c r="B155" s="12"/>
       <c r="C155" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>226</v>
       </c>
       <c r="E155" s="8">
         <v>1000</v>
       </c>
       <c r="F155" s="16">
         <v>304</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>5</v>
       </c>
       <c r="B156" s="12"/>