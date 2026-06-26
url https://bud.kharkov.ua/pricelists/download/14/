--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -110,216 +110,216 @@
   <si>
     <t>Бетономешалка Скиф БСМ 120</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/</t>
   </si>
   <si>
     <t>970124330</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 100 Объем 100 л.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/</t>
   </si>
   <si>
     <t>970624249</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 1500</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/</t>
   </si>
   <si>
+    <t>970616067</t>
+  </si>
+  <si>
+    <t>Бетономешалка Скиф БСМ 1000</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/</t>
+  </si>
+  <si>
     <t>970603654</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 400</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/</t>
   </si>
   <si>
-    <t>970616067</t>
-[...7 lines deleted...]
-  <si>
     <t>Бетономешалка Скиф БСМ 900</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/</t>
   </si>
   <si>
     <t>970154790</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 200П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/</t>
   </si>
   <si>
     <t>970616743</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 800</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/</t>
   </si>
   <si>
     <t>970645429</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 120П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/</t>
   </si>
   <si>
     <t>970609768</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 700</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/</t>
   </si>
   <si>
+    <t>970648105</t>
+  </si>
+  <si>
+    <t>Бетономешалка Скиф БСМ 180П</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/</t>
+  </si>
+  <si>
     <t>970152318</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 160П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/</t>
   </si>
   <si>
-    <t>970648105</t>
-[...7 lines deleted...]
-  <si>
     <t>970144981</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 320</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/</t>
   </si>
   <si>
+    <t>970143445</t>
+  </si>
+  <si>
+    <t>Бетономешалка Скиф БСМ 250</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/</t>
+  </si>
+  <si>
     <t>970607406</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 600</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/</t>
   </si>
   <si>
-    <t>970143445</t>
-[...7 lines deleted...]
-  <si>
     <t>Бетономешалка Скиф БСМ 140П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/</t>
   </si>
   <si>
     <t>970147221</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 500</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/</t>
   </si>
   <si>
     <t>Бетономешалка редукторная Чехия (Odwerk)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/</t>
   </si>
   <si>
     <t>Бетономешалка 130 литров, Венгрия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/</t>
   </si>
   <si>
     <t xml:space="preserve"> Бетономешалк</t>
   </si>
   <si>
     <t>Бетономешалка ZPU Agro-Wikt BWA 150</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/</t>
   </si>
   <si>
     <t>Бетономешалк</t>
   </si>
   <si>
     <t>Бетономешалка ZPU Agro-Wikt BWA 110</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/</t>
   </si>
   <si>
     <t>Бетономешалки собственное производство</t>
   </si>
   <si>
+    <t>B-1-eco</t>
+  </si>
+  <si>
+    <t>Бетономешалка (Свое производство) 100 литров. Эконом. Двухсторонняя</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-100/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Бетономешалки Харьков 120л </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/product/betonomeshalka-100/</t>
   </si>
   <si>
     <t>B-1</t>
   </si>
   <si>
     <t>Бетономешалка (Свое производство)  150л Стандарт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/</t>
   </si>
   <si>
     <t>B-2</t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалка (Свое производство)  150л Усиленная </t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалки Харьков 180л </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалки Харьков 200л  </t>
   </si>
@@ -1011,51 +1011,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1242,73 +1242,73 @@
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>159500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>26999</v>
+        <v>129999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>6</v>
+      </c>
       <c r="F15" s="14">
-        <v>129999</v>
+        <v>26999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>115495</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>40</v>
       </c>
@@ -1368,131 +1368,131 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>79999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>15500</v>
+        <v>15499</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>5</v>
+      </c>
       <c r="F22" s="14">
-        <v>15499</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="6">
         <v>3</v>
       </c>
       <c r="F23" s="14">
         <v>25999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>5</v>
+      </c>
       <c r="F24" s="14">
-        <v>54999</v>
+        <v>24999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E25" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>24999</v>
+        <v>54999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="14">
         <v>15499</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
@@ -1595,82 +1595,82 @@
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>1</v>
       </c>
-      <c r="B34" s="10"/>
+      <c r="B34" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="C34" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E34" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F34" s="14">
-        <v>9939</v>
+        <v>11977</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>2</v>
       </c>
-      <c r="B35" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F35" s="14">
-        <v>11977</v>
+        <v>9939</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>3</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>12615</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>4</v>
       </c>
       <c r="B37" s="10" t="s">