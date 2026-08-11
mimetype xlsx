--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -170,66 +170,66 @@
   <si>
     <t>Бетономешалка Скиф БСМ 800</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/</t>
   </si>
   <si>
     <t>970645429</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 120П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/</t>
   </si>
   <si>
     <t>970609768</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 700</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/</t>
   </si>
   <si>
+    <t>970152318</t>
+  </si>
+  <si>
+    <t>Бетономешалка Скиф БСМ 160П</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/</t>
+  </si>
+  <si>
     <t>970648105</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 180П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/</t>
   </si>
   <si>
     <t>970144981</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 320</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/</t>
   </si>
   <si>
     <t>970143445</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 250</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/</t>
   </si>
   <si>
     <t>970607406</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 600</t>
   </si>
@@ -1011,51 +1011,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1368,73 +1368,73 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>79999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>5</v>
+      </c>
       <c r="F21" s="14">
-        <v>15499</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E22" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>15500</v>
+        <v>15499</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="6">
         <v>3</v>
       </c>
       <c r="F23" s="14">
         <v>25999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>