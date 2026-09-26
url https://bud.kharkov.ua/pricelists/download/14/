--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -170,68 +170,68 @@
   <si>
     <t>Бетономешалка Скиф БСМ 800</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/</t>
   </si>
   <si>
     <t>970645429</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 120П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/</t>
   </si>
   <si>
     <t>970609768</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 700</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/</t>
   </si>
   <si>
+    <t>970648105</t>
+  </si>
+  <si>
+    <t>Бетономешалка Скиф БСМ 180П</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/</t>
+  </si>
+  <si>
     <t>970152318</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 160П</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/</t>
   </si>
   <si>
-    <t>970648105</t>
-[...7 lines deleted...]
-  <si>
     <t>970144981</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 320</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/</t>
   </si>
   <si>
     <t>970143445</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 250</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/</t>
   </si>
   <si>
     <t>970607406</t>
   </si>
   <si>
     <t>Бетономешалка Скиф БСМ 600</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/</t>
@@ -263,63 +263,63 @@
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/</t>
   </si>
   <si>
     <t xml:space="preserve"> Бетономешалк</t>
   </si>
   <si>
     <t>Бетономешалка ZPU Agro-Wikt BWA 150</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/</t>
   </si>
   <si>
     <t>Бетономешалк</t>
   </si>
   <si>
     <t>Бетономешалка ZPU Agro-Wikt BWA 110</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/</t>
   </si>
   <si>
     <t>Бетономешалки собственное производство</t>
   </si>
   <si>
+    <t xml:space="preserve">Бетономешалки Харьков 120л </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/</t>
+  </si>
+  <si>
     <t>B-1-eco</t>
   </si>
   <si>
     <t>Бетономешалка (Свое производство) 100 литров. Эконом. Двухсторонняя</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalka-100/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/</t>
   </si>
   <si>
     <t>B-1</t>
   </si>
   <si>
     <t>Бетономешалка (Свое производство)  150л Стандарт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/</t>
   </si>
   <si>
     <t>B-2</t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалка (Свое производство)  150л Усиленная </t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалки Харьков 180л </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Бетономешалки Харьков 200л  </t>
   </si>
@@ -1011,51 +1011,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-200p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-800_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-120p/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-700_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-180p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-160p_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-140p/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-skif-bsm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-reduktornaja-chehija-odwerk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-130-litrov-vengrija/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-zpu-agro-wikt-bwa-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalki-kharkov-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte125/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew9180-180-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew4150-150-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew7150-150-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-ew-1200200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/forte-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1220-n-220l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew1220-220-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1240-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1260-260-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-forte-ew-1230230l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-1252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-rosteh-brt-180-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws70-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-mr-125c-550vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr140c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wt-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr160c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-wr180c/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-werk-ws135-135l/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-v-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-140-140l/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-v-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/betonomeshalka-odwerk-bm-225-225l/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-100l-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-dlya-sukhikh-pishchevykh-smesey-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/smesitel-pishchevoy-140l-skif/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1368,73 +1368,73 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>79999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>15500</v>
+        <v>15499</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>5</v>
+      </c>
       <c r="F22" s="14">
-        <v>15499</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="6">
         <v>3</v>
       </c>
       <c r="F23" s="14">
         <v>25999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
@@ -1595,82 +1595,82 @@
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>1</v>
       </c>
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="10"/>
+      <c r="C34" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="7" t="s">
+      <c r="D34" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F34" s="14">
-        <v>11977</v>
+        <v>9939</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>2</v>
       </c>
-      <c r="B35" s="10"/>
+      <c r="B35" s="10" t="s">
+        <v>85</v>
+      </c>
       <c r="C35" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F35" s="14">
-        <v>9939</v>
+        <v>11977</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>3</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>12615</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>4</v>
       </c>
       <c r="B37" s="10" t="s">