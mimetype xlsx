--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -62,63 +62,63 @@
   <si>
     <t>Лестница универсальная телескопическая Scalissima 11 ступеней</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
     <t>Алюминиевая стремянка ITOSS 913 (3-х ступенчатая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/</t>
   </si>
   <si>
     <t>32391</t>
   </si>
   <si>
     <t>Шарнирная лестница FORTE 4x4 (FE4х4)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/</t>
   </si>
   <si>
+    <t xml:space="preserve">Рамные леса облегченные и тяжелые  Леса облегченные </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/ramnye-lesa/</t>
+  </si>
+  <si>
     <t>18342</t>
   </si>
   <si>
     <t>Приставная лестница ITOSS 7107 (7-и ступенчатая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/product/ramnye-lesa/</t>
   </si>
   <si>
     <t>Рамные леса облегченные и тяжелые  Леса тяжелые</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
     <t>Приставная лестница ITOSS 7109 (9-и ступенчатая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/</t>
   </si>
   <si>
     <t>Лестница универсальная телескопическая Scalissima 12 ступеней</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
     <t>Алюминиевая стремянка ITOSS 914 (4-х ступенчатая)</t>
   </si>
@@ -999,51 +999,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-914-4-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4410-4h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7608-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x12-530290-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lesa-svobodnostojashie/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x15-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vyshka-tur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podmosti-stroitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-itoss-8507/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-vyshka-itoss-8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-forte-aob4-206/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-t-2x8-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7511-2h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7514-2h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7507-2h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7509-2h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1091/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1092/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7612-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7614-3h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1099/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-8615-3h15/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7607-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h7-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h8-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h9-3h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h10-3h10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h11-3h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h12-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-3-h-sekc-vhr-t3x9-53003700-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7110-10-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7111-11-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7114-14-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/-lestnica-pristavnaja-tubesca-starline-1h12-12-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-915-5-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-917-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-918-8-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina--213-3stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaja-stremjanka-forte-lfd-84tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina-217-7stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-dvustoronnjaja-stremjanka-forte-ao82-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/univeralnaja-teleskopicheskaja-lestnica-scalissima-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/scalissima-universalnaja-teleskopicheskaja-lestnica-7-stupenek/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4413-4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x3-fe4h3/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-914-4-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4410-4h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7608-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x12-530290-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lesa-svobodnostojashie/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x15-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vyshka-tur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podmosti-stroitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-itoss-8507/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-vyshka-itoss-8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-forte-aob4-206/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-t-2x8-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7511-2h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7514-2h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7507-2h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7509-2h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1091/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1092/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7612-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7614-3h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1099/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-8615-3h15/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7607-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h7-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h8-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h9-3h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h10-3h10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h11-3h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h12-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-3-h-sekc-vhr-t3x9-53003700-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7110-10-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7111-11-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7114-14-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/-lestnica-pristavnaja-tubesca-starline-1h12-12-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-915-5-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-917-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-918-8-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina--213-3stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaja-stremjanka-forte-lfd-84tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina-217-7stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-dvustoronnjaja-stremjanka-forte-ao82-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/univeralnaja-teleskopicheskaja-lestnica-scalissima-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/scalissima-universalnaja-teleskopicheskaja-lestnica-7-stupenek/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4413-4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x3-fe4h3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F84" sqref="F84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1125,92 +1125,92 @@
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="6">
         <v>19</v>
       </c>
       <c r="F8" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="10"/>
+      <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>2337</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="10"/>
+      <c r="B10" s="10" t="s">
+        <v>18</v>
+      </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>16</v>
+      </c>
       <c r="F10" s="14">
-        <v>1</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>2985</v>
       </c>
     </row>
     <row r="13" spans="1:6">