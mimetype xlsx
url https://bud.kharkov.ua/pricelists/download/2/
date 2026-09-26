--- v1 (2026-06-26)
+++ v2 (2026-09-26)
@@ -38,87 +38,87 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Лестницы, стремянки, леса, подмости</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>18342</t>
+  </si>
+  <si>
+    <t>Приставная лестница ITOSS 7107 (7-и ступенчатая)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рамные леса облегченные и тяжелые  Леса облегченные </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/ramnye-lesa/</t>
+  </si>
+  <si>
     <t>Лестница универсальная телескопическая Scalissima 11 ступеней</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
     <t>Алюминиевая стремянка ITOSS 913 (3-х ступенчатая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/</t>
   </si>
   <si>
     <t>32391</t>
   </si>
   <si>
     <t>Шарнирная лестница FORTE 4x4 (FE4х4)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/</t>
   </si>
   <si>
     <t>Рамные леса облегченные и тяжелые  Леса тяжелые</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
     <t>Приставная лестница ITOSS 7109 (9-и ступенчатая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/</t>
   </si>
   <si>
     <t>Лестница универсальная телескопическая Scalissima 12 ступеней</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
     <t>Алюминиевая стремянка ITOSS 914 (4-х ступенчатая)</t>
   </si>
@@ -999,51 +999,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-914-4-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4410-4h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7608-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x12-530290-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lesa-svobodnostojashie/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x15-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vyshka-tur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podmosti-stroitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-itoss-8507/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-vyshka-itoss-8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-forte-aob4-206/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-t-2x8-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7511-2h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7514-2h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7507-2h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7509-2h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1091/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1092/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7612-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7614-3h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1099/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-8615-3h15/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7607-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h7-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h8-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h9-3h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h10-3h10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h11-3h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h12-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-3-h-sekc-vhr-t3x9-53003700-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7110-10-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7111-11-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7114-14-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/-lestnica-pristavnaja-tubesca-starline-1h12-12-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-915-5-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-917-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-918-8-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina--213-3stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaja-stremjanka-forte-lfd-84tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina-217-7stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-dvustoronnjaja-stremjanka-forte-ao82-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/univeralnaja-teleskopicheskaja-lestnica-scalissima-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/scalissima-universalnaja-teleskopicheskaja-lestnica-7-stupenek/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4413-4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x3-fe4h3/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7107-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-913-3-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x4-fe4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ramnye-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7109-9-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-914-4-h-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4410-4h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7608-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x12-530290-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lesa-svobodnostojashie/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-h2x15-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vyshka-tur/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/podmosti-stroitelnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-itoss-8507/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-vyshka-itoss-8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/rabochaja-ploshadka-forte-aob4-206/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-2-h-sekc-vhr-t-2x8-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7511-2h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7514-2h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7507-2h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7509-2h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1091/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1092/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7612-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7614-3h14/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1099/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-8615-3h15/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-itoss-7607-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h7-3h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h8-3h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-ce3h9-3h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h10-3h10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h11-3h11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-lestnica-forte-se3h12-3h12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-aljuminievaja-3-h-sekc-vhr-t3x9-53003700-elkop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7110-10-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7111-11-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/pristavnaja-lestnica-itoss-7114-14-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/-lestnica-pristavnaja-tubesca-starline-1h12-12-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-915-5-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-917-7-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-stremjanka-itoss-918-8-i-stupenchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina--213-3stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaja-stremjanka-forte-lfd-84tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/metallicheskaya-stremyanka-werk-ukraina-217-7stup/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/aljuminievaja-dvustoronnjaja-stremjanka-forte-ao82-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/univeralnaja-teleskopicheskaja-lestnica-scalissima-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/universalnaja-teleskopicheskaja-lestnica-scalissima-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/scalissima-universalnaja-teleskopicheskaja-lestnica-7-stupenek/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-12-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/lestnica-professionalnaja-3-h-elementnaja-sc-mondial-m3-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-itoss-4413-4h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/sharnirnaja-lestnica-forte-4x3-fe4h3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F84" sqref="F84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1067,150 +1067,150 @@
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
-      <c r="B6" s="10"/>
+      <c r="B6" s="10" t="s">
+        <v>8</v>
+      </c>
       <c r="C6" s="7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F6" s="14">
-        <v>0</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1908</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="6">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="10"/>
+      <c r="B9" s="10" t="s">
+        <v>15</v>
+      </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>4</v>
+      </c>
       <c r="F9" s="14">
-        <v>1</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F10" s="14">
-        <v>2337</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>2985</v>
       </c>
     </row>
     <row r="13" spans="1:6">