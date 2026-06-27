--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -41,50 +41,59 @@
   <si>
     <t>Софиты</t>
   </si>
   <si>
     <t>VOX Infratop</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>64512</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 графитовый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
+  </si>
+  <si>
     <t>64523</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP золотой дуб 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
   </si>
   <si>
     <t>64518</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP золотой дуб 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
   </si>
   <si>
     <t>64513</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SVP-09 орех 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/</t>
@@ -158,93 +167,84 @@
   <si>
     <t>J-планка Софіт VOX Infratop Вінчестер 3,05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/</t>
   </si>
   <si>
     <t>64521</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
     <t>64516</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
+    <t>64511</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 коричневый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
+  </si>
+  <si>
     <t>114835</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SVPU-09 Винчестер 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/</t>
   </si>
   <si>
-    <t>64511</t>
-[...7 lines deleted...]
-  <si>
     <t>64522</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP графитовый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/</t>
   </si>
   <si>
     <t>64517</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP графитовый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
   </si>
   <si>
     <t>159700</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Белая 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/</t>
   </si>
   <si>
     <t>159701</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Графит 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/</t>
   </si>
   <si>
     <t>159702</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Коричневый 2,7м, 0,81м2</t>
   </si>
@@ -1533,51 +1533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F148" sqref="F148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1622,357 +1622,357 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1083.28</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>538.04</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>564.3</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1083.28</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>538.04</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>564.3</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1083.28</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>810.47</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>343.66</v>
+        <v>810.47</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>625.1900000000001</v>
+        <v>343.66</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>538.04</v>
+        <v>625.1900000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>875.26</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>409.97</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>493.02</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>564.3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>875.26</v>
+        <v>493.02</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>409.97</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>564.3</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>779.78</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">