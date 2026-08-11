--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -41,50 +41,68 @@
   <si>
     <t>Софиты</t>
   </si>
   <si>
     <t>VOX Infratop</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>64522</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP графитовый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/</t>
+  </si>
+  <si>
+    <t>64517</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP графитовый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
+  </si>
+  <si>
     <t>64512</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 графитовый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
   </si>
   <si>
     <t>64523</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP золотой дуб 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
   </si>
   <si>
     <t>64518</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP золотой дуб 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
@@ -131,120 +149,102 @@
   <si>
     <t>H-планка Софіт VOX Infratop Вінчестер 3,05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/</t>
   </si>
   <si>
     <t>64520</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP белый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/</t>
   </si>
   <si>
     <t>64515</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP белый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/</t>
   </si>
   <si>
+    <t>114834</t>
+  </si>
+  <si>
+    <t>J-планка Софіт VOX Infratop Вінчестер 3,05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/</t>
+  </si>
+  <si>
     <t>64510</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 белый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/</t>
   </si>
   <si>
-    <t>114834</t>
-[...7 lines deleted...]
-  <si>
     <t>64521</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
     <t>64516</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
+    <t>114835</t>
+  </si>
+  <si>
+    <t>Панель Софит VOX Infratop SVPU-09 Винчестер 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/</t>
+  </si>
+  <si>
     <t>64511</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 коричневый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
   </si>
   <si>
     <t>159700</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Белая 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/</t>
   </si>
   <si>
     <t>159701</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Графит 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/</t>
   </si>
   <si>
     <t>159702</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Коричневый 2,7м, 0,81м2</t>
   </si>
@@ -1533,51 +1533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F148" sqref="F148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1622,357 +1622,357 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>564.3</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>1083.28</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>538.04</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>564.3</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1083.28</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>538.04</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>564.3</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>1083.28</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>810.47</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>343.66</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>625.1900000000001</v>
+        <v>810.47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>538.04</v>
+        <v>343.66</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>875.26</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>409.97</v>
+        <v>625.1900000000001</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>564.3</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>493.02</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>875.26</v>
+        <v>493.02</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>409.97</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>779.78</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">