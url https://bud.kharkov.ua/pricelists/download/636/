--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -41,50 +41,68 @@
   <si>
     <t>Софиты</t>
   </si>
   <si>
     <t>VOX Infratop</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>64511</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 коричневый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
+  </si>
+  <si>
+    <t>114835</t>
+  </si>
+  <si>
+    <t>Панель Софит VOX Infratop SVPU-09 Винчестер 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/</t>
+  </si>
+  <si>
     <t>64522</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP графитовый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/</t>
   </si>
   <si>
     <t>64517</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP графитовый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
   </si>
   <si>
     <t>64512</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 графитовый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
@@ -183,68 +201,50 @@
     <t>64510</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 белый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/</t>
   </si>
   <si>
     <t>64521</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
     <t>64516</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
   </si>
   <si>
     <t>159700</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Белая 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/</t>
   </si>
   <si>
     <t>159701</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Графит 2,7м, 0,81м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/</t>
   </si>
   <si>
     <t>159702</t>
   </si>
   <si>
     <t>Панель Софит VOX Infratop SV-09 Коричневый 2,7м, 0,81м2</t>
   </si>
@@ -1533,51 +1533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-belaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-grafit-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-sv-09-korichnevyy-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svpu-09-vinchester-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-zolotoy-dub-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-infratop-svp-09-orekh-27m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-bla-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-korichneva-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-bla-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichneva-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/j-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/n-planka-graftoviy-aydakho-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-bez-perforats-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-graftova-perforovana-30m-090-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-belaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-korichnevaya-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-bez-perforatsii-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-aydakho-grafit-perforirovannaya-27m-081m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-belyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-bezhevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-orekh-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-grafit-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-zolotoy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-dub-temnyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-korichnevyy-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlaya-sosna-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-krasnoe-derevo-tik-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-yablonya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-belyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-bezhevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-orekh-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-grafit-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-zolotoy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-dub-temnyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-korichnevyy-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlaya-sosna-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-krasnoe-derevo-tik-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-yablonya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-svetlo-seraya-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-svetlo-seraya-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-bez-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-asko-neo-vinchester-perforatsii-35-m-107-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-j-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/planka-asko-neo-h-vinchester-38-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/3489/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F148" sqref="F148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1622,357 +1622,357 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>875.26</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>409.97</v>
+        <v>493.02</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>564.3</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1083.28</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>538.04</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>564.3</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1083.28</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>538.04</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>564.3</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1083.28</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>810.47</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>343.66</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>538.04</v>
+        <v>810.47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>625.1900000000001</v>
+        <v>343.66</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>875.26</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>409.97</v>
+        <v>625.1900000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>493.02</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>564.3</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>779.78</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">