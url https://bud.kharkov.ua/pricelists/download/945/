--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -50,108 +50,108 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 20*20</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/truba-profilnaya-2-mm/</t>
   </si>
   <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 20 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/</t>
   </si>
   <si>
+    <t>Труба профильная 2 мм 30*20</t>
+  </si>
+  <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 25 мм</t>
   </si>
   <si>
-    <t>Труба профильная 2 мм 30*20</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба профильная 2 мм 30*30</t>
   </si>
   <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 32 мм</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*20</t>
   </si>
   <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 65 мм</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*30</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 50*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 50*50</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*60</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 30*30</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/truba-profilnaya-3-mm/</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/</t>
   </si>
   <si>
+    <t>Круглая труба ВГП 2,5 мм ДУ 20 мм</t>
+  </si>
+  <si>
     <t>Труба профильная 3 мм 40*20</t>
   </si>
   <si>
-    <t>Круглая труба ВГП 2,5 мм ДУ 20 мм</t>
+    <t>Круглая труба ВГП 2,5 мм ДУ 25 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 40*30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Круглая труба ВГП 2,5 мм ДУ 25 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 40*40</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 32 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*40</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 40 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*50</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 50 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 60*40</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 60*60</t>
   </si>
@@ -744,51 +744,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F70" sqref="F70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -849,71 +849,71 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>47.99</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>62.99</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>60.6</v>
+        <v>62.99</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>78.09999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
@@ -1073,103 +1073,103 @@
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>30.25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>104</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>36.99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>116</v>
+        <v>48.52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>48.52</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>33</v>