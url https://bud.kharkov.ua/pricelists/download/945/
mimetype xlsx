--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -98,54 +98,54 @@
   <si>
     <t>Труба профильная 2 мм 50*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 50*50</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*60</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 30*30</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/truba-profilnaya-3-mm/</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/</t>
   </si>
   <si>
+    <t>Труба профильная 3 мм 40*20</t>
+  </si>
+  <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 20 мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>Труба профильная 3 мм 40*20</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 25 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 40*30</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 40*40</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 32 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*40</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 40 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*50</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 50 мм</t>
   </si>
@@ -744,51 +744,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F70" sqref="F70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1073,71 +1073,71 @@
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>30.25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>36.99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>104</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>48.52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>31</v>