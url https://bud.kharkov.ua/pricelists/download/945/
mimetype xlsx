--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -38,126 +38,126 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Металлобаза</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Круглая труба ВГП 3,2 мм  ДУ 20 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/</t>
+  </si>
+  <si>
     <t>Труба профильная 2 мм 20*20</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/truba-profilnaya-2-mm/</t>
   </si>
   <si>
-    <t>Круглая труба ВГП 3,2 мм  ДУ 20 мм</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/</t>
+    <t>Круглая труба ВГП 3,2 мм  ДУ 25 мм</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 30*20</t>
   </si>
   <si>
-    <t>Круглая труба ВГП 3,2 мм  ДУ 25 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба профильная 2 мм 30*30</t>
   </si>
   <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 32 мм</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*20</t>
   </si>
   <si>
     <t>Круглая труба ВГП 3,2 мм  ДУ 65 мм</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*30</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 40*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 50*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 50*50</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*40</t>
   </si>
   <si>
     <t>Труба профильная 2 мм 60*60</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 30*30</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/truba-profilnaya-3-mm/</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/</t>
   </si>
   <si>
+    <t>Круглая труба ВГП 2,5 мм ДУ 20 мм</t>
+  </si>
+  <si>
     <t>Труба профильная 3 мм 40*20</t>
   </si>
   <si>
-    <t>Круглая труба ВГП 2,5 мм ДУ 20 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 25 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 40*30</t>
   </si>
   <si>
+    <t>Круглая труба ВГП 2,5 мм ДУ 32 мм</t>
+  </si>
+  <si>
     <t>Труба профильная 3 мм 40*40</t>
-  </si>
-[...1 lines deleted...]
-    <t>Круглая труба ВГП 2,5 мм ДУ 32 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*40</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 40 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 50*50</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,5 мм ДУ 50 мм</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 60*40</t>
   </si>
   <si>
     <t>Труба профильная 3 мм 60*60</t>
   </si>
   <si>
     <t>Круглая труба ВГП 2,8 мм ДУ 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/</t>
   </si>
@@ -744,51 +744,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/truba-profilnaya-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/kruglaya-truba-vgp-25-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20203/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-20204/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-303025-gnutyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-30303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25253_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-25254/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32323/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-32324/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35353/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-35354/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40403/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-40404/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45453/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/ugolok-stalnoy-45454/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-kl-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-6-mm-a500s/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-8-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-kl-a500s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-10-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm-kl-a800/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/product/armatura-14-mm-kl-a500s/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F70" sqref="F70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -821,387 +821,387 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>49.3</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>47.99</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>60.6</v>
+        <v>62.99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>62.99</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>78.09999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>81.98999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>72.90000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>155.99</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>85.5</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>121.1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>125.2</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>172</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>30.25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>104</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>36.99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>48.52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>141</v>
+        <v>62.15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>62.15</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>140.2</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>35</v>