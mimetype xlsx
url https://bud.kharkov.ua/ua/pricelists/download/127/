--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -587,62 +587,62 @@
   <si>
     <t>Утеплитель Термолайф "ТЛ Пол-С" 50 мм (2,40 м кв.) 150 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3956/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Пол-С" 100 мм (1,20 м кв.) 150 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3957/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля-В" 50 мм (2,40 м кв.) 190 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3953/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Лайт" 50 мм   (7,2м кв.) 35 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/</t>
   </si>
   <si>
+    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Лайт" 100 мм (7,2м кв.) 35 кг/м3 </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3567/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 100 мм (1,20 м кв.) 160 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3952/</t>
   </si>
   <si>
-    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Лайт" 100 мм (7,2м кв.) 35 кг/м3 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 50 мм (2,40 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3949/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 100 мм (1,20 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3950/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 50 мм (3,00 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3947/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 100 мм (1,20 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3948/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 50 мм (2,40 м кв.) 160 кг/м3 </t>
@@ -938,126 +938,126 @@
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 50 мм  18,3 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/</t>
   </si>
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 100 мм    9,15 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 100мм</t>
   </si>
   <si>
+    <t>Утеплитель “Izolux Premium” 50  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитеть “Izolux Premium” 140  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/isolux140/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 115  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium”  60  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитеть “Izolux Premium” 145  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 120  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитеть “Izolux Premium” 160  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 125  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium”  80  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
     <t>Утеплитель “Izolux Premium” 130  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 100  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 135  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 110  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 35    утеплении крыши</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/</t>
   </si>
   <si>
     <t>Утеплитель PAROC</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Soild  (30кг/м3) 50мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3684/</t>
   </si>
   <si>
     <t>Утеплитель PAROC Soild  (30кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3685/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Linio 15 (115кг/м3) 100мм </t>
   </si>
@@ -1626,51 +1626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3271,69 +3271,69 @@
       <c r="D95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>110.6</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>25</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>183</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>26</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>0</v>
+        <v>183</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>27</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E98" s="6">
         <v>0</v>
       </c>
       <c r="F98" s="14">
         <v>173.8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>28</v>
       </c>
       <c r="B99" s="10"/>
@@ -4147,243 +4147,243 @@
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>3</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>86.25</v>
+        <v>42.55</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>4</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>75.25</v>
+        <v>84</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>5</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>87.40000000000001</v>
+        <v>78.15000000000001</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>6</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>76.7</v>
+        <v>50.6</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>7</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>42.55</v>
+        <v>91.09999999999999</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>8</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>84</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>9</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>78.15000000000001</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>10</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>50.6</v>
+        <v>79</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>11</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>91.09999999999999</v>
+        <v>60.45</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>12</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>80.5</v>
+        <v>86.25</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>13</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>115.1</v>
+        <v>75.25</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>14</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>79</v>
+        <v>87.40000000000001</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>15</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>60.45</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>16</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>35.2</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7"/>
       <c r="D160" s="6"/>