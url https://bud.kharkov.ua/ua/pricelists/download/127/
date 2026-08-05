--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -587,62 +587,62 @@
   <si>
     <t>Утеплитель Термолайф "ТЛ Пол-С" 50 мм (2,40 м кв.) 150 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3956/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Пол-С" 100 мм (1,20 м кв.) 150 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3957/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля-В" 50 мм (2,40 м кв.) 190 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3953/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Лайт" 50 мм   (7,2м кв.) 35 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/</t>
   </si>
   <si>
+    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 100 мм (1,20 м кв.) 160 кг/м3 </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3952/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Лайт" 100 мм (7,2м кв.) 35 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3567/</t>
   </si>
   <si>
-    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 100 мм (1,20 м кв.) 160 кг/м3 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 50 мм (2,40 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3949/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 100 мм (1,20 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3950/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 50 мм (3,00 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3947/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 100 мм (1,20 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3948/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 50 мм (2,40 м кв.) 160 кг/м3 </t>
@@ -938,50 +938,62 @@
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 50 мм  18,3 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/</t>
   </si>
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 100 мм    9,15 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 100мм</t>
   </si>
   <si>
+    <t>Утеплитель “Izolux Premium” 135  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 110  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/</t>
+  </si>
+  <si>
     <t>Утеплитель “Izolux Premium” 50  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитеть “Izolux Premium” 140  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/isolux140/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 115  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”  60  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитеть “Izolux Premium” 145  утепление фасада</t>
@@ -1004,62 +1016,50 @@
   <si>
     <t>Утеплитель “Izolux Premium” 125  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”  80  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 130  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 100  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
-    <t>Утеплитель “Izolux Premium” 135  утепление фасада</t>
-[...10 lines deleted...]
-  <si>
     <t>Утеплитель “Izolux Premium” 35    утеплении крыши</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/</t>
   </si>
   <si>
     <t>Утеплитель PAROC</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Soild  (30кг/м3) 50мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3684/</t>
   </si>
   <si>
     <t>Утеплитель PAROC Soild  (30кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3685/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Linio 15 (115кг/м3) 100мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3680/</t>
@@ -1100,60 +1100,60 @@
   <si>
     <t>Теплоизоляция "Техноплекс"  Технониколь 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Теплоизоляция "Техноплекс"  Технониколь 40 мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 20 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 30 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/</t>
   </si>
   <si>
+    <t xml:space="preserve">Теплоизоляция "CARBON"  Технониколь 20 мм </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/</t>
+  </si>
+  <si>
     <t>Теплоизоляция  "Penoboard" 40 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 30 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 40 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/</t>
   </si>
@@ -1626,51 +1626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3271,69 +3271,69 @@
       <c r="D95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>110.6</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>25</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>0</v>
+        <v>183</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>26</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>183</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>27</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E98" s="6">
         <v>0</v>
       </c>
       <c r="F98" s="14">
         <v>173.8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>28</v>
       </c>
       <c r="B99" s="10"/>
@@ -4147,243 +4147,243 @@
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>3</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>42.55</v>
+        <v>87.40000000000001</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>4</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>84</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>5</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>78.15000000000001</v>
+        <v>42.55</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>6</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>50.6</v>
+        <v>84</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>7</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>91.09999999999999</v>
+        <v>78.15000000000001</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>8</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>80.5</v>
+        <v>50.6</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>9</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>115.1</v>
+        <v>91.09999999999999</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>10</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>79</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>11</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>60.45</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>12</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>86.25</v>
+        <v>79</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>13</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>75.25</v>
+        <v>60.45</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>14</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>87.40000000000001</v>
+        <v>86.25</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>15</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>76.7</v>
+        <v>75.25</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>16</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>35.2</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7"/>
       <c r="D160" s="6"/>
@@ -4646,72 +4646,72 @@
       <c r="C175" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E175" s="6">
         <v>219</v>
       </c>
       <c r="F175" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>5</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E176" s="6">
-        <v>385</v>
+        <v>5855</v>
       </c>
       <c r="F176" s="14">
-        <v>118</v>
+        <v>80.77</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>6</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E177" s="6">
-        <v>5855</v>
+        <v>385</v>
       </c>
       <c r="F177" s="14">
-        <v>80.77</v>
+        <v>118</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>7</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E178" s="6">
         <v>254</v>
       </c>
       <c r="F178" s="14">
         <v>143</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>8</v>
       </c>
       <c r="B179" s="10"/>