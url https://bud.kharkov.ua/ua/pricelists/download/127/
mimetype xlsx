--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -185,62 +185,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/</t>
   </si>
   <si>
     <t>104564</t>
   </si>
   <si>
     <t>Утеплювач Rockwool Rockton 100*1000*610мм (3,66м2/уп)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/</t>
   </si>
   <si>
     <t>104565</t>
   </si>
   <si>
     <t>Утеплювач Rockwool Rockton 50*1000*610мм (7,32м2/уп)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/</t>
   </si>
   <si>
     <t>Утеплитель Технониколь</t>
   </si>
   <si>
+    <t xml:space="preserve"> Утеплитель  РОКЛАЙТ Технониколь (30 кг/м3) 100мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель ТЕПЛОРОЛЛ Технониколь (30 кг/м3) 50 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/</t>
   </si>
   <si>
-    <t xml:space="preserve"> Утеплитель  РОКЛАЙТ Технониколь (30 кг/м3) 100мм</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Утеплитель ТЕХНОФАС ЭФФЕКТ Технониколь (135 кг/м3) 50 мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3960/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель ТЕХНОФАС Коттедж Технониколь (105 кг/м3) 50 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/</t>
   </si>
   <si>
     <t>Утеплитель Оптима Технониколь (120 кг/м3) 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/</t>
   </si>
   <si>
     <t>Утеплитель РОКЛАЙТ Технониколь  (30 кг/м3) 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель ТЕПЛОРОЛЛ Технониколь (30 кг/м3) 100 мм </t>
@@ -266,62 +266,62 @@
   <si>
     <t>Утеплитель ТЕХНОБЛОК СТАНДАРТ Технониколь  (45кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОБЛОК СТАНДАРТ Технониколь  (45кг/м3) 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОВЕНТ СТАНДАРТ Технониколь (80кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель ТЕХНОФАС ЭФФЕКТ Технониколь (135 кг/м3) 100 мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3961/</t>
   </si>
   <si>
+    <t>Утеплитель ТЕХНОАККУСТИК Технониколь (40 кг/м3) 50 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель ТЕХНОФАС Коттедж Технониколь (105 кг/м3) 100 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/</t>
   </si>
   <si>
-    <t>Утеплитель ТЕХНОАККУСТИК Технониколь (40 кг/м3) 50 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Утеплитель ТЕХНОАККУСТИК Технониколь (40 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/</t>
   </si>
   <si>
     <t>Утеплитель Оптима Технониколь (120 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ Н 30 Технониколь (115 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ 45 Технониколь (140 кг/м3) 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ 45 Технониколь (140 кг/м3) 100 мм</t>
@@ -467,62 +467,62 @@
   <si>
     <t>Утеплитель Термолайф "ТЛ Эко лайт" 50 мм   (7,2м кв.)  30 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/termolajf-ekolajt/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Эко лайт" 100 мм   (3,6м кв.)  30 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кавити" 50 мм (7,20 м кв.) 45 гк/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кавити" 100 мм (3,60 м кв.) 45 гк/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/</t>
   </si>
   <si>
+    <t>Утеплитель Термолайф "ТЛ Фасад" 50 мм (2,40 м кв.) 145 кг/м3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Вентфасад" 50 мм (3,60 м кв.) 80 кг/м3  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/</t>
   </si>
   <si>
-    <t>Утеплитель Термолайф "ТЛ Фасад" 50 мм (2,40 м кв.) 145 кг/м3</t>
-[...4 lines deleted...]
-  <si>
     <t>Утеплитель Термолайф "ТЛ Вентфасад" 100 мм (1,80 м кв.) 80 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Фасад" 100 мм (1,20 м кв.) 145 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3570/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Эко-Фасад" 50 мм (2,40 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3651/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Эко-Фасад" 100 мм (1,20 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3652/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Приват Фасад" 50 мм (2,40 м кв.) 115 кг/м3</t>
@@ -587,62 +587,62 @@
   <si>
     <t>Утеплитель Термолайф "ТЛ Пол-С" 50 мм (2,40 м кв.) 150 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3956/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Пол-С" 100 мм (1,20 м кв.) 150 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3957/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля-В" 50 мм (2,40 м кв.) 190 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3953/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Лайт" 50 мм   (7,2м кв.) 35 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/</t>
   </si>
   <si>
+    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Лайт" 100 мм (7,2м кв.) 35 кг/м3 </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3567/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 100 мм (1,20 м кв.) 160 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3952/</t>
   </si>
   <si>
-    <t xml:space="preserve">Утеплитель Термолайф "ТЛ Лайт" 100 мм (7,2м кв.) 35 кг/м3 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 50 мм (2,40 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3949/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Новатерм "Фасад" 100 мм (1,20 м кв.) 135 кг/м3 </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3950/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 50 мм (3,00 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3947/</t>
   </si>
   <si>
     <t>Утеплитель Термолайф "ТЛ Кровля-Н" 100 мм (1,20 м кв.) 115 кг/м3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3948/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель Термолайф "ТЛ Кровля" 50 мм (2,40 м кв.) 160 кг/м3 </t>
@@ -938,128 +938,128 @@
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 50 мм  18,3 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/</t>
   </si>
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 100 мм    9,15 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 100мм</t>
   </si>
   <si>
+    <t>Утеплитеть “Izolux Premium” 140  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/isolux140/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 115  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium”  60  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитеть “Izolux Premium” 145  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 120  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитеть “Izolux Premium” 160  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 125  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium”  80  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 130  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 100  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
     <t>Утеплитель “Izolux Premium” 135  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 110  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 50  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
-    <t>Утеплитеть “Izolux Premium” 140  утепление фасада</t>
-[...58 lines deleted...]
-  <si>
     <t>Утеплитель “Izolux Premium” 35    утеплении крыши</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/</t>
   </si>
   <si>
     <t>Утеплитель PAROC</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Soild  (30кг/м3) 50мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3684/</t>
   </si>
   <si>
     <t>Утеплитель PAROC Soild  (30кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3685/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Linio 15 (115кг/м3) 100мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3680/</t>
@@ -1100,60 +1100,60 @@
   <si>
     <t>Теплоизоляция "Техноплекс"  Технониколь 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Теплоизоляция "Техноплекс"  Технониколь 40 мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 20 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 30 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/</t>
   </si>
   <si>
+    <t>Теплоизоляция  "Penoboard" 40 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Теплоизоляция "CARBON"  Технониколь 20 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция  "Penoboard" 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 30 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 40 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/</t>
   </si>
   <si>
     <t>Теплоизоляция "CARBON" Технониколь 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/</t>
   </si>
@@ -1626,51 +1626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2060,72 +2060,72 @@
       <c r="C26" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>1</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="6">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="F27" s="14">
-        <v>1</v>
+        <v>124.6</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>2</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="6">
-        <v>576</v>
+        <v>0</v>
       </c>
       <c r="F28" s="14">
-        <v>124.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>3</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="6">
         <v>61</v>
       </c>
       <c r="F29" s="14">
         <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>4</v>
       </c>
       <c r="B30" s="10"/>
@@ -2296,72 +2296,72 @@
       <c r="C39" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="6">
         <v>95</v>
       </c>
       <c r="F39" s="14">
         <v>408</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>14</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="6">
-        <v>500</v>
+        <v>86</v>
       </c>
       <c r="F40" s="14">
-        <v>344</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>15</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="6">
-        <v>86</v>
+        <v>500</v>
       </c>
       <c r="F41" s="14">
-        <v>93</v>
+        <v>344</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>16</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E42" s="6">
         <v>93</v>
       </c>
       <c r="F42" s="14">
         <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>17</v>
       </c>
       <c r="B43" s="10"/>
@@ -2920,72 +2920,72 @@
       <c r="C75" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E75" s="6">
         <v>554</v>
       </c>
       <c r="F75" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>5</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E76" s="6">
-        <v>676</v>
+        <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>96</v>
+        <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>6</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E77" s="6">
-        <v>0</v>
+        <v>676</v>
       </c>
       <c r="F77" s="14">
-        <v>152</v>
+        <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>7</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E78" s="6">
         <v>801</v>
       </c>
       <c r="F78" s="14">
         <v>173.6</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>8</v>
       </c>
       <c r="B79" s="10"/>
@@ -3271,69 +3271,69 @@
       <c r="D95" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
         <v>110.6</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>25</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>183</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>26</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>0</v>
+        <v>183</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>27</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E98" s="6">
         <v>0</v>
       </c>
       <c r="F98" s="14">
         <v>173.8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>28</v>
       </c>
       <c r="B99" s="10"/>
@@ -4147,243 +4147,243 @@
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>3</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>87.40000000000001</v>
+        <v>84</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>4</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>76.7</v>
+        <v>78.15000000000001</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>5</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>42.55</v>
+        <v>50.6</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>6</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>84</v>
+        <v>91.09999999999999</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>7</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>78.15000000000001</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>8</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>50.6</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>9</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>91.09999999999999</v>
+        <v>79</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>10</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>80.5</v>
+        <v>60.45</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>11</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>115.1</v>
+        <v>86.25</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>12</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>79</v>
+        <v>75.25</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>13</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>60.45</v>
+        <v>87.40000000000001</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>14</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>86.25</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>15</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>75.25</v>
+        <v>42.55</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>16</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>35.2</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7"/>
       <c r="D160" s="6"/>
@@ -4646,72 +4646,72 @@
       <c r="C175" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E175" s="6">
         <v>219</v>
       </c>
       <c r="F175" s="14">
         <v>89</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>5</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E176" s="6">
-        <v>5855</v>
+        <v>385</v>
       </c>
       <c r="F176" s="14">
-        <v>80.77</v>
+        <v>118</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>6</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E177" s="6">
-        <v>385</v>
+        <v>5855</v>
       </c>
       <c r="F177" s="14">
-        <v>118</v>
+        <v>80.77</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>7</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E178" s="6">
         <v>254</v>
       </c>
       <c r="F178" s="14">
         <v>143</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>8</v>
       </c>
       <c r="B179" s="10"/>