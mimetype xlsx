--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -266,62 +266,62 @@
   <si>
     <t>Утеплитель ТЕХНОБЛОК СТАНДАРТ Технониколь  (45кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОБЛОК СТАНДАРТ Технониколь  (45кг/м3) 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОВЕНТ СТАНДАРТ Технониколь (80кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель ТЕХНОФАС ЭФФЕКТ Технониколь (135 кг/м3) 100 мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3961/</t>
   </si>
   <si>
+    <t xml:space="preserve">Утеплитель ТЕХНОФАС Коттедж Технониколь (105 кг/м3) 100 мм </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/</t>
+  </si>
+  <si>
     <t>Утеплитель ТЕХНОАККУСТИК Технониколь (40 кг/м3) 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/</t>
   </si>
   <si>
-    <t xml:space="preserve">Утеплитель ТЕХНОФАС Коттедж Технониколь (105 кг/м3) 100 мм </t>
-[...4 lines deleted...]
-  <si>
     <t>Утеплитель ТЕХНОАККУСТИК Технониколь (40 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/</t>
   </si>
   <si>
     <t>Утеплитель Оптима Технониколь (120 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ Н 30 Технониколь (115 кг/м3) 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ 45 Технониколь (140 кг/м3) 50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/</t>
   </si>
   <si>
     <t>Утеплитель ТЕХНОРУФ 45 Технониколь (140 кг/м3) 100 мм</t>
@@ -365,62 +365,62 @@
   <si>
     <t>Пенопласт ПСБ-С-25 50мм ГОСТ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3722-1/</t>
   </si>
   <si>
     <t>Пенопласт ПСБ-С-25 100мм ПРЕМИУМ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3723/</t>
   </si>
   <si>
     <t>Пенопласт ПСБ-С-25 50мм ПРЕМИУМ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3727/</t>
   </si>
   <si>
     <t>Пенопласт ПСБ-С-25 20мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/penoplast/</t>
   </si>
   <si>
+    <t>Пенопласт ПСБ-С-25 50мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3722/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Пенопласт ПСБ-С-25 30мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3720/</t>
   </si>
   <si>
-    <t>Пенопласт ПСБ-С-25 50мм</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Пенопласт ПСБ-С-25 40мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3721/</t>
   </si>
   <si>
     <t>Крошка ППС (бетолайт) (0,5 м куб.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/</t>
   </si>
   <si>
     <t>Крошка ППС (бетолайт) (0,2 м куб.)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Крошка ППС (бетолайт) (0,1 м куб.) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/</t>
   </si>
   <si>
     <t>Крошка ППС (бетолайт) (1 м куб.)  Дробленка</t>
@@ -938,126 +938,126 @@
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 50 мм  18,3 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/</t>
   </si>
   <si>
     <t>Утеплитель "Knauf" ТЕПЛОплита 037 100 мм    9,15 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 50мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 30    утепление крыши толщина 100мм</t>
   </si>
   <si>
+    <t>Утеплитель “Izolux Premium” 125  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium”  80  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 130  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 100  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 135  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 110  утепление фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/</t>
+  </si>
+  <si>
+    <t>Утеплитель “Izolux Premium” 50  утепление вентилируемого фасада</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/</t>
+  </si>
+  <si>
     <t>Утеплитеть “Izolux Premium” 140  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/isolux140/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 115  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium”  60  утепление вентилируемого фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитеть “Izolux Premium” 145  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 120  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/</t>
   </si>
   <si>
     <t>Утеплитеть “Izolux Premium” 160  утепление фасада</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/</t>
   </si>
   <si>
     <t>Утеплитель “Izolux Premium” 35    утеплении крыши</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/</t>
   </si>
   <si>
     <t>Утеплитель PAROC</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Soild  (30кг/м3) 50мм  </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3684/</t>
   </si>
   <si>
     <t>Утеплитель PAROC Soild  (30кг/м3) 100мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3685/</t>
   </si>
   <si>
     <t xml:space="preserve">Утеплитель PAROC Linio 15 (115кг/м3) 100мм </t>
   </si>
@@ -1626,51 +1626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-izolux-premium-40-uteplenie-kryshi-i-mansard/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-70-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stenovye-sendvich-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnye-sendvix-paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-rockmin-50-mm-108m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-1001000610mm-488m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-501000610mm-915m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-50-mm-050010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockmin-plus-100-mm-0100010000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-superrock-120-mm-1000610/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-rockwool-frontrock-max-e-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-fasrock-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-1001000610mm-366m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-rockwool-rockton-501000610mm-732m2up/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nastrojki-tovara-uteplitel-tehnonikol-30kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3960/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-50-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/roklajt-tehnonikol/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoblok-standart-tehnonikol-45kgm3-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tehnoblok-tehnonikol-45kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnovent-standart-tehnonikol-80kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3961/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnofas-tehnonikotl-145-kgm3-100-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-teplorol-tehnonikol-30-kgm3-50-mm--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-n-30-tehnonikol-100-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-45-tehnonikol-140-kgm3-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-tehnoruf-v-60-tehnonikol-180-kgm2-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mat-lamelnyy-folgirovannyy-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3723/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3727/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penoplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3722/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3720/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3721/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kroshka-pps-betolayt-05-m-kub-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3724/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3725/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3726/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3728/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termolajf-ekolajt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-eko-lajt-100-mm-72m-kv-30-kgm3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-kaviti-100-mm-720-m-kv-45-gkm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-fasad-145kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tl-ventfasad-80kg50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolajf-tl-ventfasad-100-mm-360-m-kv-80-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3570/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3651/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3652/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-termolayf-tl-privat-fasad-50-mm-240-m-kv-115-kgm3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3945/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3946/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3958/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3959/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4448-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3953/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dlja-krovli-termolajf-plotnost-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3567/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3952/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3949/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3950/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3947/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3948/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3951/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-75-mm-11419-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-kt-spetsial-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-sauna-50-mm-15-kv-mrul/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-100-mm-24-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-profi-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-100-mm-714-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-zvukozashchita-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-skatnaya-krovlya-50-mm-1427-kv-mup/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh5490k-42-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tepliy-dm-tvn-50kh1220kh7000k-36-rul/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-5050-mm-192-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-5050-mm-2016-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-domo-plus-100-mm-1008-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-100-mm-72-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akuplat-50-mm-144-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-5050-168-mkvup-30-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-rio-plus-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-eko-100-mm-96-kvmrul-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-5050-18-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-akusto-100-mm-9-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-50-mm-144-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-rio-plus-alu-100-mm-9-mkvup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplyuvach-isover-kt-40-50-mm-twin5050-2064-kvmup-24-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-50-mm-15-kvmup-16-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isover-merino-100-mm-75-kvmup-20-uppal/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teplorulon-50-mm-240-m-kv-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-knauf-insulation-lmf-alur-35-20-mm-10-m2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-50-mm-037-183-m-kv/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-knauf-teploplita-100-mm-915-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-isolux-premium-dlya-sten-i-krovel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-125-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-80-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-130-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-100-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-135-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-110-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-50-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/isolux140/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-115-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-60-uteplenie-ventiliruemogo-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-145-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-izolux-premium-120-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitet-izolux-premium-160-uteplenie-fasada/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolyuks-premium-135-plotnost-mokryy-fasad/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3684/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3685/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3680/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3681/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-paroc-was-35-80kgm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3682/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3683/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-40-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/penopolistirol-penoboard-20-h-1250-h-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-iz-penopolistirola/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-penoboard-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-carbon-tehnonikol-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/teploizoljacija-tehnopleks-tehnonikol-20-mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3643/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-b-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-50-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aljufom-s-npe-polotno-teploizoljacionnoe-3-mm-h-10-h-25-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-fasad-optima-135-plotnost-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/doorhan-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uteplitel-dirock-fasad-standart-100mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2296,72 +2296,72 @@
       <c r="C39" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="6">
         <v>95</v>
       </c>
       <c r="F39" s="14">
         <v>408</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>14</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="6">
-        <v>86</v>
+        <v>500</v>
       </c>
       <c r="F40" s="14">
-        <v>93</v>
+        <v>344</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>15</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="6">
-        <v>500</v>
+        <v>86</v>
       </c>
       <c r="F41" s="14">
-        <v>344</v>
+        <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>16</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E42" s="6">
         <v>93</v>
       </c>
       <c r="F42" s="14">
         <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>17</v>
       </c>
       <c r="B43" s="10"/>
@@ -2614,69 +2614,69 @@
       <c r="C57" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E57" s="6">
         <v>4820</v>
       </c>
       <c r="F57" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>6</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E58" s="6">
-        <v>4910</v>
+        <v>4381</v>
       </c>
       <c r="F58" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>7</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E59" s="6">
-        <v>4381</v>
+        <v>4910</v>
       </c>
       <c r="F59" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>8</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E60" s="6">
         <v>4890</v>
       </c>
       <c r="F60" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
@@ -4147,243 +4147,243 @@
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>3</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>4</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>78.15000000000001</v>
+        <v>60.45</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>5</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>50.6</v>
+        <v>86.25</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>6</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>91.09999999999999</v>
+        <v>75.25</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>7</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>80.5</v>
+        <v>87.40000000000001</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>8</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>115.1</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>9</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>79</v>
+        <v>42.55</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>10</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>60.45</v>
+        <v>84</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>11</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>86.25</v>
+        <v>78.15000000000001</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>12</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>75.25</v>
+        <v>50.6</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>13</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>87.40000000000001</v>
+        <v>91.09999999999999</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>14</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>76.7</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>15</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>42.55</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>16</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>35.2</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7"/>
       <c r="D160" s="6"/>