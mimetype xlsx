--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -38,50 +38,128 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Сайдинг</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>64516</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP коричневый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/</t>
+  </si>
+  <si>
+    <t>64511</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 коричневый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
+  </si>
+  <si>
+    <t>Сайдинг Альта-Профиль (Россия) "Ангара" панель</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/</t>
+  </si>
+  <si>
+    <t>114835</t>
+  </si>
+  <si>
+    <t>Панель Софит VOX Infratop SVPU-09 Винчестер 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/</t>
+  </si>
+  <si>
+    <t>64522</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP графитовый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/</t>
+  </si>
+  <si>
+    <t>64517</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP графитовый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
+  </si>
+  <si>
+    <t>64512</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 графитовый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
+  </si>
+  <si>
+    <t>64523</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP золотой дуб 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
+  </si>
+  <si>
+    <t>64518</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP золотой дуб 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
+  </si>
+  <si>
     <t>64513</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SVP-09 орех 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/</t>
   </si>
   <si>
     <t>64524</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP орех 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/</t>
   </si>
   <si>
     <t>64519</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP орех 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/</t>
@@ -119,3191 +197,3113 @@
   <si>
     <t>J-планка VOX INFRATOP белый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/</t>
   </si>
   <si>
     <t>114834</t>
   </si>
   <si>
     <t>J-планка Софіт VOX Infratop Вінчестер 3,05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/</t>
   </si>
   <si>
     <t>64521</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
-    <t>64516</t>
-[...76 lines deleted...]
-  <si>
     <t>Альта-Профиль"Престиж" КАНАДА плюс</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/</t>
   </si>
   <si>
     <t>Альта-Профиль"Премиум" КАНАДА плюс</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/</t>
   </si>
   <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>10328</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19525</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68464</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>19477</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20403</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68442</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68490</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19541</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>41008</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>68480</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>19957</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 графіт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/</t>
+  </si>
+  <si>
+    <t>46623</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68485</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>Колодец сливной Profil 75/100 прямой</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19536</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39313</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>68475</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19520</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/</t>
+  </si>
+  <si>
+    <t>68459</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/</t>
+  </si>
+  <si>
+    <t>12815</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>19531</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39121</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>68470</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19515</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20967</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68448</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19526</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+  </si>
+  <si>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68465</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68443</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68491</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19542</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44709</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>68481</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
     <t>16677</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. малый 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/</t>
   </si>
   <si>
     <t>67820</t>
   </si>
   <si>
     <t>Держатель жёлоба PROFiL метал. 130 чёрный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/</t>
   </si>
   <si>
     <t>68486</t>
   </si>
   <si>
     <t>Угол PROFiL внутренний 90 чёрный W 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/</t>
   </si>
   <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19537</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39314</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>68476</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/</t>
+  </si>
+  <si>
+    <t>9175</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>19521</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/</t>
+  </si>
+  <si>
+    <t>68460</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графiтове</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>13251</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/</t>
+  </si>
+  <si>
+    <t>19532</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39122</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/</t>
+  </si>
+  <si>
+    <t>68471</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/</t>
+  </si>
+  <si>
+    <t>19516</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68455</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19527</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+  </si>
+  <si>
+    <t>39117</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/</t>
+  </si>
+  <si>
+    <t>68466</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 графiтовий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68444</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>68492</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 90 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44710</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>68482</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>17314</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/</t>
+  </si>
+  <si>
+    <t>19995</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>67821</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68487</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/</t>
+  </si>
+  <si>
+    <t>13845</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>19538</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40315</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68477</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>10116</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>19522</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>23708</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68461</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 130 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
+  </si>
+  <si>
     <t>1208</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/</t>
   </si>
   <si>
-    <t>1324</t>
-[...122 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 графiтова</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/</t>
+  </si>
+  <si>
+    <t>13837</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/67 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19533</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39123</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68472</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/</t>
   </si>
   <si>
-    <t>1341</t>
-[...5 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>9048</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/</t>
+  </si>
+  <si>
+    <t>19517</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68456</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/</t>
   </si>
   <si>
-    <t>1315</t>
-[...52 lines deleted...]
-  <si>
     <t>1181</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L100 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L100 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/</t>
   </si>
   <si>
-    <t>1298</t>
-[...50 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>19528</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68467</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19480</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68445</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>68493</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Колено Profil 100 графитовое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Колено Profil 100 белое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/</t>
   </si>
   <si>
-    <t>1310</t>
-[...52 lines deleted...]
-  <si>
     <t>1175</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/</t>
   </si>
   <si>
-    <t>1292</t>
-[...176 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>44711</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/</t>
   </si>
   <si>
-    <t>1325</t>
-[...50 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>17315</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67822</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68488</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Желоб Profil 130 кирпичный 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Желоб Profil 130 коричневый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/</t>
   </si>
   <si>
-    <t>1305</t>
-[...47 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19539</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40316</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>68478</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>10125</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19523</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/</t>
+  </si>
+  <si>
+    <t>68462</t>
+  </si>
+  <si>
+    <t>Тройник PROFiL 100/100/67 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>13841</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>19534</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39124</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68473</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Желоб Profil 90 кирпичный 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/</t>
   </si>
   <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19518</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68457</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
+  </si>
+  <si>
     <t>1198</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/</t>
   </si>
   <si>
-    <t>1316</t>
-[...122 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
+    <t>68483</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>15078</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/</t>
+  </si>
+  <si>
+    <t>19918</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19529</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68468</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 графитовый Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 коричневый Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/</t>
   </si>
   <si>
-    <t>1335</t>
-[...41 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/</t>
+  </si>
+  <si>
+    <t>19481</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68446</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>68494</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Колено Profil 100 кирпичное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Колено Profil 100 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/</t>
   </si>
   <si>
-    <t>1311</t>
-[...52 lines deleted...]
-  <si>
     <t>1176</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/</t>
   </si>
   <si>
-    <t>1293</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>19524</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>218535</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68463</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>19276</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68441</t>
+  </si>
+  <si>
+    <t>Горло жёлоба PROFiL 130 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/</t>
+  </si>
+  <si>
+    <t>68489</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 графитовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 белая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/</t>
   </si>
   <si>
-    <t>1306</t>
-[...185 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19540</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>40318</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>68479</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>68484</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>13842</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19535</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39125</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68474</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/</t>
   </si>
   <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19519</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>68458</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
     <t>1199</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/</t>
   </si>
   <si>
-    <t>1320</t>
-[...122 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>15079</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>11019</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>19530</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39120</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68469</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 кирпичный Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/</t>
   </si>
   <si>
-    <t>1338</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>9044</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19514</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68447</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>79414</t>
+  </si>
+  <si>
+    <t>Трійник Profil 100/75/67 90 чорний</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/</t>
   </si>
   <si>
-    <t>1312</t>
-[...52 lines deleted...]
-  <si>
     <t>1177</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/</t>
   </si>
   <si>
-    <t>1294</t>
-[...1405 lines deleted...]
-  <si>
     <t xml:space="preserve">Виниловый сайдинг Boryszew Standart D4D (двойной излом) белый </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/</t>
   </si>
   <si>
     <t>Т 4</t>
   </si>
   <si>
     <t>Софит Docke Т4 сплошной, с полной и центральной перфорацией</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/</t>
   </si>
   <si>
     <t>Альта-Профиль "Ангара" панель Софит (белая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/</t>
   </si>
   <si>
     <t>Альта-Профиль "Ангара" панель Софит (бежевый,кремовый)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3544/</t>
@@ -3566,74 +3566,74 @@
   <si>
     <t>Виниловый сайдинг Classic Блок Хаус (бежевый, кремовый, кофе с молоком)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-sayding-classic-blok-khaus-bezhevyy-kremovyy-kofe-s-molokom/</t>
   </si>
   <si>
     <t>Панель стеновая Ю-Пласт Корабельный брус 3,05*0,23м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-stenovaya-yu-plast-korabelnyy-brus-305023m/</t>
   </si>
   <si>
     <t>Сайдинг металлический</t>
   </si>
   <si>
     <t>Металлический сайдинг "Доска" 0.4-0.45мм (сосна, золотой дуб,темный дуб,дуб структурный)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-04-045mm-sosna-zolotoy-dubtemnyy-dubdub-strukturnyy/</t>
   </si>
   <si>
     <t>"Доска"</t>
   </si>
   <si>
+    <t xml:space="preserve">Металлический сайдинг Доска 0,40-0,45 мм Китай (ольха, сосна, дуб золотой, вишня) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-1/</t>
+  </si>
+  <si>
+    <t>Металлический сайдинг Корабельная доска 0,40-0,50 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-2/</t>
+  </si>
+  <si>
     <t>Металлический сайдинг Доска бесшовная 0,40-0,50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-3/</t>
   </si>
   <si>
     <t>Металлический сайдинг Доска 0,40-0,45 мм Китай (полиэстер)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester/</t>
   </si>
   <si>
-    <t xml:space="preserve">Металлический сайдинг Доска 0,40-0,45 мм Китай (ольха, сосна, дуб золотой, вишня) </t>
-[...10 lines deleted...]
-  <si>
     <t>Металлический сайдинг Вертикальный с микроребром 0,40-0,50 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1/</t>
   </si>
   <si>
     <t>Сайдинг цокольный</t>
   </si>
   <si>
     <t>"Docke"</t>
   </si>
   <si>
     <t>Фасадные панели Docke-R Burg (Камень)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-burg/</t>
   </si>
   <si>
     <t>Фасадные панели Docke-R Berg (Кирпич)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnaja-panel-docke-r-berg/</t>
   </si>
   <si>
     <t>Фасадные панели Docke-R Stein (песчаник)</t>
@@ -4211,80 +4211,737 @@
   <si>
     <t>Фасадная панель NOVIK "облицовочный кирпич"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/</t>
   </si>
   <si>
     <t>Фасадная панель NOVIK "рваный камень"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/</t>
   </si>
   <si>
     <t>"Exteria (USA)</t>
   </si>
   <si>
     <t>Панель фасадная EXTERIA "природный камень"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/</t>
   </si>
   <si>
     <t>KERRAFRONT</t>
   </si>
   <si>
+    <t>71517</t>
+  </si>
+  <si>
+    <t>Планка "з'єднувальна" KERRAFRONT антрацит FS-282 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78398</t>
+  </si>
+  <si>
+    <t>Кут універсальний KERRAFRONT FS-222 Claystone 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/</t>
+  </si>
+  <si>
+    <t>88603</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT CLASSIC FS-201 White 1,08 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/</t>
+  </si>
+  <si>
+    <t>121214</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Alpine Oak 1,932 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/</t>
+  </si>
+  <si>
+    <t>46264</t>
+  </si>
+  <si>
+    <t>Планка "финишная" KERRAFRONT FS-252 белая 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/</t>
+  </si>
+  <si>
+    <t>78382</t>
+  </si>
+  <si>
+    <t>Соединитель панели KERRAFRONT MW J-302 Ivo</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/</t>
+  </si>
+  <si>
+    <t>78424</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>88629</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/</t>
+  </si>
+  <si>
+    <t>34842</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 золотой дуб 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/</t>
+  </si>
+  <si>
+    <t>78366</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/</t>
+  </si>
+  <si>
+    <t>78408</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/</t>
+  </si>
+  <si>
+    <t>88613</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/</t>
+  </si>
+  <si>
+    <t>121224</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/</t>
+  </si>
+  <si>
+    <t>34853</t>
+  </si>
+  <si>
+    <t>Планка "стартовая" фасадная KERRAFRONT FS-211 белый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/</t>
+  </si>
+  <si>
+    <t>78377</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/</t>
+  </si>
+  <si>
+    <t>78419</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/</t>
+  </si>
+  <si>
+    <t>88624</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/</t>
+  </si>
+  <si>
+    <t>88608</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/</t>
+  </si>
+  <si>
+    <t>121219</t>
+  </si>
+  <si>
+    <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/</t>
+  </si>
+  <si>
+    <t>68801</t>
+  </si>
+  <si>
+    <t>Кут універсальний MW KERRAFRONT FS-222 антрацит 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78393</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/</t>
+  </si>
+  <si>
+    <t>88399</t>
+  </si>
+  <si>
+    <t>Фасадна панель KERRAFRONT WD FS-201 Golden Oak 1.08 м.кв</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/</t>
+  </si>
+  <si>
+    <t>121207</t>
+  </si>
+  <si>
+    <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/</t>
+  </si>
+  <si>
+    <t>76727</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT FS-251 Creme 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/</t>
+  </si>
+  <si>
+    <t>61036</t>
+  </si>
+  <si>
+    <t>Планка "соединительная" KERRAFRONT FS-282 белая 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/</t>
+  </si>
+  <si>
+    <t>78388</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/</t>
+  </si>
+  <si>
+    <t>78430</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/</t>
+  </si>
+  <si>
+    <t>88635</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/</t>
+  </si>
+  <si>
+    <t>34848</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 золотой дуб 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/</t>
+  </si>
+  <si>
+    <t>78372</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>128931</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT FS-282 Ivory 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>88619</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/</t>
+  </si>
+  <si>
+    <t>121230</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/</t>
+  </si>
+  <si>
+    <t>72197</t>
+  </si>
+  <si>
+    <t>Планка фінішна MW KERRAFRONT FS-252 антрацит 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78399</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/</t>
+  </si>
+  <si>
+    <t>88604</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/</t>
+  </si>
+  <si>
+    <t>121215</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Concrete Oak 1,932 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/</t>
+  </si>
+  <si>
+    <t>46272</t>
+  </si>
+  <si>
+    <t>Соединитель панели KERRAFRONT J-201 белый 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/</t>
+  </si>
+  <si>
+    <t>78383</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/</t>
+  </si>
+  <si>
+    <t>78425</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/</t>
+  </si>
+  <si>
+    <t>88630</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/</t>
+  </si>
+  <si>
+    <t>34843</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 графит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/</t>
+  </si>
+  <si>
+    <t>78367</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78409</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/</t>
+  </si>
+  <si>
+    <t>88614</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121225</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/</t>
+  </si>
+  <si>
+    <t>34854</t>
+  </si>
+  <si>
+    <t>Соединитель панели KERRAFRONT J-201 серебряно-серый 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/</t>
+  </si>
+  <si>
+    <t>78378</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>78420</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/</t>
+  </si>
+  <si>
+    <t>88625</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/</t>
+  </si>
+  <si>
+    <t>78404</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/</t>
+  </si>
+  <si>
+    <t>88609</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/</t>
+  </si>
+  <si>
+    <t>121220</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Alpine Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/</t>
+  </si>
+  <si>
+    <t>71496</t>
+  </si>
+  <si>
+    <t>З'эднувач панелі KERRAFRONT J-201 антрацит 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/</t>
+  </si>
+  <si>
+    <t>78394</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/</t>
+  </si>
+  <si>
+    <t>88599</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/</t>
+  </si>
+  <si>
+    <t>121208</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/</t>
+  </si>
+  <si>
+    <t>63707</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/</t>
+  </si>
+  <si>
+    <t>78389</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/</t>
+  </si>
+  <si>
+    <t>78431</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/</t>
+  </si>
+  <si>
+    <t>88636</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/</t>
+  </si>
+  <si>
+    <t>34849</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 графит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-graphite-3-m/</t>
+  </si>
+  <si>
+    <t>78373</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/</t>
+  </si>
+  <si>
+    <t>78415</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/</t>
+  </si>
+  <si>
+    <t>88620</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/</t>
+  </si>
+  <si>
+    <t>121231</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/</t>
+  </si>
+  <si>
+    <t>72199</t>
+  </si>
+  <si>
+    <t>Планка "соединительная" KERRAFRONT FS-282 світло-сірий 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78400</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/</t>
+  </si>
+  <si>
+    <t>88605</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/</t>
+  </si>
+  <si>
+    <t>121216</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Caramel Oak 1,932 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/</t>
+  </si>
+  <si>
+    <t>46273</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 белый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/</t>
+  </si>
+  <si>
+    <t>78384</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/</t>
+  </si>
+  <si>
+    <t>78426</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/</t>
+  </si>
+  <si>
+    <t>88631</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/</t>
+  </si>
+  <si>
+    <t>34844</t>
+  </si>
+  <si>
+    <t>Планка "финишная" KERRAFRONT FS-252 серебряно-серый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78368</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78410</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/</t>
+  </si>
+  <si>
+    <t>88615</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121226</t>
+  </si>
+  <si>
+    <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Alpine Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/</t>
+  </si>
+  <si>
+    <t>34855</t>
+  </si>
+  <si>
+    <t>Соединитель панели KERRAFRONT J-201 золотой дуб 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/</t>
+  </si>
+  <si>
+    <t>78379</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/</t>
+  </si>
+  <si>
+    <t>78421</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>88626</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/</t>
+  </si>
+  <si>
+    <t>76728</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT FS-251 Beige 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/</t>
+  </si>
+  <si>
+    <t>78405</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/</t>
+  </si>
+  <si>
+    <t>88610</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/</t>
+  </si>
+  <si>
+    <t>121221</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/</t>
+  </si>
+  <si>
+    <t>71497</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 антрацит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78395</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/</t>
+  </si>
+  <si>
+    <t>88600</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/</t>
+  </si>
+  <si>
+    <t>121210</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/</t>
+  </si>
+  <si>
     <t>68766</t>
   </si>
   <si>
     <t>Угол универсальный KERRAFRONT FS-222 світло-сірий3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/</t>
   </si>
   <si>
     <t>78390</t>
   </si>
   <si>
-    <t>Кут універсальний KERRAFRONT FS-222 Claystone 3 м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/</t>
   </si>
   <si>
     <t>78432</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/</t>
   </si>
   <si>
     <t>88637</t>
   </si>
   <si>
-    <t>Панель фасадна KERRAFRONT CLASSIC FS-201 White 1,08 м2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/</t>
   </si>
   <si>
     <t>34850</t>
   </si>
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 серебряно-серый 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/</t>
   </si>
   <si>
     <t>78374</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/</t>
   </si>
   <si>
     <t>78416</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/</t>
   </si>
   <si>
     <t>88621</t>
@@ -4361,221 +5018,212 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/</t>
   </si>
   <si>
     <t>78411</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/</t>
   </si>
   <si>
     <t>88616</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/</t>
   </si>
   <si>
     <t>121227</t>
   </si>
   <si>
     <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Concrete Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/</t>
   </si>
   <si>
+    <t>34856</t>
+  </si>
+  <si>
+    <t>Соединитель панели KERRAFRONT J-201 графит 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/</t>
+  </si>
+  <si>
+    <t>78380</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/</t>
+  </si>
+  <si>
+    <t>78422</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/</t>
+  </si>
+  <si>
+    <t>88627</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/</t>
+  </si>
+  <si>
+    <t>76729</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT FS-251 Quartz Grey 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78406</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/</t>
+  </si>
+  <si>
+    <t>88611</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121222</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/</t>
+  </si>
+  <si>
     <t>71501</t>
   </si>
   <si>
     <t>Планка "J-trim" KERRAFRONT FS-251 світло-сіра 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/</t>
   </si>
   <si>
     <t>78396</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/</t>
   </si>
   <si>
     <t>88601</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/</t>
   </si>
   <si>
     <t>121211</t>
   </si>
   <si>
     <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Malt Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/</t>
   </si>
   <si>
-    <t>34856</t>
-[...53 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/</t>
+    <t>68767</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78391</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/</t>
+  </si>
+  <si>
+    <t>78433</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/</t>
+  </si>
+  <si>
+    <t>111215</t>
+  </si>
+  <si>
+    <t>Планка вентеляційна KERRAFRONT FS-262 Golden Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/</t>
   </si>
   <si>
     <t>34851</t>
   </si>
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 золотой дуб 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/</t>
   </si>
   <si>
     <t>78375</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/</t>
   </si>
   <si>
     <t>78417</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/</t>
   </si>
   <si>
     <t>88622</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/</t>
   </si>
   <si>
-    <t>68767</t>
-[...28 lines deleted...]
-  <si>
     <t>72201</t>
   </si>
   <si>
-    <t>Планка "финишная" KERRAFRONT FS-252 серебряно-серый 3,0м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>78402</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/</t>
   </si>
   <si>
     <t>88607</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/</t>
   </si>
   <si>
     <t>60958</t>
   </si>
   <si>
-    <t>Угол универсальный KERRAFRONT FS-222 золотой дуб 3,0м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/</t>
   </si>
   <si>
     <t>78386</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/</t>
   </si>
   <si>
     <t>78428</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>88633</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/</t>
   </si>
   <si>
     <t>34846</t>
   </si>
   <si>
     <t>Планка "финишная" KERRAFRONT FS-252 графит 3,0м</t>
@@ -4622,53 +5270,50 @@
   <si>
     <t>78397</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/</t>
   </si>
   <si>
     <t>88602</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/</t>
   </si>
   <si>
     <t>121212</t>
   </si>
   <si>
     <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Malt Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-malt-oak-3-m/</t>
   </si>
   <si>
     <t>46263</t>
   </si>
   <si>
-    <t>Планка "соединительная" KERRAFRONT FS-282 белая 3,0м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/</t>
   </si>
   <si>
     <t>78381</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/</t>
   </si>
   <si>
     <t>78423</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/</t>
   </si>
   <si>
     <t>88628</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/</t>
   </si>
   <si>
     <t>34841</t>
   </si>
   <si>
     <t>Угол универсальный KERRAFRONT FS-222 серебряно-серый 3,0м</t>
@@ -4721,53 +5366,50 @@
   <si>
     <t>78418</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/</t>
   </si>
   <si>
     <t>88623</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/</t>
   </si>
   <si>
     <t>121218</t>
   </si>
   <si>
     <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Concrete Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/</t>
   </si>
   <si>
     <t>68800</t>
   </si>
   <si>
-    <t>Планка фінішна MW KERRAFRONT FS-252 антрацит 3м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/</t>
   </si>
   <si>
     <t>78392</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/</t>
   </si>
   <si>
     <t>78434</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/</t>
   </si>
   <si>
     <t>121206</t>
   </si>
   <si>
     <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Malt Oak 1,932 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/</t>
   </si>
   <si>
     <t>72202</t>
@@ -4820,722 +5462,80 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/</t>
   </si>
   <si>
     <t>78413</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/</t>
   </si>
   <si>
     <t>88618</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/</t>
   </si>
   <si>
     <t>121229</t>
   </si>
   <si>
     <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Alpine Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/</t>
   </si>
   <si>
-    <t>71517</t>
-[...640 lines deleted...]
-  <si>
     <t>126506</t>
   </si>
   <si>
     <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-201 Malt Oak 1,08 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/</t>
   </si>
   <si>
     <t>Сайдинг Block House (БЛОК ХАУС)</t>
   </si>
   <si>
     <t>Металлический сайдинг "блок-хаус" 0,40-0,45 мм Китай (полиэстер)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/</t>
   </si>
   <si>
+    <t xml:space="preserve">Металлический сайдинг "блок-хаус" 0,40-0,45 мм Китай (ольха, вишня) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/</t>
+  </si>
+  <si>
     <t>Виниловый сайдинг "блок-хаус" FASIDING</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyj-sajding-blok-haus-fasiding/</t>
   </si>
   <si>
-    <t xml:space="preserve">Металлический сайдинг "блок-хаус" 0,40-0,45 мм Китай (ольха, вишня) </t>
-[...4 lines deleted...]
-  <si>
     <t>Металлический сайдинг блок-хаус 0,40-0,45 мм (золотой дуб, сосна)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus/</t>
   </si>
   <si>
     <t xml:space="preserve">Виниловый сайдинг "блок-хаус" Docke </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/sajding-stenovoj-blok-haus/</t>
   </si>
   <si>
     <t>Металлический сайдинг блок-хаус 0,40 мм Китай (венге, светлое дерево, золотой дуб)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-1/</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Металлический сайдинг блок-хаус 0,40 мм Китай (марокканский орех)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-2/</t>
@@ -5612,215 +5612,215 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-planka-navesnaja/</t>
   </si>
   <si>
     <t>Альта-Профиль планка соединительная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-planka-soedenitelnaja/</t>
   </si>
   <si>
     <t>Альта-Профиль угол наружный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-ugol-naruzhnyj/</t>
   </si>
   <si>
     <t>Альта-Профиль угол внутренний</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-ugol-vnutrennij/</t>
   </si>
   <si>
     <t>Сайдинг FASIDING</t>
   </si>
   <si>
+    <t>58377</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "J-trim" "Дуб золотой" SVP-15, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/</t>
+  </si>
+  <si>
+    <t>Планка FaSiding "околооконная" "Мимоза" Т-17. 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/</t>
+  </si>
+  <si>
+    <t>58383</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "навесная" "Белая" SV-16, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/</t>
+  </si>
+  <si>
+    <t>58378</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "угол наружный" "Дуб золотой" SVP-12, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/</t>
+  </si>
+  <si>
+    <t>58388</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "околооконная большая" "Белая" SV-20, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/</t>
+  </si>
+  <si>
+    <t>58384</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "стартова" "Белая" 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/</t>
+  </si>
+  <si>
+    <t>58379</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "соединительная" "Дуб золотой" SVP-18, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/</t>
+  </si>
+  <si>
+    <t>58389</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "финишная" "Дуб мореный" SVP-14, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/</t>
+  </si>
+  <si>
     <t>58385</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "J-trim" "Дуб мореный" SVP-15, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/</t>
   </si>
   <si>
     <t>58380</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "околооконная маленькая" "Белая" SV-17, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/</t>
   </si>
   <si>
     <t>58390</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол внутренний" "Дуб мореный" SVP-13, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/</t>
   </si>
   <si>
+    <t>Планка FaSiding "околооконная" "Арахис" Т-17. 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasiding/</t>
+  </si>
+  <si>
     <t>58375</t>
   </si>
   <si>
     <t>Панель виниловая FaSiding WoodHouse "Дуб золотой", 0.75 кв.м.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/</t>
   </si>
   <si>
     <t>58386</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол наружный" "Дуб мореный" SVP-12, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/</t>
   </si>
   <si>
     <t>58381</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "финишная" "Дуб золотой" SVP-14, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/</t>
   </si>
   <si>
     <t>60658</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "фаска" "Белая" SV-19, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/</t>
   </si>
   <si>
     <t>58376</t>
   </si>
   <si>
     <t>Панель виниловая FaSiding WoodHouse "Дуб мореный", 0.75 кв.м.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/</t>
   </si>
   <si>
-    <t>Планка FaSiding "околооконная" "Арахис" Т-17. 3.05м</t>
-[...4 lines deleted...]
-  <si>
     <t>58387</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "соединительная" "Дуб мореный" SVP-18, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/</t>
   </si>
   <si>
     <t>58382</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол наружный" "Дуб золотой" SVP-13, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/</t>
   </si>
   <si>
-    <t>58377</t>
-[...67 lines deleted...]
-  <si>
     <t>Планка FaSiding "околооконная" "Грецкий орех" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasiding-planka-nachalnaja/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Какао" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasiding-planka-finishnaja/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Лён" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Маковые зерна" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim-cvetnaja/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Миндаль" Т-17. 3.05м</t>
@@ -7157,50 +7157,122 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-faska-korichnevyy-t-08-300m/</t>
   </si>
   <si>
     <t>59372</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Хлопок", 20см Т-05, 3.00м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/</t>
   </si>
   <si>
     <t>59990</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Коричневый" 20см Т- 05. 3.00м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/</t>
   </si>
   <si>
     <t>Сайдинг VOX SYSTEM MAX-3</t>
   </si>
   <si>
+    <t>23609</t>
+  </si>
+  <si>
+    <t>Планка VOX "соединительная" S-18 "ясень" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/</t>
+  </si>
+  <si>
+    <t>66263</t>
+  </si>
+  <si>
+    <t>Планка VOX "з'єднувальна" S-18 " Горіх " 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/</t>
+  </si>
+  <si>
+    <t>46082</t>
+  </si>
+  <si>
+    <t>Планка VOX "фаска" S-19 "белая" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/</t>
+  </si>
+  <si>
+    <t>23591</t>
+  </si>
+  <si>
+    <t>Планка VOX "внутренний угол" S-13 "бук" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/</t>
+  </si>
+  <si>
+    <t>37583</t>
+  </si>
+  <si>
+    <t>Планка VOX "стартовая" S-11 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/</t>
+  </si>
+  <si>
+    <t>23584</t>
+  </si>
+  <si>
+    <t>Планка VOX "внешний угол" S-12 "дуб" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/</t>
+  </si>
+  <si>
+    <t>46124</t>
+  </si>
+  <si>
+    <t>Планка VOX "соеденительная" S-18 "дуб золотой" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/</t>
+  </si>
+  <si>
+    <t>23610</t>
+  </si>
+  <si>
+    <t>Планка VOX "соединительная" S-18 "дуб" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/</t>
+  </si>
+  <si>
     <t>66264</t>
   </si>
   <si>
     <t>Планка VOX "внутрішній кут" S-13 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/</t>
   </si>
   <si>
     <t>46120</t>
   </si>
   <si>
     <t>Панель плоска VOX X3-05 "дуб золотой" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/</t>
   </si>
   <si>
     <t>23597</t>
   </si>
   <si>
     <t>Планка VOX "финишная" S-14 "бук" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/</t>
@@ -7301,77 +7373,77 @@
   <si>
     <t>Панель плоская VOX X3-05 "ясень" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/</t>
   </si>
   <si>
     <t>23578</t>
   </si>
   <si>
     <t>Панель плоская VOX X3-05 "бук" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/</t>
   </si>
   <si>
     <t>23604</t>
   </si>
   <si>
     <t>Планка VOX "навесная" S-16 "белая" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/</t>
   </si>
   <si>
+    <t>39925</t>
+  </si>
+  <si>
+    <t>Планка VOX "білявіконна" S-17 "біла" 3,81 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/</t>
+  </si>
+  <si>
+    <t>23589</t>
+  </si>
+  <si>
+    <t>Планка VOX "внутренний угол" S-13 "ясень" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/</t>
+  </si>
+  <si>
     <t>66261</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/</t>
   </si>
   <si>
-    <t>39925</t>
-[...16 lines deleted...]
-  <si>
     <t>28759</t>
   </si>
   <si>
     <t>Планка VOX "внутрішній кут" S-13 "дуб" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/</t>
   </si>
   <si>
     <t>23580</t>
   </si>
   <si>
     <t>Планка VOX "внешний угол" S-12 "белая" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/</t>
   </si>
   <si>
     <t>46122</t>
   </si>
   <si>
     <t>Планка VOX "внутренний угол" S-13 "дуб золотой" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/</t>
@@ -7416,122 +7488,50 @@
     <t>36132</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 "бук" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/</t>
   </si>
   <si>
     <t>23583</t>
   </si>
   <si>
     <t>Планка VOX "внешний угол" S-12 "ясень" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/</t>
   </si>
   <si>
     <t>46123</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 "дуб золотой" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/</t>
   </si>
   <si>
     <t>37389</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/</t>
   </si>
   <si>
     <t>Сайдинг VOX</t>
   </si>
   <si>
     <t>S-03</t>
   </si>
   <si>
     <t>Сайдинг с двойным изломом VOX(Польша) белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/</t>
   </si>
   <si>
     <t>Сайдинг с двойным изломом VOX(Польша) бежевый,кремовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/</t>
   </si>
@@ -8235,51 +8235,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3489/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-pikhta-kavkazskaya-sakhalinskaya-altayskaya-kamchatskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-kyedr-naturalnyy-polyarnyy-yantarnyy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yasen-zolotistyy--belyy--provans-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-dub-morenyy-serebristyy-zolotoy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yel-alpiyskaya-skandinavskaya-irlandskaya-sibirskaya-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kirpich-pesochnyy-krasnyy-korichnevyy-bezhevyy-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-slanets-svetlo-seryy-buryy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kamen-zolotistyy-izumrudnyy-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kvartsit-svetlo-seryy-svetlo-bezhevyy-temno-bezhevyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-s--lock-klinker-dymchatyy-pesochnyy-gorchichnyy-bezhevyy-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-listvennitsa-medovaya--svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-vintazh-pepel-soloma-okhra-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-sayding-classic-blok-khaus-bezhevyy-kremovyy-kofe-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-yu-plast-korabelnyy-brus-305023m/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-04-045mm-sosna-zolotoy-dubtemnyy-dubdub-strukturnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-burg/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-panel-docke-r-berg/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3556/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-exeter-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-bristol-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-toscana-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-lazio-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-liguria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-calabria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-york-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-dorset-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-coventry-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-dark-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-sandstone-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-sandstone-creme-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-beige-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-svtliy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-temniy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-plitka-fasadnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich-antik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj_xa/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyj-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otdelochnyj-bort-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-tesannyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-blok-haus-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-stenovoj-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaja-docke-d45-dutchlap-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-blok-khaus-36024/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-tm-alta-sajding/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-okolookonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedenitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim-cvetnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3620/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-dub-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-gorkh-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-s-12--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-s-dvojnym-izlomom-voxpolsha-zheltyjseryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitelnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-soedinitelnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/priokonnaja-planka-vox-150mm-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-priokonnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasadnaja-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-premium-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-j-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-h-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vneshnij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vnutrennij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-okonchanie-finishnaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-boryszew-fasadnaja-planka-faska/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-priokonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-maskirujushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-startovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-mitten-kanada-8-tsvetov/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3489/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-pikhta-kavkazskaya-sakhalinskaya-altayskaya-kamchatskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-kyedr-naturalnyy-polyarnyy-yantarnyy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yasen-zolotistyy--belyy--provans-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-dub-morenyy-serebristyy-zolotoy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yel-alpiyskaya-skandinavskaya-irlandskaya-sibirskaya-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kirpich-pesochnyy-krasnyy-korichnevyy-bezhevyy-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-slanets-svetlo-seryy-buryy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kamen-zolotistyy-izumrudnyy-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kvartsit-svetlo-seryy-svetlo-bezhevyy-temno-bezhevyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-s--lock-klinker-dymchatyy-pesochnyy-gorchichnyy-bezhevyy-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-listvennitsa-medovaya--svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-vintazh-pepel-soloma-okhra-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-sayding-classic-blok-khaus-bezhevyy-kremovyy-kofe-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-yu-plast-korabelnyy-brus-305023m/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-04-045mm-sosna-zolotoy-dubtemnyy-dubdub-strukturnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-burg/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-panel-docke-r-berg/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3556/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-exeter-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-bristol-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-toscana-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-lazio-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-liguria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-calabria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-york-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-dorset-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-coventry-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-dark-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-sandstone-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-sandstone-creme-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-beige-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-svtliy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-temniy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-plitka-fasadnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich-antik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj_xa/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyj-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otdelochnyj-bort-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-tesannyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-blok-haus-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-stenovoj-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaja-docke-d45-dutchlap-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-blok-khaus-36024/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-tm-alta-sajding/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-okolookonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedenitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim-cvetnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3620/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-dub-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-gorkh-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-s-12--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-s-dvojnym-izlomom-voxpolsha-zheltyjseryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitelnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-soedinitelnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/priokonnaja-planka-vox-150mm-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-priokonnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasadnaja-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-premium-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-j-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-h-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vneshnij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vnutrennij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-okonchanie-finishnaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-boryszew-fasadnaja-planka-faska/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-priokonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-maskirujushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-startovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-mitten-kanada-8-tsvetov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1013"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1013" sqref="F1013"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -8314,357 +8314,357 @@
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="15">
-        <v>564.3</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="15">
-        <v>1083.28</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="11"/>
+      <c r="C8" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="D8" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="7"/>
+      <c r="E8" s="7">
+        <v>1000</v>
+      </c>
       <c r="F8" s="15">
-        <v>538.04</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="D9" s="7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>564.3</v>
+        <v>493.02</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="D10" s="7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>1083.28</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="D11" s="7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>810.47</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="D12" s="7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>343.66</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="D13" s="7" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>538.04</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="D14" s="7" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
-        <v>875.26</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="D15" s="7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="15">
-        <v>409.97</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="D16" s="7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="15">
-        <v>493.02</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="D17" s="7" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="15">
-        <v>564.3</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="D18" s="7" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
-        <v>875.26</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="D19" s="7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>409.97</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="D20" s="7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>564.3</v>
+        <v>810.47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
-      <c r="B21" s="11"/>
+      <c r="B21" s="11" t="s">
+        <v>52</v>
+      </c>
       <c r="C21" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>1</v>
+        <v>343.66</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
-        <v>1083.28</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
-        <v>538.04</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="7">
         <v>100</v>
       </c>
       <c r="F24" s="15">
         <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="11"/>
@@ -8674,6153 +8674,6153 @@
       <c r="D25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="7">
         <v>100</v>
       </c>
       <c r="F25" s="15">
         <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="15">
-        <v>94.65000000000001</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
-        <v>111.4</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>111.4</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>298.75</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>114.9</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
-        <v>114.9</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>331.07</v>
+        <v>440.91</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>394.95</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>245</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>507.13</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
-        <v>236.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>149.18</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>340.03</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
-        <v>340.03</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>111.4</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>82.95999999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>331.07</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>98.54000000000001</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>720.1799999999999</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>356.39</v>
+        <v>245</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>399.63</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>138.27</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>479.09</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>428.45</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="7" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>428.45</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="C51" s="8" t="s">
+      <c r="D51" s="7" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>270.31</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="C52" s="8" t="s">
+      <c r="D52" s="7" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>210.33</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="C53" s="8" t="s">
+      <c r="D53" s="7" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>399.63</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C54" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="C54" s="8" t="s">
+      <c r="D54" s="7" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>416.37</v>
+        <v>549.58</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="C55" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="D55" s="7" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>138.27</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="D56" s="7" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>78.29000000000001</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="D57" s="7" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>125.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C58" s="8" t="s">
+      <c r="D58" s="7" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>125.42</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="C59" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="C59" s="8" t="s">
+      <c r="D59" s="7" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>507.13</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>167</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="D60" s="7" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>298.75</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="D61" s="7" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>94.65000000000001</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="C62" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="C62" s="8" t="s">
+      <c r="D62" s="7" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>340.03</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="C63" s="8" t="s">
+      <c r="D63" s="7" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>78.29000000000001</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="C64" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="C64" s="8" t="s">
+      <c r="D64" s="7" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>341.98</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="C65" s="8" t="s">
+      <c r="D65" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>241.88</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="C66" s="8" t="s">
+      <c r="D66" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>241.88</v>
+        <v>337.31</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="C67" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="C67" s="8" t="s">
+      <c r="D67" s="7" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>124.25</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="C68" s="8" t="s">
+      <c r="D68" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>98.54000000000001</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C69" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="C69" s="8" t="s">
+      <c r="D69" s="7" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
-        <v>310.04</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="C70" s="8" t="s">
+      <c r="D70" s="7" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>260.58</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="C71" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="C71" s="8" t="s">
+      <c r="D71" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>159.7</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C72" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="C72" s="8" t="s">
+      <c r="D72" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>172.16</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="C73" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="C73" s="8" t="s">
+      <c r="D73" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>111.4</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C74" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="C74" s="8" t="s">
+      <c r="D74" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>112.56</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C75" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="C75" s="8" t="s">
+      <c r="D75" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>331.07</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="C76" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="C76" s="8" t="s">
+      <c r="D76" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>394.95</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C77" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="C77" s="8" t="s">
+      <c r="D77" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>111.4</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C78" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="C78" s="8" t="s">
+      <c r="D78" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>159.7</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="C79" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="C79" s="8" t="s">
+      <c r="D79" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>479.09</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C80" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="C80" s="8" t="s">
+      <c r="D80" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>131.26</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C81" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="C81" s="8" t="s">
+      <c r="D81" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>270.31</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="C82" s="8" t="s">
+      <c r="D82" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>532.0599999999999</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" s="8" t="s">
         <v>236</v>
       </c>
-      <c r="C83" s="8" t="s">
+      <c r="D83" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
         <v>532.0599999999999</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="C84" s="8" t="s">
+      <c r="D84" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>211.11</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C85" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="C85" s="8" t="s">
+      <c r="D85" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>555.4299999999999</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="C86" s="8" t="s">
         <v>245</v>
       </c>
-      <c r="C86" s="8" t="s">
+      <c r="D86" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
         <v>112.56</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C87" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="C87" s="8" t="s">
+      <c r="D87" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>298.75</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C88" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="C88" s="8" t="s">
+      <c r="D88" s="7" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>266.42</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="C89" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="C89" s="8" t="s">
+      <c r="D89" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
         <v>98.54000000000001</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C90" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="C90" s="8" t="s">
+      <c r="D90" s="7" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>341.98</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C91" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="C91" s="8" t="s">
+      <c r="D91" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>799.64</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C92" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="C92" s="8" t="s">
+      <c r="D92" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>111.4</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C93" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="C93" s="8" t="s">
+      <c r="D93" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>94.65000000000001</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C94" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="C94" s="8" t="s">
+      <c r="D94" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>507.13</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="C95" s="8" t="s">
         <v>272</v>
       </c>
-      <c r="C95" s="8" t="s">
+      <c r="D95" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>114.9</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="C96" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="C96" s="8" t="s">
+      <c r="D96" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>114.9</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" s="8" t="s">
         <v>278</v>
       </c>
-      <c r="C97" s="8" t="s">
+      <c r="D97" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>331.07</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="C98" s="8" t="s">
         <v>281</v>
       </c>
-      <c r="C98" s="8" t="s">
+      <c r="D98" s="7" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>416.37</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C99" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="C99" s="8" t="s">
+      <c r="D99" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>245</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="C100" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="C100" s="8" t="s">
+      <c r="D100" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>341.98</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="C101" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="C101" s="8" t="s">
+      <c r="D101" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>236.42</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" s="8" t="s">
         <v>293</v>
       </c>
-      <c r="C102" s="8" t="s">
+      <c r="D102" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>111.4</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C103" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="C103" s="8" t="s">
+      <c r="D103" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>340.03</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C104" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="C104" s="8" t="s">
+      <c r="D104" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>340.03</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="C105" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="C105" s="8" t="s">
+      <c r="D105" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>82.95999999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="C106" s="8" t="s">
         <v>305</v>
       </c>
-      <c r="C106" s="8" t="s">
+      <c r="D106" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>106.33</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C107" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="C107" s="8" t="s">
+      <c r="D107" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>394.95</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C108" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="C108" s="8" t="s">
+      <c r="D108" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>428.45</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="C109" s="8" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>310.04</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>340.03</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>111.4</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>270.31</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>325</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>356.39</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>328</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>356.39</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>270.31</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>334</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>260.58</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>337</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>310.04</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>555.4299999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>138.27</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>346</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>106.33</v>
+        <v>245</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>159.7</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>159.7</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>298.75</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>358</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>359</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>361</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>78.29000000000001</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>364</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>365</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>270.31</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>111.4</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>370</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>371</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>341.98</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>532.0599999999999</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>376</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>532.0599999999999</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>211.11</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>382</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>555.4299999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>124.25</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>388</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>479.09</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>393</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>266.42</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>394</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>241.88</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>399</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>241.88</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>400</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>124.25</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>98.54000000000001</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>406</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>407</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>155.02</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>409</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>411</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>295.24</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>159.7</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>417</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>112.56</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>418</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>111.4</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>423</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>112.56</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>424</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>331.07</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>429</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>394.95</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>430</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>143.73</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>138.27</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>436</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>112.56</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>131.26</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>296.41</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>447</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>131.26</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>131.26</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>453</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>111.4</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>454</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>455</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>82.95999999999999</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>459</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>111.4</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>460</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>462</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
-        <v>331.07</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>463</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>465</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>396.9</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>466</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>467</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>468</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>518.4299999999999</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>471</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>277.4</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>474</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>477</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>720.1799999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>149.18</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>481</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>483</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>125.42</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>486</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>298.75</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>487</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>488</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>489</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>518.4299999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>490</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>492</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>518.4299999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>493</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>495</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>331.07</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>496</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>416.37</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>499</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>295.24</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>502</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>505</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>507</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>236.42</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>508</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>510</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>124.25</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>513</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>210.33</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>514</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>111.4</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>356.39</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>522</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>356.39</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>210.33</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>526</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>528</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>84.13</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>295.24</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>296.41</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>138.27</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>82.95999999999999</v>
+        <v>245</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>159.7</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>159.7</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>507.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>507.13</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>78.29000000000001</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>131.26</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>559</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>561</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>94.65000000000001</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C192" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="D192" s="7" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>532.0599999999999</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="C193" s="8" t="s">
         <v>565</v>
       </c>
-      <c r="C193" s="8" t="s">
+      <c r="D193" s="7" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>452.21</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="C194" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="C194" s="8" t="s">
+      <c r="D194" s="7" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>111.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="11" t="s">
+        <v>570</v>
+      </c>
+      <c r="C195" s="8" t="s">
         <v>571</v>
       </c>
-      <c r="C195" s="8" t="s">
+      <c r="D195" s="7" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>84.13</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="C196" s="8" t="s">
         <v>574</v>
       </c>
-      <c r="C196" s="8" t="s">
+      <c r="D196" s="7" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>341.98</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="C197" s="8" t="s">
         <v>577</v>
       </c>
-      <c r="C197" s="8" t="s">
+      <c r="D197" s="7" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>149.18</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="C198" s="8" t="s">
         <v>580</v>
       </c>
-      <c r="C198" s="8" t="s">
+      <c r="D198" s="7" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>241.88</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="C199" s="8" t="s">
         <v>583</v>
       </c>
-      <c r="C199" s="8" t="s">
+      <c r="D199" s="7" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>428.45</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="C200" s="8" t="s">
         <v>586</v>
       </c>
-      <c r="C200" s="8" t="s">
+      <c r="D200" s="7" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>428.45</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="C201" s="8" t="s">
         <v>589</v>
       </c>
-      <c r="C201" s="8" t="s">
+      <c r="D201" s="7" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>138.27</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="11" t="s">
+        <v>591</v>
+      </c>
+      <c r="C202" s="8" t="s">
         <v>592</v>
       </c>
-      <c r="C202" s="8" t="s">
+      <c r="D202" s="7" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>331.07</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="11" t="s">
+        <v>594</v>
+      </c>
+      <c r="C203" s="8" t="s">
         <v>595</v>
       </c>
-      <c r="C203" s="8" t="s">
+      <c r="D203" s="7" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>155.02</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="11" t="s">
+        <v>597</v>
+      </c>
+      <c r="C204" s="8" t="s">
         <v>598</v>
       </c>
-      <c r="C204" s="8" t="s">
+      <c r="D204" s="7" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>245</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="11" t="s">
+        <v>600</v>
+      </c>
+      <c r="C205" s="8" t="s">
         <v>601</v>
       </c>
-      <c r="C205" s="8" t="s">
+      <c r="D205" s="7" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>159.7</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="C206" s="8" t="s">
         <v>604</v>
       </c>
-      <c r="C206" s="8" t="s">
+      <c r="D206" s="7" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>143.73</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="11" t="s">
+        <v>606</v>
+      </c>
+      <c r="C207" s="8" t="s">
         <v>607</v>
       </c>
-      <c r="C207" s="8" t="s">
+      <c r="D207" s="7" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>106.33</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="11" t="s">
+        <v>609</v>
+      </c>
+      <c r="C208" s="8" t="s">
         <v>610</v>
       </c>
-      <c r="C208" s="8" t="s">
+      <c r="D208" s="7" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>143.73</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="11" t="s">
+        <v>612</v>
+      </c>
+      <c r="C209" s="8" t="s">
         <v>613</v>
       </c>
-      <c r="C209" s="8" t="s">
+      <c r="D209" s="7" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>260.58</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="11" t="s">
+        <v>615</v>
+      </c>
+      <c r="C210" s="8" t="s">
         <v>616</v>
       </c>
-      <c r="C210" s="8" t="s">
+      <c r="D210" s="7" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>507.13</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="C211" s="8" t="s">
         <v>619</v>
       </c>
-      <c r="C211" s="8" t="s">
+      <c r="D211" s="7" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>399.63</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="C212" s="8" t="s">
         <v>622</v>
       </c>
-      <c r="C212" s="8" t="s">
+      <c r="D212" s="7" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>172.16</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="11" t="s">
+        <v>624</v>
+      </c>
+      <c r="C213" s="8" t="s">
         <v>625</v>
       </c>
-      <c r="C213" s="8" t="s">
+      <c r="D213" s="7" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>143.73</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="11" t="s">
+        <v>627</v>
+      </c>
+      <c r="C214" s="8" t="s">
         <v>628</v>
       </c>
-      <c r="C214" s="8" t="s">
+      <c r="D214" s="7" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>241.88</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="C215" s="8" t="s">
         <v>631</v>
       </c>
-      <c r="C215" s="8" t="s">
+      <c r="D215" s="7" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>394.95</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="11" t="s">
+        <v>633</v>
+      </c>
+      <c r="C216" s="8" t="s">
         <v>634</v>
       </c>
-      <c r="C216" s="8" t="s">
+      <c r="D216" s="7" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>131.26</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C217" s="8" t="s">
         <v>637</v>
       </c>
-      <c r="C217" s="8" t="s">
+      <c r="D217" s="7" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>131.26</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="11" t="s">
+        <v>639</v>
+      </c>
+      <c r="C218" s="8" t="s">
         <v>640</v>
       </c>
-      <c r="C218" s="8" t="s">
+      <c r="D218" s="7" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>111.4</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="C219" s="8" t="s">
         <v>643</v>
       </c>
-      <c r="C219" s="8" t="s">
+      <c r="D219" s="7" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>270.31</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="11" t="s">
+        <v>645</v>
+      </c>
+      <c r="C220" s="8" t="s">
         <v>646</v>
       </c>
-      <c r="C220" s="8" t="s">
+      <c r="D220" s="7" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>507.13</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="C221" s="8" t="s">
         <v>649</v>
       </c>
-      <c r="C221" s="8" t="s">
+      <c r="D221" s="7" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>428.45</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="C222" s="8" t="s">
         <v>652</v>
       </c>
-      <c r="C222" s="8" t="s">
+      <c r="D222" s="7" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>155.02</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="11" t="s">
+        <v>654</v>
+      </c>
+      <c r="C223" s="8" t="s">
         <v>655</v>
       </c>
-      <c r="C223" s="8" t="s">
+      <c r="D223" s="7" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>416.37</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="11" t="s">
+        <v>657</v>
+      </c>
+      <c r="C224" s="8" t="s">
         <v>658</v>
       </c>
-      <c r="C224" s="8" t="s">
+      <c r="D224" s="7" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>98.54000000000001</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="11" t="s">
+        <v>660</v>
+      </c>
+      <c r="C225" s="8" t="s">
         <v>661</v>
       </c>
-      <c r="C225" s="8" t="s">
+      <c r="D225" s="7" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>310.04</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C226" s="8" t="s">
         <v>664</v>
       </c>
-      <c r="C226" s="8" t="s">
+      <c r="D226" s="7" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>341.98</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="11" t="s">
+        <v>666</v>
+      </c>
+      <c r="C227" s="8" t="s">
         <v>667</v>
       </c>
-      <c r="C227" s="8" t="s">
+      <c r="D227" s="7" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>149.18</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="11" t="s">
+        <v>669</v>
+      </c>
+      <c r="C228" s="8" t="s">
         <v>670</v>
       </c>
-      <c r="C228" s="8" t="s">
+      <c r="D228" s="7" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>518.4299999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="11" t="s">
+        <v>672</v>
+      </c>
+      <c r="C229" s="8" t="s">
         <v>673</v>
       </c>
-      <c r="C229" s="8" t="s">
+      <c r="D229" s="7" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>399.63</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="11" t="s">
+        <v>675</v>
+      </c>
+      <c r="C230" s="8" t="s">
         <v>676</v>
       </c>
-      <c r="C230" s="8" t="s">
+      <c r="D230" s="7" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>331.07</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="11" t="s">
+        <v>678</v>
+      </c>
+      <c r="C231" s="8" t="s">
         <v>679</v>
       </c>
-      <c r="C231" s="8" t="s">
+      <c r="D231" s="7" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
-        <v>440.91</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="C232" s="8" t="s">
         <v>682</v>
       </c>
-      <c r="C232" s="8" t="s">
+      <c r="D232" s="7" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>518.4299999999999</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="C233" s="8" t="s">
         <v>685</v>
       </c>
-      <c r="C233" s="8" t="s">
+      <c r="D233" s="7" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>331.07</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="C234" s="8" t="s">
         <v>688</v>
       </c>
-      <c r="C234" s="8" t="s">
+      <c r="D234" s="7" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>416.37</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="11" t="s">
+        <v>690</v>
+      </c>
+      <c r="C235" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="C235" s="8" t="s">
+      <c r="D235" s="7" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>295.24</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="C236" s="8" t="s">
         <v>694</v>
       </c>
-      <c r="C236" s="8" t="s">
+      <c r="D236" s="7" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>532.0599999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="11" t="s">
+        <v>696</v>
+      </c>
+      <c r="C237" s="8" t="s">
         <v>697</v>
       </c>
-      <c r="C237" s="8" t="s">
+      <c r="D237" s="7" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>236.42</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="C238" s="8" t="s">
         <v>700</v>
       </c>
-      <c r="C238" s="8" t="s">
+      <c r="D238" s="7" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>245</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="11" t="s">
+        <v>702</v>
+      </c>
+      <c r="C239" s="8" t="s">
         <v>703</v>
       </c>
-      <c r="C239" s="8" t="s">
+      <c r="D239" s="7" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>266.42</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="11" t="s">
+        <v>705</v>
+      </c>
+      <c r="C240" s="8" t="s">
         <v>706</v>
       </c>
-      <c r="C240" s="8" t="s">
+      <c r="D240" s="7" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>236.42</v>
+        <v>277.4</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="C241" s="8" t="s">
         <v>709</v>
       </c>
-      <c r="C241" s="8" t="s">
+      <c r="D241" s="7" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>337.31</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="11" t="s">
+        <v>711</v>
+      </c>
+      <c r="C242" s="8" t="s">
         <v>712</v>
       </c>
-      <c r="C242" s="8" t="s">
+      <c r="D242" s="7" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>396.9</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="11" t="s">
+        <v>714</v>
+      </c>
+      <c r="C243" s="8" t="s">
         <v>715</v>
       </c>
-      <c r="C243" s="8" t="s">
+      <c r="D243" s="7" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>210.33</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="11" t="s">
+        <v>717</v>
+      </c>
+      <c r="C244" s="8" t="s">
         <v>718</v>
       </c>
-      <c r="C244" s="8" t="s">
+      <c r="D244" s="7" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>479.09</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="11" t="s">
+        <v>720</v>
+      </c>
+      <c r="C245" s="8" t="s">
         <v>721</v>
       </c>
-      <c r="C245" s="8" t="s">
+      <c r="D245" s="7" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
-        <v>295.24</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="11" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="8" t="s">
         <v>724</v>
       </c>
-      <c r="C246" s="8" t="s">
+      <c r="D246" s="7" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>394.95</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="C247" s="8" t="s">
         <v>727</v>
       </c>
-      <c r="C247" s="8" t="s">
+      <c r="D247" s="7" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>138.27</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="C248" s="8" t="s">
         <v>730</v>
       </c>
-      <c r="C248" s="8" t="s">
+      <c r="D248" s="7" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>124.25</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C249" s="8" t="s">
         <v>733</v>
       </c>
-      <c r="C249" s="8" t="s">
+      <c r="D249" s="7" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>172.16</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="C250" s="8" t="s">
         <v>736</v>
       </c>
-      <c r="C250" s="8" t="s">
+      <c r="D250" s="7" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>172.16</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="11" t="s">
+        <v>738</v>
+      </c>
+      <c r="C251" s="8" t="s">
         <v>739</v>
       </c>
-      <c r="C251" s="8" t="s">
+      <c r="D251" s="7" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="11" t="s">
+        <v>741</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D252" s="7" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>744</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>298.75</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="7" t="s">
         <v>745</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>78.29000000000001</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="11" t="s">
+        <v>746</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="7" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>98.54000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="7" t="s">
         <v>751</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>298.75</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="7" t="s">
         <v>754</v>
-      </c>
-[...4 lines deleted...]
-        <v>756</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>428.45</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="7" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>341.98</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="7" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>82.95999999999999</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="7" t="s">
         <v>763</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>84.13</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="11" t="s">
+        <v>764</v>
+      </c>
+      <c r="C260" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="7" t="s">
         <v>766</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="11" t="s">
+        <v>767</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="7" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>149.18</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="7" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>428.45</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="11" t="s">
+        <v>773</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="7" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>428.45</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="7" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>780</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>138.27</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C265" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="7" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>783</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>111.4</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="11" t="s">
+        <v>782</v>
+      </c>
+      <c r="C266" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="7" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>786</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>507.13</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="11" t="s">
+        <v>785</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="7" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>114.9</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="11" t="s">
+        <v>788</v>
+      </c>
+      <c r="C268" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="7" t="s">
         <v>790</v>
-      </c>
-[...4 lines deleted...]
-        <v>792</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
-        <v>159.7</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="11" t="s">
+        <v>791</v>
+      </c>
+      <c r="C269" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="7" t="s">
         <v>793</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
-        <v>155.02</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="11" t="s">
+        <v>794</v>
+      </c>
+      <c r="C270" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="7" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>798</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>112.56</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="11" t="s">
+        <v>797</v>
+      </c>
+      <c r="C271" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="7" t="s">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>801</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>143.73</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="11" t="s">
+        <v>800</v>
+      </c>
+      <c r="C272" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="7" t="s">
         <v>802</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>84.13</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C273" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="7" t="s">
         <v>805</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>507.13</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="11" t="s">
+        <v>806</v>
+      </c>
+      <c r="C274" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="7" t="s">
         <v>808</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
         <v>94.65000000000001</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="11" t="s">
+        <v>809</v>
+      </c>
+      <c r="C275" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="7" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>82.95999999999999</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="11" t="s">
+        <v>812</v>
+      </c>
+      <c r="C276" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="7" t="s">
         <v>814</v>
-      </c>
-[...4 lines deleted...]
-        <v>816</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>155.02</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="C277" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="7" t="s">
         <v>817</v>
-      </c>
-[...4 lines deleted...]
-        <v>819</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>266.42</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="11" t="s">
+        <v>818</v>
+      </c>
+      <c r="C278" s="8" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="7" t="s">
         <v>820</v>
-      </c>
-[...4 lines deleted...]
-        <v>822</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>479.09</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="7" t="s">
         <v>823</v>
-      </c>
-[...4 lines deleted...]
-        <v>825</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>131.26</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="11" t="s">
+        <v>824</v>
+      </c>
+      <c r="C280" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="7" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>828</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>131.26</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="11" t="s">
+        <v>827</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="7" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>831</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>124.25</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="11" t="s">
+        <v>830</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="7" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>98.54000000000001</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="11" t="s">
+        <v>833</v>
+      </c>
+      <c r="C283" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="7" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>124.25</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="11" t="s">
+        <v>836</v>
+      </c>
+      <c r="C284" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="7" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>840</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
         <v>331.07</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="11" t="s">
+        <v>839</v>
+      </c>
+      <c r="C285" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="7" t="s">
         <v>841</v>
-      </c>
-[...4 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>310.04</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="11" t="s">
+        <v>842</v>
+      </c>
+      <c r="C286" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="7" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>846</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>555.4299999999999</v>
+        <v>245</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="7" t="s">
         <v>847</v>
-      </c>
-[...4 lines deleted...]
-        <v>849</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>106.33</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="11" t="s">
+        <v>848</v>
+      </c>
+      <c r="C288" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="7" t="s">
         <v>850</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
-        <v>98.54000000000001</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="7" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>855</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>296.41</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="11" t="s">
+        <v>854</v>
+      </c>
+      <c r="C290" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="7" t="s">
         <v>856</v>
-      </c>
-[...4 lines deleted...]
-        <v>858</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>341.98</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="C291" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="7" t="s">
         <v>859</v>
-      </c>
-[...4 lines deleted...]
-        <v>861</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>125.42</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="11" t="s">
+        <v>860</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="D292" s="7" t="s">
         <v>862</v>
-      </c>
-[...4 lines deleted...]
-        <v>864</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
-        <v>210.33</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="11" t="s">
+        <v>863</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="D293" s="7" t="s">
         <v>865</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>295.24</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="11" t="s">
+        <v>866</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="D294" s="7" t="s">
         <v>868</v>
-      </c>
-[...4 lines deleted...]
-        <v>870</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>331.07</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="11" t="s">
+        <v>869</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="D295" s="7" t="s">
         <v>871</v>
-      </c>
-[...4 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>555.4299999999999</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="11" t="s">
+        <v>872</v>
+      </c>
+      <c r="C296" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="D296" s="7" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>876</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>532.0599999999999</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="11" t="s">
+        <v>875</v>
+      </c>
+      <c r="C297" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="D297" s="7" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>260.58</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="11" t="s">
+        <v>878</v>
+      </c>
+      <c r="C298" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="D298" s="7" t="s">
         <v>880</v>
-      </c>
-[...4 lines deleted...]
-        <v>882</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>416.37</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="11" t="s">
+        <v>881</v>
+      </c>
+      <c r="C299" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="D299" s="7" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
-        <v>245</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="11" t="s">
+        <v>884</v>
+      </c>
+      <c r="C300" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="D300" s="7" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
-        <v>507.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="11" t="s">
+        <v>887</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="D301" s="7" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>891</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>236.42</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="11" t="s">
+        <v>890</v>
+      </c>
+      <c r="C302" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="D302" s="7" t="s">
         <v>892</v>
-      </c>
-[...4 lines deleted...]
-        <v>894</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>84.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="11" t="s">
+        <v>893</v>
+      </c>
+      <c r="C303" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="D303" s="7" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>897</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>211.11</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="C304" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="D304" s="7" t="s">
         <v>898</v>
-      </c>
-[...4 lines deleted...]
-        <v>899</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
-        <v>518.4299999999999</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="11" t="s">
+        <v>899</v>
+      </c>
+      <c r="C305" s="8" t="s">
         <v>900</v>
       </c>
-      <c r="C305" s="8" t="s">
+      <c r="D305" s="7" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>507.13</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="11" t="s">
+        <v>902</v>
+      </c>
+      <c r="C306" s="8" t="s">
         <v>903</v>
       </c>
-      <c r="C306" s="8" t="s">
+      <c r="D306" s="7" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>396.9</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="C307" s="8" t="s">
         <v>906</v>
       </c>
-      <c r="C307" s="8" t="s">
+      <c r="D307" s="7" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>396.9</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="11" t="s">
+        <v>908</v>
+      </c>
+      <c r="C308" s="8" t="s">
         <v>909</v>
       </c>
-      <c r="C308" s="8" t="s">
+      <c r="D308" s="7" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>549.58</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="11" t="s">
+        <v>911</v>
+      </c>
+      <c r="C309" s="8" t="s">
         <v>912</v>
       </c>
-      <c r="C309" s="8" t="s">
+      <c r="D309" s="7" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>296.41</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="11" t="s">
+        <v>914</v>
+      </c>
+      <c r="C310" s="8" t="s">
         <v>915</v>
       </c>
-      <c r="C310" s="8" t="s">
+      <c r="D310" s="7" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>245</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="11" t="s">
+        <v>917</v>
+      </c>
+      <c r="C311" s="8" t="s">
         <v>918</v>
       </c>
-      <c r="C311" s="8" t="s">
+      <c r="D311" s="7" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>532.0599999999999</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="11" t="s">
+        <v>920</v>
+      </c>
+      <c r="C312" s="8" t="s">
         <v>921</v>
       </c>
-      <c r="C312" s="8" t="s">
+      <c r="D312" s="7" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>266.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="11" t="s">
+        <v>923</v>
+      </c>
+      <c r="C313" s="8" t="s">
         <v>924</v>
       </c>
-      <c r="C313" s="8" t="s">
+      <c r="D313" s="7" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>138.27</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="11" t="s">
+        <v>926</v>
+      </c>
+      <c r="C314" s="8" t="s">
         <v>927</v>
       </c>
-      <c r="C314" s="8" t="s">
+      <c r="D314" s="7" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>172.16</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="11" t="s">
+        <v>929</v>
+      </c>
+      <c r="C315" s="8" t="s">
         <v>930</v>
       </c>
-      <c r="C315" s="8" t="s">
+      <c r="D315" s="7" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>172.16</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="11" t="s">
+        <v>932</v>
+      </c>
+      <c r="C316" s="8" t="s">
         <v>933</v>
       </c>
-      <c r="C316" s="8" t="s">
+      <c r="D316" s="7" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>111.4</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="C317" s="8" t="s">
         <v>936</v>
       </c>
-      <c r="C317" s="8" t="s">
+      <c r="D317" s="7" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>298.75</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="11" t="s">
+        <v>938</v>
+      </c>
+      <c r="C318" s="8" t="s">
         <v>939</v>
       </c>
-      <c r="C318" s="8" t="s">
+      <c r="D318" s="7" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>124.25</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="C319" s="8" t="s">
         <v>942</v>
       </c>
-      <c r="C319" s="8" t="s">
+      <c r="D319" s="7" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>131.26</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="C320" s="8" t="s">
         <v>945</v>
       </c>
-      <c r="C320" s="8" t="s">
+      <c r="D320" s="7" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>799.64</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="11" t="s">
+        <v>947</v>
+      </c>
+      <c r="C321" s="8" t="s">
         <v>948</v>
       </c>
-      <c r="C321" s="8" t="s">
+      <c r="D321" s="7" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>428.45</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="11" t="s">
+        <v>950</v>
+      </c>
+      <c r="C322" s="8" t="s">
         <v>951</v>
       </c>
-      <c r="C322" s="8" t="s">
+      <c r="D322" s="7" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>399.63</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="11" t="s">
+        <v>953</v>
+      </c>
+      <c r="C323" s="8" t="s">
         <v>954</v>
       </c>
-      <c r="C323" s="8" t="s">
+      <c r="D323" s="7" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>124.25</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="C324" s="8" t="s">
         <v>957</v>
       </c>
-      <c r="C324" s="8" t="s">
+      <c r="D324" s="7" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>479.09</v>
+        <v>245</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="11" t="s">
+        <v>959</v>
+      </c>
+      <c r="C325" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="C325" s="8" t="s">
+      <c r="D325" s="7" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>341.98</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="11" t="s">
+        <v>962</v>
+      </c>
+      <c r="C326" s="8" t="s">
         <v>963</v>
       </c>
-      <c r="C326" s="8" t="s">
+      <c r="D326" s="7" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>428.45</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="11" t="s">
+        <v>965</v>
+      </c>
+      <c r="C327" s="8" t="s">
         <v>966</v>
       </c>
-      <c r="C327" s="8" t="s">
+      <c r="D327" s="7" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>428.45</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="11" t="s">
+        <v>968</v>
+      </c>
+      <c r="C328" s="8" t="s">
         <v>969</v>
       </c>
-      <c r="C328" s="8" t="s">
+      <c r="D328" s="7" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>98.54000000000001</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="11" t="s">
+        <v>971</v>
+      </c>
+      <c r="C329" s="8" t="s">
         <v>972</v>
       </c>
-      <c r="C329" s="8" t="s">
+      <c r="D329" s="7" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="E329" s="7"/>
       <c r="F329" s="15">
-        <v>98.54000000000001</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="11" t="s">
+        <v>974</v>
+      </c>
+      <c r="C330" s="8" t="s">
         <v>975</v>
       </c>
-      <c r="C330" s="8" t="s">
+      <c r="D330" s="7" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="E330" s="7"/>
       <c r="F330" s="15">
-        <v>298.75</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="C331" s="8" t="s">
         <v>978</v>
       </c>
-      <c r="C331" s="8" t="s">
+      <c r="D331" s="7" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>84.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="C332" s="8" t="s">
         <v>981</v>
       </c>
-      <c r="C332" s="8" t="s">
+      <c r="D332" s="7" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>138.27</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="11" t="s">
+        <v>983</v>
+      </c>
+      <c r="C333" s="8" t="s">
         <v>984</v>
       </c>
-      <c r="C333" s="8" t="s">
+      <c r="D333" s="7" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>111.4</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="11" t="s">
+        <v>986</v>
+      </c>
+      <c r="C334" s="8" t="s">
         <v>987</v>
       </c>
-      <c r="C334" s="8" t="s">
+      <c r="D334" s="7" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>125.42</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="11" t="s">
+        <v>989</v>
+      </c>
+      <c r="C335" s="8" t="s">
         <v>990</v>
       </c>
-      <c r="C335" s="8" t="s">
+      <c r="D335" s="7" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
-        <v>125.42</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="C336" s="8" t="s">
         <v>993</v>
       </c>
-      <c r="C336" s="8" t="s">
+      <c r="D336" s="7" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>296.41</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="11" t="s">
+        <v>995</v>
+      </c>
+      <c r="C337" s="8" t="s">
         <v>996</v>
       </c>
-      <c r="C337" s="8" t="s">
+      <c r="D337" s="7" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="11" t="s">
+        <v>998</v>
+      </c>
+      <c r="C338" s="8" t="s">
         <v>999</v>
       </c>
-      <c r="C338" s="8" t="s">
+      <c r="D338" s="7" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>94.65000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="11" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C339" s="8" t="s">
         <v>1002</v>
       </c>
-      <c r="C339" s="8" t="s">
+      <c r="D339" s="7" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>106.33</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="11" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C340" s="8" t="s">
         <v>1005</v>
       </c>
-      <c r="C340" s="8" t="s">
+      <c r="D340" s="7" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>124.25</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="11" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C341" s="8" t="s">
         <v>1008</v>
       </c>
-      <c r="C341" s="8" t="s">
+      <c r="D341" s="7" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>532.0599999999999</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C342" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C342" s="8" t="s">
+      <c r="D342" s="7" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>131.26</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="11" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C343" s="8" t="s">
         <v>1014</v>
       </c>
-      <c r="C343" s="8" t="s">
+      <c r="D343" s="7" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>131.26</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="11" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C344" s="8" t="s">
         <v>1017</v>
       </c>
-      <c r="C344" s="8" t="s">
+      <c r="D344" s="7" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>124.25</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C345" s="8" t="s">
         <v>1020</v>
       </c>
-      <c r="C345" s="8" t="s">
+      <c r="D345" s="7" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>98.54000000000001</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="11" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C346" s="8" t="s">
         <v>1023</v>
       </c>
-      <c r="C346" s="8" t="s">
+      <c r="D346" s="7" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>143.73</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="11" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C347" s="8" t="s">
         <v>1026</v>
       </c>
-      <c r="C347" s="8" t="s">
+      <c r="D347" s="7" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>356.39</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="11" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C348" s="8" t="s">
         <v>1029</v>
       </c>
-      <c r="C348" s="8" t="s">
+      <c r="D348" s="7" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>159.7</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C349" s="8" t="s">
         <v>1032</v>
       </c>
-      <c r="C349" s="8" t="s">
+      <c r="D349" s="7" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="E349" s="7"/>
       <c r="F349" s="15">
-        <v>159.7</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="11" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C350" s="8" t="s">
         <v>1035</v>
       </c>
-      <c r="C350" s="8" t="s">
+      <c r="D350" s="7" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="E350" s="7"/>
       <c r="F350" s="15">
-        <v>106.33</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="11" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C351" s="8" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="E351" s="7"/>
       <c r="F351" s="15">
-        <v>210.33</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>1040</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>1041</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="E352" s="7"/>
       <c r="F352" s="15">
-        <v>296.41</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>1043</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="E353" s="7"/>
       <c r="F353" s="15">
-        <v>138.27</v>
+        <v>452.21</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>1046</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>1047</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
-        <v>124.25</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>1049</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>1050</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
-        <v>78.29000000000001</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>1052</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>1053</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="E356" s="7"/>
       <c r="F356" s="15">
-        <v>114.9</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="11" t="s">
         <v>1055</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>1056</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="E357" s="7"/>
       <c r="F357" s="15">
-        <v>260.58</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>1058</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>1059</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
-        <v>532.0599999999999</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>1061</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="E359" s="7"/>
       <c r="F359" s="15">
-        <v>532.0599999999999</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>1064</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="E360" s="7"/>
       <c r="F360" s="15">
-        <v>260.58</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
-        <v>555.4299999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>1070</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>155.02</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>1073</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>341.98</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>1076</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="E364" s="7"/>
       <c r="F364" s="15">
-        <v>266.42</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>1080</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="E365" s="7"/>
       <c r="F365" s="15">
-        <v>98.54000000000001</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="11"/>
       <c r="C366" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
         <v>108.42</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>1084</v>
       </c>
@@ -15708,99 +15708,99 @@
         <v>4</v>
       </c>
       <c r="D418" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E418" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F418" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>1</v>
       </c>
       <c r="B419" s="11"/>
       <c r="C419" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="E419" s="7"/>
       <c r="F419" s="15">
-        <v>315</v>
+        <v>290</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>2</v>
       </c>
       <c r="B420" s="11"/>
       <c r="C420" s="8" t="s">
         <v>1186</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="E420" s="7"/>
       <c r="F420" s="15">
-        <v>273</v>
+        <v>295</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>3</v>
       </c>
       <c r="B421" s="11"/>
       <c r="C421" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="E421" s="7"/>
       <c r="F421" s="15">
-        <v>290</v>
+        <v>315</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>4</v>
       </c>
       <c r="B422" s="11"/>
       <c r="C422" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="E422" s="7"/>
       <c r="F422" s="15">
-        <v>295</v>
+        <v>273</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>5</v>
       </c>
       <c r="B423" s="11"/>
       <c r="C423" s="8" t="s">
         <v>1192</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="E423" s="7"/>
       <c r="F423" s="15">
         <v>208</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5" t="s">
         <v>1194</v>
       </c>
       <c r="B424" s="7"/>
       <c r="C424" s="8"/>
       <c r="D424" s="7"/>
@@ -17286,3219 +17286,3219 @@
       <c r="D509" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E509" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F509" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>1</v>
       </c>
       <c r="B510" s="11" t="s">
         <v>1399</v>
       </c>
       <c r="C510" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="E510" s="7"/>
       <c r="F510" s="15">
-        <v>1585.7</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>2</v>
       </c>
       <c r="B511" s="11" t="s">
         <v>1402</v>
       </c>
       <c r="C511" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="E511" s="7"/>
       <c r="F511" s="15">
         <v>167.14</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>3</v>
       </c>
       <c r="B512" s="11" t="s">
         <v>1405</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="E512" s="7"/>
       <c r="F512" s="15">
-        <v>1101.76</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>4</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E513" s="7"/>
       <c r="F513" s="15">
-        <v>10326.29</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>5</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="E514" s="7"/>
       <c r="F514" s="15">
-        <v>1028.34</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>6</v>
       </c>
       <c r="B515" s="11" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="C515" s="8" t="s">
-        <v>1403</v>
+        <v>1415</v>
       </c>
       <c r="D515" s="7" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="E515" s="7"/>
       <c r="F515" s="15">
-        <v>672.76</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>7</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C516" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="E516" s="7"/>
       <c r="F516" s="15">
         <v>991.04</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>8</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="E517" s="7"/>
       <c r="F517" s="15">
-        <v>7261.41</v>
+        <v>9519.66</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>9</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1400</v>
+        <v>1422</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="E518" s="7"/>
       <c r="F518" s="15">
-        <v>1713.38</v>
+        <v>2304.09</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>10</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="C519" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="E519" s="7"/>
       <c r="F519" s="15">
-        <v>127.14</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>11</v>
       </c>
       <c r="B520" s="11" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="E520" s="7"/>
       <c r="F520" s="15">
-        <v>5230.51</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>12</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1426</v>
+        <v>1406</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="E521" s="7"/>
       <c r="F521" s="15">
-        <v>2250.67</v>
+        <v>8546.299999999999</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>13</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="E522" s="7"/>
       <c r="F522" s="15">
-        <v>462.64</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>14</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1403</v>
+        <v>1434</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="E523" s="7"/>
       <c r="F523" s="15">
-        <v>206.71</v>
+        <v>375.49</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>15</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="C524" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="E524" s="7"/>
       <c r="F524" s="15">
-        <v>1002.82</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>16</v>
       </c>
       <c r="B525" s="11" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="E525" s="7"/>
       <c r="F525" s="15">
-        <v>10326.29</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>17</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1438</v>
+        <v>1406</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="E526" s="7"/>
       <c r="F526" s="15">
-        <v>1231.81</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>18</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="E527" s="7"/>
       <c r="F527" s="15">
-        <v>1903.76</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>19</v>
       </c>
       <c r="B528" s="11" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>1403</v>
+        <v>1445</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="E528" s="7"/>
       <c r="F528" s="15">
-        <v>1142.6</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>20</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>1408</v>
+        <v>1448</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="E529" s="7"/>
       <c r="F529" s="15">
-        <v>8546.299999999999</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>21</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1447</v>
+        <v>1403</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="E530" s="7"/>
       <c r="F530" s="15">
-        <v>1365.55</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>22</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="E531" s="7"/>
       <c r="F531" s="15">
-        <v>462.64</v>
+        <v>5040.88</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>23</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1403</v>
+        <v>1456</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="E532" s="7"/>
       <c r="F532" s="15">
-        <v>167.14</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>24</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1408</v>
+        <v>1459</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="E533" s="7"/>
       <c r="F533" s="15">
-        <v>4140.95</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>25</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="E534" s="7"/>
       <c r="F534" s="15">
-        <v>1365.55</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>26</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C535" s="8" t="s">
-        <v>1460</v>
+        <v>1403</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="E535" s="7"/>
       <c r="F535" s="15">
-        <v>164.82</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>27</v>
       </c>
       <c r="B536" s="11" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C536" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="E536" s="7"/>
       <c r="F536" s="15">
-        <v>252.18</v>
+        <v>940.9400000000001</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>28</v>
       </c>
       <c r="B537" s="11" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="E537" s="7"/>
       <c r="F537" s="15">
-        <v>991.04</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>29</v>
       </c>
       <c r="B538" s="11" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>1408</v>
+        <v>1471</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="E538" s="7"/>
       <c r="F538" s="15">
-        <v>8474.73</v>
+        <v>810.84</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>30</v>
       </c>
       <c r="B539" s="11" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C539" s="8" t="s">
-        <v>1469</v>
+        <v>1403</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="E539" s="7"/>
       <c r="F539" s="15">
-        <v>605.48</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>31</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1403</v>
+        <v>1476</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="E540" s="7"/>
       <c r="F540" s="15">
-        <v>127.14</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>32</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="E541" s="7"/>
       <c r="F541" s="15">
-        <v>6831.14</v>
+        <v>6655.17</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>33</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="E542" s="7"/>
       <c r="F542" s="15">
-        <v>993.85</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>34</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="E543" s="7"/>
       <c r="F543" s="15">
-        <v>1284.47</v>
+        <v>891.9299999999999</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>35</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="E544" s="7"/>
       <c r="F544" s="15">
-        <v>514.04</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>36</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="E545" s="7"/>
       <c r="F545" s="15">
-        <v>991.04</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>37</v>
       </c>
       <c r="B546" s="11" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>1408</v>
+        <v>1491</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="E546" s="7"/>
       <c r="F546" s="15">
-        <v>8382.959999999999</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>38</v>
       </c>
       <c r="B547" s="11" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="E547" s="7"/>
       <c r="F547" s="15">
-        <v>1028.34</v>
+        <v>114.43</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>39</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="C548" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="E548" s="7"/>
       <c r="F548" s="15">
-        <v>167.14</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>40</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="C549" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="E549" s="7"/>
       <c r="F549" s="15">
-        <v>1101.76</v>
+        <v>940.9400000000001</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>41</v>
       </c>
       <c r="B550" s="11" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1495</v>
+        <v>1406</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="E550" s="7"/>
       <c r="F550" s="15">
-        <v>1952.47</v>
+        <v>11829.26</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>42</v>
       </c>
       <c r="B551" s="11" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="C551" s="8" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="E551" s="7"/>
       <c r="F551" s="15">
-        <v>462.64</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>43</v>
       </c>
       <c r="B552" s="11" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="C552" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="E552" s="7"/>
       <c r="F552" s="15">
-        <v>127.14</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>44</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="C553" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="E553" s="7"/>
       <c r="F553" s="15">
-        <v>5230.51</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>45</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1505</v>
+        <v>1406</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="E554" s="7"/>
       <c r="F554" s="15">
-        <v>1713.38</v>
+        <v>7887.01</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>46</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1403</v>
+        <v>1512</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="E555" s="7"/>
       <c r="F555" s="15">
-        <v>252.18</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>47</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>1403</v>
+        <v>1515</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="E556" s="7"/>
       <c r="F556" s="15">
-        <v>1002.82</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>48</v>
       </c>
       <c r="B557" s="11" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="C557" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="E557" s="7"/>
       <c r="F557" s="15">
-        <v>10326.29</v>
+        <v>514.04</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>49</v>
       </c>
       <c r="B558" s="11" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>1514</v>
+        <v>1403</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="E558" s="7"/>
       <c r="F558" s="15">
-        <v>902.54</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>50</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="E559" s="7"/>
       <c r="F559" s="15">
-        <v>1761.89</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>51</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="C560" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="E560" s="7"/>
       <c r="F560" s="15">
-        <v>1142.6</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>52</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="E561" s="7"/>
       <c r="F561" s="15">
-        <v>6160.08</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>53</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="E562" s="7"/>
       <c r="F562" s="15">
-        <v>1365.55</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>54</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="E563" s="7"/>
       <c r="F563" s="15">
-        <v>846.84</v>
+        <v>114.43</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>55</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="C564" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="E564" s="7"/>
       <c r="F564" s="15">
         <v>167.14</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>56</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="E565" s="7"/>
       <c r="F565" s="15">
-        <v>4414.61</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>57</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="E566" s="7"/>
       <c r="F566" s="15">
-        <v>1215.51</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>58</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1536</v>
+        <v>1422</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="E567" s="7"/>
       <c r="F567" s="15">
-        <v>1028.34</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>59</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="C568" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="E568" s="7"/>
       <c r="F568" s="15">
-        <v>206.71</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
         <v>60</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="C569" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="E569" s="7"/>
       <c r="F569" s="15">
-        <v>1063.03</v>
+        <v>940.9400000000001</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>61</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="E570" s="7"/>
       <c r="F570" s="15">
-        <v>9519.66</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>62</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="E571" s="7"/>
       <c r="F571" s="15">
-        <v>1585.7</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>63</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="C572" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="E572" s="7"/>
       <c r="F572" s="15">
-        <v>1761.89</v>
+        <v>514.04</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>64</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="C573" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="E573" s="7"/>
       <c r="F573" s="15">
-        <v>1142.6</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>65</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="E574" s="7"/>
       <c r="F574" s="15">
-        <v>6831.14</v>
+        <v>7261.41</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>66</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="E575" s="7"/>
       <c r="F575" s="15">
-        <v>1425.42</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>67</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E576" s="7"/>
       <c r="F576" s="15">
         <v>1028.34</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>68</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="C577" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="E577" s="7"/>
       <c r="F577" s="15">
-        <v>672.76</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>69</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="E578" s="7"/>
       <c r="F578" s="15">
-        <v>991.04</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>70</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>1408</v>
+        <v>1568</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="E579" s="7"/>
       <c r="F579" s="15">
-        <v>8474.73</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>71</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="E580" s="7"/>
       <c r="F580" s="15">
-        <v>2250.67</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>72</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>1569</v>
+        <v>1403</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="E581" s="7"/>
       <c r="F581" s="15">
-        <v>846.84</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>73</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="C582" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="E582" s="7"/>
       <c r="F582" s="15">
-        <v>167.14</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>74</v>
       </c>
       <c r="B583" s="11" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="E583" s="7"/>
       <c r="F583" s="15">
-        <v>1101.76</v>
+        <v>11829.26</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>75</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="C584" s="8" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="E584" s="7"/>
       <c r="F584" s="15">
-        <v>7765.34</v>
+        <v>902.54</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>76</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="C585" s="8" t="s">
-        <v>1569</v>
+        <v>1403</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="E585" s="7"/>
       <c r="F585" s="15">
-        <v>891.9299999999999</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>77</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="C586" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="E586" s="7"/>
       <c r="F586" s="15">
-        <v>127.14</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>78</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1479</v>
+        <v>1406</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="E587" s="7"/>
       <c r="F587" s="15">
-        <v>1028.34</v>
+        <v>7887.01</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>79</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1403</v>
+        <v>1589</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="E588" s="7"/>
       <c r="F588" s="15">
-        <v>167.14</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>80</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1403</v>
+        <v>1592</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="E589" s="7"/>
       <c r="F589" s="15">
-        <v>1002.82</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>81</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="C590" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="E590" s="7"/>
       <c r="F590" s="15">
-        <v>10326.29</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>82</v>
       </c>
       <c r="B591" s="11" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="C591" s="8" t="s">
-        <v>1591</v>
+        <v>1403</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="E591" s="7"/>
       <c r="F591" s="15">
-        <v>605.48</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>83</v>
       </c>
       <c r="B592" s="11" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="C592" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="E592" s="7"/>
       <c r="F592" s="15">
-        <v>1761.89</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>84</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1403</v>
+        <v>1601</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="E593" s="7"/>
       <c r="F593" s="15">
-        <v>1142.6</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>85</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E594" s="7"/>
       <c r="F594" s="15">
-        <v>6160.08</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>86</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1600</v>
+        <v>1406</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="E595" s="7"/>
       <c r="F595" s="15">
-        <v>1215.51</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
         <v>87</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="E596" s="7"/>
       <c r="F596" s="15">
-        <v>1028.34</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
         <v>88</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1403</v>
+        <v>1611</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="E597" s="7"/>
       <c r="F597" s="15">
-        <v>167.14</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
         <v>89</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1607</v>
+        <v>1613</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="E598" s="7"/>
       <c r="F598" s="15">
-        <v>4414.61</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
         <v>90</v>
       </c>
       <c r="B599" s="11" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1610</v>
+        <v>1406</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="E599" s="7"/>
       <c r="F599" s="15">
-        <v>7765.34</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
         <v>91</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="C600" s="8" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="D600" s="7" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="E600" s="7"/>
       <c r="F600" s="15">
-        <v>846.84</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
         <v>92</v>
       </c>
       <c r="B601" s="11" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="E601" s="7"/>
       <c r="F601" s="15">
-        <v>206.71</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>93</v>
       </c>
       <c r="B602" s="11" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="C602" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="E602" s="7"/>
       <c r="F602" s="15">
-        <v>991.04</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
         <v>94</v>
       </c>
       <c r="B603" s="11" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="E603" s="7"/>
       <c r="F603" s="15">
-        <v>9519.66</v>
+        <v>1101.76</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>95</v>
       </c>
       <c r="B604" s="11" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="C604" s="8" t="s">
-        <v>1505</v>
+        <v>1406</v>
       </c>
       <c r="D604" s="7" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="E604" s="7"/>
       <c r="F604" s="15">
-        <v>2304.09</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>96</v>
       </c>
       <c r="B605" s="11" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="C605" s="8" t="s">
-        <v>1403</v>
+        <v>1630</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E605" s="7"/>
       <c r="F605" s="15">
-        <v>1903.76</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
         <v>97</v>
       </c>
       <c r="B606" s="11" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="C606" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="E606" s="7"/>
       <c r="F606" s="15">
-        <v>1142.6</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
         <v>98</v>
       </c>
       <c r="B607" s="11" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
       <c r="C607" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>1629</v>
+        <v>1635</v>
       </c>
       <c r="E607" s="7"/>
       <c r="F607" s="15">
-        <v>8546.299999999999</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
         <v>99</v>
       </c>
       <c r="B608" s="11" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="C608" s="8" t="s">
-        <v>1631</v>
+        <v>1406</v>
       </c>
       <c r="D608" s="7" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="E608" s="7"/>
       <c r="F608" s="15">
-        <v>1425.42</v>
+        <v>7261.41</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
         <v>100</v>
       </c>
       <c r="B609" s="11" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1634</v>
+        <v>1621</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="E609" s="7"/>
       <c r="F609" s="15">
-        <v>375.49</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
         <v>101</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="E610" s="7"/>
       <c r="F610" s="15">
-        <v>672.76</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>102</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="E611" s="7"/>
       <c r="F611" s="15">
-        <v>991.04</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>103</v>
       </c>
       <c r="B612" s="11" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1408</v>
+        <v>1645</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="E612" s="7"/>
       <c r="F612" s="15">
-        <v>8474.73</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>104</v>
       </c>
       <c r="B613" s="11" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="C613" s="8" t="s">
-        <v>1408</v>
+        <v>1648</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="E613" s="7"/>
       <c r="F613" s="15">
-        <v>6831.14</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>105</v>
       </c>
       <c r="B614" s="11" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="C614" s="8" t="s">
-        <v>1645</v>
+        <v>1403</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="E614" s="7"/>
       <c r="F614" s="15">
-        <v>2250.67</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>106</v>
       </c>
       <c r="B615" s="11" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="C615" s="8" t="s">
-        <v>1648</v>
+        <v>1403</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="E615" s="7"/>
       <c r="F615" s="15">
-        <v>1713.38</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
         <v>107</v>
       </c>
       <c r="B616" s="11" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="E616" s="7"/>
       <c r="F616" s="15">
-        <v>167.14</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>108</v>
       </c>
       <c r="B617" s="11" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="C617" s="8" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="E617" s="7"/>
       <c r="F617" s="15">
-        <v>5040.88</v>
+        <v>1231.81</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>109</v>
       </c>
       <c r="B618" s="11" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C618" s="8" t="s">
-        <v>1656</v>
+        <v>1403</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="E618" s="7"/>
       <c r="F618" s="15">
-        <v>2250.67</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
         <v>110</v>
       </c>
       <c r="B619" s="11" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="C619" s="8" t="s">
-        <v>1659</v>
+        <v>1403</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="E619" s="7"/>
       <c r="F619" s="15">
-        <v>462.64</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
         <v>111</v>
       </c>
       <c r="B620" s="11" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1536</v>
+        <v>1406</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="E620" s="7"/>
       <c r="F620" s="15">
-        <v>1028.34</v>
+        <v>8546.299999999999</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
         <v>112</v>
       </c>
       <c r="B621" s="11" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>1403</v>
+        <v>1666</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="E621" s="7"/>
       <c r="F621" s="15">
-        <v>167.14</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
         <v>113</v>
       </c>
       <c r="B622" s="11" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="C622" s="8" t="s">
-        <v>1403</v>
+        <v>1669</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="E622" s="7"/>
       <c r="F622" s="15">
-        <v>940.9400000000001</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
         <v>114</v>
       </c>
       <c r="B623" s="11" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="C623" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="E623" s="7"/>
       <c r="F623" s="15">
-        <v>10326.29</v>
+        <v>252.18</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
         <v>115</v>
       </c>
       <c r="B624" s="11" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>1670</v>
+        <v>1403</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="E624" s="7"/>
       <c r="F624" s="15">
-        <v>810.84</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
         <v>116</v>
       </c>
       <c r="B625" s="11" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="C625" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="E625" s="7"/>
       <c r="F625" s="15">
-        <v>1903.76</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>117</v>
       </c>
       <c r="B626" s="11" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="C626" s="8" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="E626" s="7"/>
       <c r="F626" s="15">
-        <v>1028.34</v>
+        <v>605.48</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>118</v>
       </c>
       <c r="B627" s="11" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="E627" s="7"/>
       <c r="F627" s="15">
-        <v>6655.17</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>119</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1680</v>
+        <v>1406</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="E628" s="7"/>
       <c r="F628" s="15">
-        <v>1215.51</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>120</v>
       </c>
       <c r="B629" s="11" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="C629" s="8" t="s">
-        <v>1569</v>
+        <v>1685</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="E629" s="7"/>
       <c r="F629" s="15">
-        <v>891.9299999999999</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
         <v>121</v>
       </c>
       <c r="B630" s="11" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="C630" s="8" t="s">
-        <v>1403</v>
+        <v>1688</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="E630" s="7"/>
       <c r="F630" s="15">
-        <v>167.14</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
         <v>122</v>
       </c>
       <c r="B631" s="11" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="C631" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="E631" s="7"/>
       <c r="F631" s="15">
-        <v>5230.51</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
         <v>123</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1689</v>
+        <v>1406</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="E632" s="7"/>
       <c r="F632" s="15">
-        <v>7765.34</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
         <v>124</v>
       </c>
       <c r="B633" s="11" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="E633" s="7"/>
       <c r="F633" s="15">
-        <v>114.43</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
         <v>125</v>
       </c>
       <c r="B634" s="11" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="C634" s="8" t="s">
-        <v>1403</v>
+        <v>1561</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="E634" s="7"/>
       <c r="F634" s="15">
-        <v>206.71</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="4">
         <v>126</v>
       </c>
       <c r="B635" s="11" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="C635" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="E635" s="7"/>
       <c r="F635" s="15">
-        <v>940.9400000000001</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4">
         <v>127</v>
       </c>
       <c r="B636" s="11" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="C636" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="E636" s="7"/>
       <c r="F636" s="15">
-        <v>11829.26</v>
+        <v>1101.76</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="4">
         <v>128</v>
       </c>
       <c r="B637" s="11" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C637" s="8" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="E637" s="7"/>
       <c r="F637" s="15">
-        <v>1585.7</v>
+        <v>1952.47</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="4">
         <v>129</v>
       </c>
       <c r="B638" s="11" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="C638" s="8" t="s">
-        <v>1403</v>
+        <v>1707</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="E638" s="7"/>
       <c r="F638" s="15">
-        <v>1761.89</v>
+        <v>1284.47</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="4">
         <v>130</v>
       </c>
       <c r="B639" s="11" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="C639" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="E639" s="7"/>
       <c r="F639" s="15">
-        <v>1142.6</v>
+        <v>514.04</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="4">
         <v>131</v>
       </c>
       <c r="B640" s="11" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="C640" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="E640" s="7"/>
       <c r="F640" s="15">
-        <v>7887.01</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
         <v>132</v>
       </c>
       <c r="B641" s="11" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1710</v>
+        <v>1406</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="E641" s="7"/>
       <c r="F641" s="15">
-        <v>1425.42</v>
+        <v>8382.959999999999</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
         <v>133</v>
       </c>
       <c r="B642" s="11" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1713</v>
+        <v>1580</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="E642" s="7"/>
       <c r="F642" s="15">
-        <v>164.82</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
         <v>134</v>
       </c>
       <c r="B643" s="11" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="E643" s="7"/>
       <c r="F643" s="15">
-        <v>514.04</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
         <v>135</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="E644" s="7"/>
       <c r="F644" s="15">
-        <v>1063.03</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
         <v>136</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1408</v>
+        <v>1422</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="E645" s="7"/>
       <c r="F645" s="15">
-        <v>8474.73</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
         <v>137</v>
       </c>
       <c r="B646" s="11" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C646" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="E646" s="7"/>
       <c r="F646" s="15">
-        <v>127.14</v>
+        <v>252.18</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
         <v>138</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="C647" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="E647" s="7"/>
       <c r="F647" s="15">
-        <v>6831.14</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
         <v>139</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1726</v>
+        <v>1406</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="E648" s="7"/>
       <c r="F648" s="15">
-        <v>993.85</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
         <v>140</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="E649" s="7"/>
       <c r="F649" s="15">
-        <v>114.43</v>
+        <v>902.54</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
         <v>141</v>
       </c>
       <c r="B650" s="11" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="C650" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="E650" s="7"/>
       <c r="F650" s="15">
-        <v>167.14</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
         <v>142</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C651" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E651" s="7"/>
       <c r="F651" s="15">
-        <v>4140.95</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
         <v>143</v>
       </c>
       <c r="B652" s="11" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="C652" s="8" t="s">
-        <v>1736</v>
+        <v>1406</v>
       </c>
       <c r="D652" s="7" t="s">
         <v>1737</v>
       </c>
       <c r="E652" s="7"/>
       <c r="F652" s="15">
-        <v>993.85</v>
+        <v>6160.08</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="4">
         <v>144</v>
       </c>
       <c r="B653" s="11" t="s">
         <v>1738</v>
       </c>
       <c r="C653" s="8" t="s">
-        <v>1505</v>
+        <v>1739</v>
       </c>
       <c r="D653" s="7" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E653" s="7"/>
       <c r="F653" s="15">
-        <v>1585.7</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
         <v>145</v>
       </c>
       <c r="B654" s="11" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C654" s="8" t="s">
-        <v>1403</v>
+        <v>1742</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="E654" s="7"/>
       <c r="F654" s="15">
-        <v>167.14</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
         <v>146</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="C655" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="E655" s="7"/>
       <c r="F655" s="15">
-        <v>940.9400000000001</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
         <v>147</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="C656" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="E656" s="7"/>
       <c r="F656" s="15">
-        <v>10326.29</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>148</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="C657" s="8" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="E657" s="7"/>
       <c r="F657" s="15">
-        <v>462.64</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
         <v>149</v>
       </c>
       <c r="B658" s="11" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="C658" s="8" t="s">
-        <v>1403</v>
+        <v>1462</v>
       </c>
       <c r="D658" s="7" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="E658" s="7"/>
       <c r="F658" s="15">
-        <v>514.04</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
         <v>150</v>
       </c>
       <c r="B659" s="11" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="C659" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="E659" s="7"/>
       <c r="F659" s="15">
-        <v>991.04</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
         <v>151</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="C660" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="E660" s="7"/>
       <c r="F660" s="15">
-        <v>7261.41</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
         <v>152</v>
       </c>
       <c r="B661" s="11" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="C661" s="8" t="s">
-        <v>1756</v>
+        <v>1406</v>
       </c>
       <c r="D661" s="7" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="E661" s="7"/>
       <c r="F661" s="15">
-        <v>1215.51</v>
+        <v>9519.66</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>153</v>
       </c>
       <c r="B662" s="11" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C662" s="8" t="s">
-        <v>1488</v>
+        <v>1760</v>
       </c>
       <c r="D662" s="7" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="E662" s="7"/>
       <c r="F662" s="15">
-        <v>1028.34</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>154</v>
       </c>
       <c r="B663" s="11" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="C663" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="E663" s="7"/>
       <c r="F663" s="15">
-        <v>127.14</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>155</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="E664" s="7"/>
       <c r="F664" s="15">
-        <v>4414.61</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
         <v>156</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1765</v>
+        <v>1406</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="E665" s="7"/>
       <c r="F665" s="15">
-        <v>7765.34</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
         <v>157</v>
       </c>
       <c r="B666" s="11" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C666" s="8" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="D666" s="7" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E666" s="7"/>
       <c r="F666" s="15">
-        <v>1585.7</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
         <v>158</v>
       </c>
       <c r="B667" s="11" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C667" s="8" t="s">
-        <v>1403</v>
+        <v>1772</v>
       </c>
       <c r="D667" s="7" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="E667" s="7"/>
       <c r="F667" s="15">
-        <v>206.71</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
         <v>159</v>
       </c>
       <c r="B668" s="11" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="C668" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="E668" s="7"/>
       <c r="F668" s="15">
-        <v>1002.82</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
         <v>160</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="C669" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="E669" s="7"/>
       <c r="F669" s="15">
-        <v>11829.26</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
         <v>161</v>
       </c>
       <c r="B670" s="11" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="C670" s="8" t="s">
-        <v>1498</v>
+        <v>1406</v>
       </c>
       <c r="D670" s="7" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="E670" s="7"/>
       <c r="F670" s="15">
-        <v>902.54</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
         <v>162</v>
       </c>
       <c r="B671" s="11" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="C671" s="8" t="s">
-        <v>1403</v>
+        <v>1781</v>
       </c>
       <c r="D671" s="7" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="E671" s="7"/>
       <c r="F671" s="15">
-        <v>1761.89</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
         <v>163</v>
       </c>
       <c r="B672" s="11" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1403</v>
+        <v>1484</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="E672" s="7"/>
       <c r="F672" s="15">
-        <v>1142.6</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
         <v>164</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="E673" s="7"/>
       <c r="F673" s="15">
-        <v>7887.01</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
         <v>165</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1785</v>
+        <v>1403</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="E674" s="7"/>
       <c r="F674" s="15">
-        <v>1365.55</v>
+        <v>1101.76</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
         <v>166</v>
       </c>
       <c r="B675" s="11" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="E675" s="7"/>
       <c r="F675" s="15">
-        <v>164.82</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
         <v>167</v>
       </c>
       <c r="B676" s="11" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="C676" s="8" t="s">
-        <v>1403</v>
+        <v>1484</v>
       </c>
       <c r="D676" s="7" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="E676" s="7"/>
       <c r="F676" s="15">
-        <v>672.76</v>
+        <v>891.9299999999999</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
         <v>168</v>
       </c>
       <c r="B677" s="11" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="C677" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="E677" s="7"/>
       <c r="F677" s="15">
-        <v>1063.03</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
         <v>169</v>
       </c>
       <c r="B678" s="11" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="C678" s="8" t="s">
-        <v>1408</v>
+        <v>1707</v>
       </c>
       <c r="D678" s="7" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="E678" s="7"/>
       <c r="F678" s="15">
-        <v>8474.73</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
         <v>170</v>
       </c>
       <c r="B679" s="11" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="C679" s="8" t="s">
-        <v>1797</v>
+        <v>1403</v>
       </c>
       <c r="D679" s="7" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="E679" s="7"/>
       <c r="F679" s="15">
-        <v>462.64</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
         <v>171</v>
       </c>
       <c r="B680" s="11" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C680" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="E680" s="7"/>
       <c r="F680" s="15">
-        <v>127.14</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
         <v>172</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="E681" s="7"/>
       <c r="F681" s="15">
-        <v>6831.14</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
         <v>173</v>
       </c>
       <c r="B682" s="11" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="E682" s="7"/>
       <c r="F682" s="15">
-        <v>993.85</v>
+        <v>605.48</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
         <v>174</v>
       </c>
       <c r="B683" s="11" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1807</v>
+        <v>1403</v>
       </c>
       <c r="D683" s="7" t="s">
         <v>1808</v>
       </c>
       <c r="E683" s="7"/>
       <c r="F683" s="15">
-        <v>462.64</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
         <v>175</v>
       </c>
       <c r="B684" s="11" t="s">
         <v>1809</v>
       </c>
       <c r="C684" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D684" s="7" t="s">
         <v>1810</v>
       </c>
       <c r="E684" s="7"/>
       <c r="F684" s="15">
-        <v>167.14</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
         <v>176</v>
       </c>
       <c r="B685" s="11" t="s">
         <v>1811</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="D685" s="7" t="s">
         <v>1812</v>
       </c>
       <c r="E685" s="7"/>
       <c r="F685" s="15">
-        <v>4140.95</v>
+        <v>6160.08</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
         <v>177</v>
       </c>
       <c r="B686" s="11" t="s">
         <v>1813</v>
       </c>
       <c r="C686" s="8" t="s">
         <v>1814</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>1815</v>
       </c>
       <c r="E686" s="7"/>
       <c r="F686" s="15">
-        <v>1425.42</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
         <v>178</v>
       </c>
       <c r="B687" s="11" t="s">
         <v>1816</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1817</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="E687" s="7"/>
       <c r="F687" s="15">
         <v>4465.55</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="B688" s="7"/>
@@ -20535,72 +20535,72 @@
       <c r="C690" s="8" t="s">
         <v>1820</v>
       </c>
       <c r="D690" s="7" t="s">
         <v>1821</v>
       </c>
       <c r="E690" s="7">
         <v>986</v>
       </c>
       <c r="F690" s="15">
         <v>290</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
         <v>2</v>
       </c>
       <c r="B691" s="11"/>
       <c r="C691" s="8" t="s">
         <v>1822</v>
       </c>
       <c r="D691" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="E691" s="7">
-        <v>974</v>
+        <v>1000</v>
       </c>
       <c r="F691" s="15">
-        <v>324</v>
+        <v>290</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
         <v>3</v>
       </c>
       <c r="B692" s="11"/>
       <c r="C692" s="8" t="s">
         <v>1824</v>
       </c>
       <c r="D692" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="E692" s="7">
-        <v>1000</v>
+        <v>974</v>
       </c>
       <c r="F692" s="15">
-        <v>290</v>
+        <v>324</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="4">
         <v>4</v>
       </c>
       <c r="B693" s="11"/>
       <c r="C693" s="8" t="s">
         <v>1826</v>
       </c>
       <c r="D693" s="7" t="s">
         <v>1827</v>
       </c>
       <c r="E693" s="7">
         <v>910</v>
       </c>
       <c r="F693" s="15">
         <v>290</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="4">
         <v>5</v>
       </c>
       <c r="B694" s="11"/>
@@ -20995,364 +20995,364 @@
         <v>7</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
         <v>1</v>
       </c>
       <c r="B717" s="11" t="s">
         <v>1866</v>
       </c>
       <c r="C717" s="8" t="s">
         <v>1867</v>
       </c>
       <c r="D717" s="7" t="s">
         <v>1868</v>
       </c>
       <c r="E717" s="7"/>
       <c r="F717" s="15">
         <v>297.73</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
         <v>2</v>
       </c>
-      <c r="B718" s="11" t="s">
+      <c r="B718" s="11"/>
+      <c r="C718" s="8" t="s">
         <v>1869</v>
       </c>
-      <c r="C718" s="8" t="s">
+      <c r="D718" s="7" t="s">
         <v>1870</v>
-      </c>
-[...1 lines deleted...]
-        <v>1871</v>
       </c>
       <c r="E718" s="7"/>
       <c r="F718" s="15">
-        <v>641.98</v>
+        <v>452.41</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
         <v>3</v>
       </c>
       <c r="B719" s="11" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C719" s="8" t="s">
         <v>1872</v>
       </c>
-      <c r="C719" s="8" t="s">
+      <c r="D719" s="7" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
       <c r="E719" s="7"/>
       <c r="F719" s="15">
-        <v>664.17</v>
+        <v>224.02</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
         <v>4</v>
       </c>
       <c r="B720" s="11" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C720" s="8" t="s">
         <v>1875</v>
       </c>
-      <c r="C720" s="8" t="s">
+      <c r="D720" s="7" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="E720" s="7"/>
       <c r="F720" s="15">
-        <v>1</v>
+        <v>664.17</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
         <v>5</v>
       </c>
       <c r="B721" s="11" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C721" s="8" t="s">
         <v>1878</v>
       </c>
-      <c r="C721" s="8" t="s">
+      <c r="D721" s="7" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="E721" s="7"/>
       <c r="F721" s="15">
-        <v>664.17</v>
+        <v>623.55</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>6</v>
       </c>
       <c r="B722" s="11" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C722" s="8" t="s">
         <v>1881</v>
       </c>
-      <c r="C722" s="8" t="s">
+      <c r="D722" s="7" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="E722" s="7"/>
       <c r="F722" s="15">
-        <v>258.37</v>
+        <v>159.6</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>7</v>
       </c>
       <c r="B723" s="11" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C723" s="8" t="s">
         <v>1884</v>
       </c>
-      <c r="C723" s="8" t="s">
+      <c r="D723" s="7" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
       <c r="E723" s="7"/>
       <c r="F723" s="15">
-        <v>665.24</v>
+        <v>621.59</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>8</v>
       </c>
       <c r="B724" s="11" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C724" s="8" t="s">
         <v>1887</v>
       </c>
-      <c r="C724" s="8" t="s">
+      <c r="D724" s="7" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
       <c r="E724" s="7"/>
       <c r="F724" s="15">
-        <v>1</v>
+        <v>258.37</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>9</v>
       </c>
-      <c r="B725" s="11"/>
+      <c r="B725" s="11" t="s">
+        <v>1889</v>
+      </c>
       <c r="C725" s="8" t="s">
         <v>1890</v>
       </c>
       <c r="D725" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="E725" s="7"/>
       <c r="F725" s="15">
-        <v>452.41</v>
+        <v>297.73</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>10</v>
       </c>
       <c r="B726" s="11" t="s">
         <v>1892</v>
       </c>
       <c r="C726" s="8" t="s">
         <v>1893</v>
       </c>
       <c r="D726" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="E726" s="7"/>
       <c r="F726" s="15">
-        <v>621.59</v>
+        <v>641.98</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>11</v>
       </c>
       <c r="B727" s="11" t="s">
         <v>1895</v>
       </c>
       <c r="C727" s="8" t="s">
         <v>1896</v>
       </c>
       <c r="D727" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="E727" s="7"/>
       <c r="F727" s="15">
         <v>664.17</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>12</v>
       </c>
-      <c r="B728" s="11" t="s">
+      <c r="B728" s="11"/>
+      <c r="C728" s="8" t="s">
         <v>1898</v>
       </c>
-      <c r="C728" s="8" t="s">
+      <c r="D728" s="7" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
       <c r="E728" s="7"/>
       <c r="F728" s="15">
-        <v>297.73</v>
+        <v>452.41</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>13</v>
       </c>
       <c r="B729" s="11" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C729" s="8" t="s">
         <v>1901</v>
       </c>
-      <c r="C729" s="8" t="s">
+      <c r="D729" s="7" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903</v>
       </c>
       <c r="E729" s="7"/>
       <c r="F729" s="15">
-        <v>224.02</v>
+        <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
         <v>14</v>
       </c>
       <c r="B730" s="11" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C730" s="8" t="s">
         <v>1904</v>
       </c>
-      <c r="C730" s="8" t="s">
+      <c r="D730" s="7" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
       <c r="E730" s="7"/>
       <c r="F730" s="15">
         <v>664.17</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
         <v>15</v>
       </c>
       <c r="B731" s="11" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C731" s="8" t="s">
         <v>1907</v>
       </c>
-      <c r="C731" s="8" t="s">
+      <c r="D731" s="7" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
       <c r="E731" s="7"/>
       <c r="F731" s="15">
-        <v>623.55</v>
+        <v>258.37</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
         <v>16</v>
       </c>
       <c r="B732" s="11" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C732" s="8" t="s">
         <v>1910</v>
       </c>
-      <c r="C732" s="8" t="s">
+      <c r="D732" s="7" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="E732" s="7"/>
       <c r="F732" s="15">
-        <v>159.6</v>
+        <v>665.24</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
         <v>17</v>
       </c>
       <c r="B733" s="11" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C733" s="8" t="s">
         <v>1913</v>
       </c>
-      <c r="C733" s="8" t="s">
+      <c r="D733" s="7" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
       <c r="E733" s="7"/>
       <c r="F733" s="15">
-        <v>621.59</v>
+        <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
         <v>18</v>
       </c>
-      <c r="B734" s="11"/>
+      <c r="B734" s="11" t="s">
+        <v>1915</v>
+      </c>
       <c r="C734" s="8" t="s">
         <v>1916</v>
       </c>
       <c r="D734" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="E734" s="7"/>
       <c r="F734" s="15">
-        <v>452.41</v>
+        <v>621.59</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
         <v>19</v>
       </c>
       <c r="B735" s="11" t="s">
         <v>1918</v>
       </c>
       <c r="C735" s="8" t="s">
         <v>1919</v>
       </c>
       <c r="D735" s="7" t="s">
         <v>1920</v>
       </c>
       <c r="E735" s="7"/>
       <c r="F735" s="15">
-        <v>258.37</v>
+        <v>664.17</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
         <v>20</v>
       </c>
       <c r="B736" s="11"/>
       <c r="C736" s="8" t="s">
         <v>1921</v>
       </c>
       <c r="D736" s="7" t="s">
         <v>1922</v>
       </c>
       <c r="E736" s="7"/>
       <c r="F736" s="15">
         <v>452.41</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
         <v>21</v>
       </c>
       <c r="B737" s="11"/>
       <c r="C737" s="8" t="s">
         <v>1923</v>
@@ -22597,51 +22597,51 @@
         <v>279.5</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
         <v>99</v>
       </c>
       <c r="B815" s="11"/>
       <c r="C815" s="8" t="s">
         <v>2079</v>
       </c>
       <c r="D815" s="7" t="s">
         <v>2080</v>
       </c>
       <c r="E815" s="7"/>
       <c r="F815" s="15">
         <v>279.5</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="4">
         <v>100</v>
       </c>
       <c r="B816" s="11"/>
       <c r="C816" s="8" t="s">
-        <v>1899</v>
+        <v>1867</v>
       </c>
       <c r="D816" s="7" t="s">
         <v>2081</v>
       </c>
       <c r="E816" s="7"/>
       <c r="F816" s="15">
         <v>279.5</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="4">
         <v>101</v>
       </c>
       <c r="B817" s="11"/>
       <c r="C817" s="8" t="s">
         <v>2082</v>
       </c>
       <c r="D817" s="7" t="s">
         <v>2083</v>
       </c>
       <c r="E817" s="7"/>
       <c r="F817" s="15">
         <v>521.38</v>
       </c>
     </row>
@@ -24508,710 +24508,710 @@
       <c r="D923" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E923" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F923" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="4">
         <v>1</v>
       </c>
       <c r="B924" s="11" t="s">
         <v>2381</v>
       </c>
       <c r="C924" s="8" t="s">
         <v>2382</v>
       </c>
       <c r="D924" s="7" t="s">
         <v>2383</v>
       </c>
       <c r="E924" s="7"/>
       <c r="F924" s="15">
-        <v>733.23</v>
+        <v>677.41</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
         <v>2</v>
       </c>
       <c r="B925" s="11" t="s">
         <v>2384</v>
       </c>
       <c r="C925" s="8" t="s">
         <v>2385</v>
       </c>
       <c r="D925" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="E925" s="7"/>
       <c r="F925" s="15">
-        <v>709.97</v>
+        <v>489.06</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
         <v>3</v>
       </c>
       <c r="B926" s="11" t="s">
         <v>2387</v>
       </c>
       <c r="C926" s="8" t="s">
         <v>2388</v>
       </c>
       <c r="D926" s="7" t="s">
         <v>2389</v>
       </c>
       <c r="E926" s="7"/>
       <c r="F926" s="15">
-        <v>140.25</v>
+        <v>597.61</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
         <v>4</v>
       </c>
       <c r="B927" s="11" t="s">
         <v>2390</v>
       </c>
       <c r="C927" s="8" t="s">
         <v>2391</v>
       </c>
       <c r="D927" s="7" t="s">
         <v>2392</v>
       </c>
       <c r="E927" s="7"/>
       <c r="F927" s="15">
-        <v>333.87</v>
+        <v>529.41</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
         <v>5</v>
       </c>
       <c r="B928" s="11" t="s">
         <v>2393</v>
       </c>
       <c r="C928" s="8" t="s">
         <v>2394</v>
       </c>
       <c r="D928" s="7" t="s">
         <v>2395</v>
       </c>
       <c r="E928" s="7"/>
       <c r="F928" s="15">
-        <v>742</v>
+        <v>177.49</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
         <v>6</v>
       </c>
       <c r="B929" s="11" t="s">
         <v>2396</v>
       </c>
       <c r="C929" s="8" t="s">
         <v>2397</v>
       </c>
       <c r="D929" s="7" t="s">
         <v>2398</v>
       </c>
       <c r="E929" s="7"/>
       <c r="F929" s="15">
-        <v>224.37</v>
+        <v>737.53</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
         <v>7</v>
       </c>
       <c r="B930" s="11" t="s">
         <v>2399</v>
       </c>
       <c r="C930" s="8" t="s">
         <v>2400</v>
       </c>
       <c r="D930" s="7" t="s">
         <v>2401</v>
       </c>
       <c r="E930" s="7"/>
       <c r="F930" s="15">
-        <v>489.06</v>
+        <v>677.41</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
         <v>8</v>
       </c>
       <c r="B931" s="11" t="s">
         <v>2402</v>
       </c>
       <c r="C931" s="8" t="s">
         <v>2403</v>
       </c>
       <c r="D931" s="7" t="s">
         <v>2404</v>
       </c>
       <c r="E931" s="7"/>
       <c r="F931" s="15">
-        <v>632.6799999999999</v>
+        <v>677.41</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
         <v>9</v>
       </c>
       <c r="B932" s="11" t="s">
         <v>2405</v>
       </c>
       <c r="C932" s="8" t="s">
         <v>2406</v>
       </c>
       <c r="D932" s="7" t="s">
         <v>2407</v>
       </c>
       <c r="E932" s="7"/>
       <c r="F932" s="15">
-        <v>737.53</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
         <v>10</v>
       </c>
       <c r="B933" s="11" t="s">
         <v>2408</v>
       </c>
       <c r="C933" s="8" t="s">
         <v>2409</v>
       </c>
       <c r="D933" s="7" t="s">
         <v>2410</v>
       </c>
       <c r="E933" s="7"/>
       <c r="F933" s="15">
-        <v>294.15</v>
+        <v>709.97</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
         <v>11</v>
       </c>
       <c r="B934" s="11" t="s">
         <v>2411</v>
       </c>
       <c r="C934" s="8" t="s">
         <v>2412</v>
       </c>
       <c r="D934" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="E934" s="7"/>
       <c r="F934" s="15">
-        <v>201.11</v>
+        <v>140.25</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
         <v>12</v>
       </c>
       <c r="B935" s="11" t="s">
         <v>2414</v>
       </c>
       <c r="C935" s="8" t="s">
         <v>2415</v>
       </c>
       <c r="D935" s="7" t="s">
         <v>2416</v>
       </c>
       <c r="E935" s="7"/>
       <c r="F935" s="15">
-        <v>509.22</v>
+        <v>333.87</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
         <v>13</v>
       </c>
       <c r="B936" s="11" t="s">
         <v>2417</v>
       </c>
       <c r="C936" s="8" t="s">
         <v>2418</v>
       </c>
       <c r="D936" s="7" t="s">
         <v>2419</v>
       </c>
       <c r="E936" s="7"/>
       <c r="F936" s="15">
-        <v>485.66</v>
+        <v>742</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="4">
         <v>14</v>
       </c>
       <c r="B937" s="11" t="s">
         <v>2420</v>
       </c>
       <c r="C937" s="8" t="s">
         <v>2421</v>
       </c>
       <c r="D937" s="7" t="s">
         <v>2422</v>
       </c>
       <c r="E937" s="7"/>
       <c r="F937" s="15">
-        <v>632.6799999999999</v>
+        <v>224.37</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
         <v>15</v>
       </c>
       <c r="B938" s="11" t="s">
         <v>2423</v>
       </c>
       <c r="C938" s="8" t="s">
         <v>2424</v>
       </c>
       <c r="D938" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="E938" s="7"/>
       <c r="F938" s="15">
-        <v>637</v>
+        <v>489.06</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
         <v>16</v>
       </c>
       <c r="B939" s="11" t="s">
         <v>2426</v>
       </c>
       <c r="C939" s="8" t="s">
         <v>2427</v>
       </c>
       <c r="D939" s="7" t="s">
         <v>2428</v>
       </c>
       <c r="E939" s="7"/>
       <c r="F939" s="15">
-        <v>172.84</v>
+        <v>632.6799999999999</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
         <v>17</v>
       </c>
       <c r="B940" s="11" t="s">
         <v>2429</v>
       </c>
       <c r="C940" s="8" t="s">
         <v>2430</v>
       </c>
       <c r="D940" s="7" t="s">
         <v>2431</v>
       </c>
       <c r="E940" s="7"/>
       <c r="F940" s="15">
-        <v>333.87</v>
+        <v>737.53</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
         <v>18</v>
       </c>
       <c r="B941" s="11" t="s">
         <v>2432</v>
       </c>
       <c r="C941" s="8" t="s">
         <v>2433</v>
       </c>
       <c r="D941" s="7" t="s">
         <v>2434</v>
       </c>
       <c r="E941" s="7"/>
       <c r="F941" s="15">
-        <v>693.17</v>
+        <v>294.15</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="4">
         <v>19</v>
       </c>
       <c r="B942" s="11" t="s">
         <v>2435</v>
       </c>
       <c r="C942" s="8" t="s">
         <v>2436</v>
       </c>
       <c r="D942" s="7" t="s">
         <v>2437</v>
       </c>
       <c r="E942" s="7"/>
       <c r="F942" s="15">
-        <v>733.23</v>
+        <v>201.11</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4">
         <v>20</v>
       </c>
       <c r="B943" s="11" t="s">
         <v>2438</v>
       </c>
       <c r="C943" s="8" t="s">
         <v>2439</v>
       </c>
       <c r="D943" s="7" t="s">
         <v>2440</v>
       </c>
       <c r="E943" s="7"/>
       <c r="F943" s="15">
-        <v>425.56</v>
+        <v>509.22</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="4">
         <v>21</v>
       </c>
       <c r="B944" s="11" t="s">
         <v>2441</v>
       </c>
       <c r="C944" s="8" t="s">
         <v>2442</v>
       </c>
       <c r="D944" s="7" t="s">
         <v>2443</v>
       </c>
       <c r="E944" s="7"/>
       <c r="F944" s="15">
-        <v>587.59</v>
+        <v>485.66</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
         <v>22</v>
       </c>
       <c r="B945" s="11" t="s">
         <v>2444</v>
       </c>
       <c r="C945" s="8" t="s">
         <v>2445</v>
       </c>
       <c r="D945" s="7" t="s">
         <v>2446</v>
       </c>
       <c r="E945" s="7"/>
       <c r="F945" s="15">
-        <v>733.23</v>
+        <v>632.6799999999999</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
         <v>23</v>
       </c>
       <c r="B946" s="11" t="s">
         <v>2447</v>
       </c>
       <c r="C946" s="8" t="s">
         <v>2448</v>
       </c>
       <c r="D946" s="7" t="s">
         <v>2449</v>
       </c>
       <c r="E946" s="7"/>
       <c r="F946" s="15">
-        <v>581.86</v>
+        <v>637</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
         <v>24</v>
       </c>
       <c r="B947" s="11" t="s">
         <v>2450</v>
       </c>
       <c r="C947" s="8" t="s">
         <v>2451</v>
       </c>
       <c r="D947" s="7" t="s">
         <v>2452</v>
       </c>
       <c r="E947" s="7"/>
       <c r="F947" s="15">
-        <v>532.46</v>
+        <v>172.84</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
         <v>25</v>
       </c>
       <c r="B948" s="11" t="s">
         <v>2453</v>
       </c>
       <c r="C948" s="8" t="s">
         <v>2454</v>
       </c>
       <c r="D948" s="7" t="s">
         <v>2455</v>
       </c>
       <c r="E948" s="7"/>
       <c r="F948" s="15">
-        <v>269.44</v>
+        <v>693.17</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="4">
         <v>26</v>
       </c>
       <c r="B949" s="11" t="s">
         <v>2456</v>
       </c>
       <c r="C949" s="8" t="s">
         <v>2457</v>
       </c>
       <c r="D949" s="7" t="s">
         <v>2458</v>
       </c>
       <c r="E949" s="7"/>
       <c r="F949" s="15">
         <v>733.23</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="4">
         <v>27</v>
       </c>
       <c r="B950" s="11" t="s">
         <v>2459</v>
       </c>
       <c r="C950" s="8" t="s">
         <v>2460</v>
       </c>
       <c r="D950" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="E950" s="7"/>
       <c r="F950" s="15">
-        <v>336</v>
+        <v>333.87</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
         <v>28</v>
       </c>
       <c r="B951" s="11" t="s">
         <v>2462</v>
       </c>
       <c r="C951" s="8" t="s">
         <v>2463</v>
       </c>
       <c r="D951" s="7" t="s">
         <v>2464</v>
       </c>
       <c r="E951" s="7"/>
       <c r="F951" s="15">
-        <v>737.53</v>
+        <v>425.56</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
         <v>29</v>
       </c>
       <c r="B952" s="11" t="s">
         <v>2465</v>
       </c>
       <c r="C952" s="8" t="s">
         <v>2466</v>
       </c>
       <c r="D952" s="7" t="s">
         <v>2467</v>
       </c>
       <c r="E952" s="7"/>
       <c r="F952" s="15">
-        <v>333.87</v>
+        <v>587.59</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
         <v>30</v>
       </c>
       <c r="B953" s="11" t="s">
         <v>2468</v>
       </c>
       <c r="C953" s="8" t="s">
         <v>2469</v>
       </c>
       <c r="D953" s="7" t="s">
         <v>2470</v>
       </c>
       <c r="E953" s="7"/>
       <c r="F953" s="15">
-        <v>677.41</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="4">
         <v>31</v>
       </c>
       <c r="B954" s="11" t="s">
         <v>2471</v>
       </c>
       <c r="C954" s="8" t="s">
         <v>2472</v>
       </c>
       <c r="D954" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="E954" s="7"/>
       <c r="F954" s="15">
-        <v>489.06</v>
+        <v>581.86</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="4">
         <v>32</v>
       </c>
       <c r="B955" s="11" t="s">
         <v>2474</v>
       </c>
       <c r="C955" s="8" t="s">
         <v>2475</v>
       </c>
       <c r="D955" s="7" t="s">
         <v>2476</v>
       </c>
       <c r="E955" s="7"/>
       <c r="F955" s="15">
-        <v>597.61</v>
+        <v>532.46</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
         <v>33</v>
       </c>
       <c r="B956" s="11" t="s">
         <v>2477</v>
       </c>
       <c r="C956" s="8" t="s">
         <v>2478</v>
       </c>
       <c r="D956" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="E956" s="7"/>
       <c r="F956" s="15">
-        <v>529.41</v>
+        <v>269.44</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
         <v>34</v>
       </c>
       <c r="B957" s="11" t="s">
         <v>2480</v>
       </c>
       <c r="C957" s="8" t="s">
         <v>2481</v>
       </c>
       <c r="D957" s="7" t="s">
         <v>2482</v>
       </c>
       <c r="E957" s="7"/>
       <c r="F957" s="15">
-        <v>177.49</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
         <v>35</v>
       </c>
       <c r="B958" s="11" t="s">
         <v>2483</v>
       </c>
       <c r="C958" s="8" t="s">
         <v>2484</v>
       </c>
       <c r="D958" s="7" t="s">
         <v>2485</v>
       </c>
       <c r="E958" s="7"/>
       <c r="F958" s="15">
-        <v>737.53</v>
+        <v>336</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
         <v>36</v>
       </c>
       <c r="B959" s="11" t="s">
         <v>2486</v>
       </c>
       <c r="C959" s="8" t="s">
         <v>2487</v>
       </c>
       <c r="D959" s="7" t="s">
         <v>2488</v>
       </c>
       <c r="E959" s="7"/>
       <c r="F959" s="15">
-        <v>677.41</v>
+        <v>737.53</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
         <v>37</v>
       </c>
       <c r="B960" s="11" t="s">
         <v>2489</v>
       </c>
       <c r="C960" s="8" t="s">
         <v>2490</v>
       </c>
       <c r="D960" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="E960" s="7"/>
       <c r="F960" s="15">
-        <v>677.41</v>
+        <v>333.87</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="4">
         <v>38</v>
       </c>
       <c r="B961" s="11" t="s">
         <v>2492</v>
       </c>
       <c r="C961" s="8" t="s">
-        <v>2460</v>
+        <v>2484</v>
       </c>
       <c r="D961" s="7" t="s">
         <v>2493</v>
       </c>
       <c r="E961" s="7"/>
       <c r="F961" s="15">
         <v>333.87</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="5" t="s">
         <v>2494</v>
       </c>
       <c r="B962" s="7"/>
       <c r="C962" s="8"/>
       <c r="D962" s="7"/>
       <c r="E962" s="7"/>
       <c r="F962" s="15"/>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B963" s="10" t="s">
         <v>3</v>