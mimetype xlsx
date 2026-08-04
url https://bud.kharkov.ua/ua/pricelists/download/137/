--- v1 (2026-06-18)
+++ v2 (2026-08-04)
@@ -38,221 +38,311 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Сайдинг</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>64517</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP графитовый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/</t>
+  </si>
+  <si>
+    <t>64512</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SV-09 графитовый 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/</t>
+  </si>
+  <si>
+    <t>64523</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP золотой дуб 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
+  </si>
+  <si>
+    <t>64518</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP золотой дуб 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/</t>
+  </si>
+  <si>
+    <t>64513</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SVP-09 орех 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/</t>
+  </si>
+  <si>
+    <t>64524</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP орех 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/</t>
+  </si>
+  <si>
+    <t>64519</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP орех 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/</t>
+  </si>
+  <si>
+    <t>64514</t>
+  </si>
+  <si>
+    <t>Панель VOX INFRATOP SVP-09 золотой дуб 3.0м; 0.9 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/</t>
+  </si>
+  <si>
+    <t>114833</t>
+  </si>
+  <si>
+    <t>H-планка Софіт VOX Infratop Вінчестер 3,05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-vnchester-305m/</t>
+  </si>
+  <si>
+    <t>64520</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP белый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-bla-305m/</t>
+  </si>
+  <si>
+    <t>Сайдинг Альта-Профиль (Россия) "Ангара" панель</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/</t>
+  </si>
+  <si>
+    <t>64515</t>
+  </si>
+  <si>
+    <t>J-планка VOX INFRATOP белый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/</t>
+  </si>
+  <si>
+    <t>114834</t>
+  </si>
+  <si>
+    <t>J-планка Софіт VOX Infratop Вінчестер 3,05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/</t>
+  </si>
+  <si>
+    <t>64521</t>
+  </si>
+  <si>
+    <t>Н-планка VOX INFRATOP коричневый 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/</t>
+  </si>
+  <si>
     <t>64516</t>
   </si>
   <si>
     <t>J-планка VOX INFRATOP коричневый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/</t>
   </si>
   <si>
+    <t>114835</t>
+  </si>
+  <si>
+    <t>Панель Софит VOX Infratop SVPU-09 Винчестер 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/</t>
+  </si>
+  <si>
     <t>64511</t>
   </si>
   <si>
     <t>Панель VOX INFRATOP SV-09 коричневый 3.0м; 0.9 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/</t>
   </si>
   <si>
-    <t>Сайдинг Альта-Профиль (Россия) "Ангара" панель</t>
-[...13 lines deleted...]
-  <si>
     <t>64522</t>
   </si>
   <si>
     <t>Н-планка VOX INFRATOP графитовый 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/</t>
   </si>
   <si>
-    <t>64517</t>
-[...115 lines deleted...]
-  <si>
     <t>Альта-Профиль"Престиж" КАНАДА плюс</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/</t>
   </si>
   <si>
     <t>Альта-Профиль"Премиум" КАНАДА плюс</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/</t>
   </si>
   <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19541</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>41008</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>68480</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
     <t>1308</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 90 белая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/</t>
@@ -263,2876 +353,2903 @@
   <si>
     <t>Ливнеприемник Profil правый Р 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/</t>
   </si>
   <si>
     <t>36381</t>
   </si>
   <si>
     <t>Тройник Profil 75/75/60 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/</t>
   </si>
   <si>
     <t>68464</t>
   </si>
   <si>
     <t>Труба водосточная PROFiL 100 чёрная 4м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/</t>
   </si>
   <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>19477</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20403</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68442</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68490</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>Колодец сливной Profil 75/100 прямой</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19536</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39313</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>68475</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19520</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/</t>
+  </si>
+  <si>
+    <t>68459</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>19957</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 графіт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/</t>
+  </si>
+  <si>
+    <t>46623</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68485</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19515</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20967</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68448</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/</t>
+  </si>
+  <si>
+    <t>12815</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>19531</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39121</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>68470</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19542</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44709</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>68481</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19526</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+  </si>
+  <si>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68465</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68443</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68491</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19537</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39314</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>68476</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/</t>
+  </si>
+  <si>
+    <t>9175</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>19521</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/</t>
+  </si>
+  <si>
+    <t>68460</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+  </si>
+  <si>
+    <t>16677</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/</t>
+  </si>
+  <si>
+    <t>19966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67820</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68486</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графiтове</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>13251</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/</t>
+  </si>
+  <si>
+    <t>19532</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39122</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/</t>
+  </si>
+  <si>
+    <t>68471</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/</t>
+  </si>
+  <si>
+    <t>19516</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68455</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 графiтовий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68444</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>68492</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 90 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44710</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>68482</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19527</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+  </si>
+  <si>
+    <t>39117</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/</t>
+  </si>
+  <si>
+    <t>68466</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/</t>
+  </si>
+  <si>
+    <t>13845</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>19538</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40315</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68477</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>10116</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>19522</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>23708</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68461</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 130 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>17314</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/</t>
+  </si>
+  <si>
+    <t>19995</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>67821</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68487</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 графiтова</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/</t>
+  </si>
+  <si>
+    <t>13837</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/67 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19533</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39123</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68472</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>9048</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/</t>
+  </si>
+  <si>
+    <t>19517</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68456</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19480</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68445</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>68493</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>44711</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>19528</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68467</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19539</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40316</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>68478</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>10125</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19523</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/</t>
+  </si>
+  <si>
+    <t>68462</t>
+  </si>
+  <si>
+    <t>Тройник PROFiL 100/100/67 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>17315</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67822</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68488</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>13841</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>19534</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39124</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68473</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19518</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68457</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>68483</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/</t>
+  </si>
+  <si>
+    <t>19481</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68446</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>68494</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>15078</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/</t>
+  </si>
+  <si>
+    <t>19918</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19529</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68468</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+  </si>
+  <si>
     <t>1211</t>
   </si>
   <si>
     <t>Тройник Profil 100/100/60 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>Тройник Profil 100/100/67 130 коричневый</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/</t>
   </si>
   <si>
-    <t>1290</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19540</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>40318</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>68479</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 кирпичная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 коричневая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/</t>
   </si>
   <si>
-    <t>1328</t>
-[...74 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>19524</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>218535</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68463</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>19276</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68441</t>
+  </si>
+  <si>
+    <t>Горло жёлоба PROFiL 130 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/</t>
+  </si>
+  <si>
+    <t>68489</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>13842</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19535</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39125</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68474</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/</t>
   </si>
   <si>
-    <t>1323</t>
-[...194 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19519</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>68458</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>68484</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>9044</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19514</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68447</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>79414</t>
+  </si>
+  <si>
+    <t>Трійник Profil 100/75/67 90 чорний</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 графитовый Z 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/</t>
   </si>
   <si>
-    <t>1297</t>
-[...50 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>15079</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/</t>
   </si>
   <si>
-    <t>1179</t>
-[...2341 lines deleted...]
-  <si>
     <t>1313</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
     <t>Угол Profil внутренний 90 графитовый W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/</t>
@@ -3143,167 +3260,50 @@
   <si>
     <t>Соединитель трубы Profil 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/</t>
   </si>
   <si>
     <t>39120</t>
   </si>
   <si>
     <t>Держатель трубы  PROFiL для вент. фасадов 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/</t>
   </si>
   <si>
     <t>68469</t>
   </si>
   <si>
     <t>Держатель трубы PROFiL пласт. L220 130 чёрный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/</t>
   </si>
   <si>
-    <t>1219</t>
-[...115 lines deleted...]
-  <si>
     <t xml:space="preserve">Виниловый сайдинг Boryszew Standart D4D (двойной излом) белый </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/</t>
   </si>
   <si>
     <t>Т 4</t>
   </si>
   <si>
     <t>Софит Docke Т4 сплошной, с полной и центральной перфорацией</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/</t>
   </si>
   <si>
     <t>Альта-Профиль "Ангара" панель Софит (белая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/</t>
   </si>
   <si>
     <t>Альта-Профиль "Ангара" панель Софит (бежевый,кремовый)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3544/</t>
@@ -4211,300 +4211,336 @@
   <si>
     <t>Фасадная панель NOVIK "облицовочный кирпич"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/</t>
   </si>
   <si>
     <t>Фасадная панель NOVIK "рваный камень"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/</t>
   </si>
   <si>
     <t>"Exteria (USA)</t>
   </si>
   <si>
     <t>Панель фасадная EXTERIA "природный камень"</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/</t>
   </si>
   <si>
     <t>KERRAFRONT</t>
   </si>
   <si>
+    <t>34842</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 золотой дуб 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/</t>
+  </si>
+  <si>
+    <t>78366</t>
+  </si>
+  <si>
+    <t>Кут універсальний KERRAFRONT FS-222 Claystone 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/</t>
+  </si>
+  <si>
+    <t>78408</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/</t>
+  </si>
+  <si>
+    <t>88613</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT CLASSIC FS-201 White 1,08 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/</t>
+  </si>
+  <si>
+    <t>121224</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/</t>
+  </si>
+  <si>
     <t>71517</t>
   </si>
   <si>
     <t>Планка "з'єднувальна" KERRAFRONT антрацит FS-282 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/</t>
   </si>
   <si>
     <t>78398</t>
   </si>
   <si>
-    <t>Кут універсальний KERRAFRONT FS-222 Claystone 3 м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/</t>
   </si>
   <si>
     <t>88603</t>
   </si>
   <si>
-    <t>Панель фасадна KERRAFRONT CLASSIC FS-201 White 1,08 м2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/</t>
   </si>
   <si>
     <t>121214</t>
   </si>
   <si>
     <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Alpine Oak 1,932 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/</t>
   </si>
   <si>
     <t>46264</t>
   </si>
   <si>
     <t>Планка "финишная" KERRAFRONT FS-252 белая 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/</t>
   </si>
   <si>
     <t>78382</t>
   </si>
   <si>
     <t>Соединитель панели KERRAFRONT MW J-302 Ivo</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/</t>
   </si>
   <si>
     <t>78424</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/</t>
   </si>
   <si>
     <t>88629</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/</t>
   </si>
   <si>
-    <t>34842</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/</t>
+    <t>68801</t>
+  </si>
+  <si>
+    <t>Кут універсальний MW KERRAFRONT FS-222 антрацит 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78393</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/</t>
+  </si>
+  <si>
+    <t>88399</t>
+  </si>
+  <si>
+    <t>Фасадна панель KERRAFRONT WD FS-201 Golden Oak 1.08 м.кв</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/</t>
+  </si>
+  <si>
+    <t>121207</t>
+  </si>
+  <si>
+    <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/</t>
   </si>
   <si>
     <t>34853</t>
   </si>
   <si>
     <t>Планка "стартовая" фасадная KERRAFRONT FS-211 белый 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/</t>
   </si>
   <si>
     <t>78377</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/</t>
   </si>
   <si>
     <t>78419</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/</t>
   </si>
   <si>
     <t>88624</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/</t>
   </si>
   <si>
     <t>88608</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/</t>
   </si>
   <si>
     <t>121219</t>
   </si>
   <si>
     <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Caramel Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/</t>
   </si>
   <si>
-    <t>68801</t>
-[...29 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/</t>
+    <t>61036</t>
+  </si>
+  <si>
+    <t>Планка "соединительная" KERRAFRONT FS-282 белая 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/</t>
+  </si>
+  <si>
+    <t>78388</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/</t>
+  </si>
+  <si>
+    <t>78430</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/</t>
+  </si>
+  <si>
+    <t>88635</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/</t>
+  </si>
+  <si>
+    <t>34848</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 золотой дуб 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/</t>
+  </si>
+  <si>
+    <t>78372</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>128931</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT FS-282 Ivory 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>88619</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/</t>
+  </si>
+  <si>
+    <t>121230</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/</t>
   </si>
   <si>
     <t>76727</t>
   </si>
   <si>
     <t>Планка J-trim KERRAFRONT FS-251 Creme 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/</t>
   </si>
   <si>
-    <t>61036</t>
-[...62 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/</t>
+    <t>34843</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 графит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/</t>
+  </si>
+  <si>
+    <t>78367</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78409</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/</t>
+  </si>
+  <si>
+    <t>88614</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121225</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/</t>
   </si>
   <si>
     <t>72197</t>
   </si>
   <si>
     <t>Планка фінішна MW KERRAFRONT FS-252 антрацит 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/</t>
   </si>
   <si>
     <t>78399</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/</t>
   </si>
   <si>
     <t>88604</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/</t>
   </si>
   <si>
     <t>121215</t>
   </si>
@@ -4520,164 +4556,128 @@
   <si>
     <t>Соединитель панели KERRAFRONT J-201 белый 0,18м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/</t>
   </si>
   <si>
     <t>78383</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/</t>
   </si>
   <si>
     <t>78425</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/</t>
   </si>
   <si>
     <t>88630</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/</t>
   </si>
   <si>
-    <t>34843</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/</t>
+    <t>71496</t>
+  </si>
+  <si>
+    <t>З'эднувач панелі KERRAFRONT J-201 антрацит 0,18м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/</t>
+  </si>
+  <si>
+    <t>78394</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/</t>
+  </si>
+  <si>
+    <t>88599</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/</t>
+  </si>
+  <si>
+    <t>121208</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/</t>
   </si>
   <si>
     <t>34854</t>
   </si>
   <si>
     <t>Соединитель панели KERRAFRONT J-201 серебряно-серый 0,18м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/</t>
   </si>
   <si>
     <t>78378</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/</t>
   </si>
   <si>
     <t>78420</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/</t>
   </si>
   <si>
     <t>88625</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/</t>
   </si>
   <si>
     <t>78404</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/</t>
   </si>
   <si>
     <t>88609</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/</t>
   </si>
   <si>
     <t>121220</t>
   </si>
   <si>
     <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Alpine Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/</t>
   </si>
   <si>
-    <t>71496</t>
-[...28 lines deleted...]
-  <si>
     <t>63707</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/</t>
   </si>
   <si>
     <t>78389</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/</t>
   </si>
   <si>
     <t>78431</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/</t>
   </si>
   <si>
     <t>88636</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/</t>
   </si>
   <si>
     <t>34849</t>
@@ -4694,230 +4694,230 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/</t>
   </si>
   <si>
     <t>78415</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/</t>
   </si>
   <si>
     <t>88620</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/</t>
   </si>
   <si>
     <t>121231</t>
   </si>
   <si>
     <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Caramel Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/</t>
   </si>
   <si>
+    <t>46273</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 белый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/</t>
+  </si>
+  <si>
+    <t>78384</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/</t>
+  </si>
+  <si>
+    <t>78426</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/</t>
+  </si>
+  <si>
+    <t>88631</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/</t>
+  </si>
+  <si>
+    <t>34844</t>
+  </si>
+  <si>
+    <t>Планка "финишная" KERRAFRONT FS-252 серебряно-серый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78368</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78410</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/</t>
+  </si>
+  <si>
+    <t>88615</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121226</t>
+  </si>
+  <si>
+    <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Alpine Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/</t>
+  </si>
+  <si>
     <t>72199</t>
   </si>
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 світло-сірий 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>78400</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/</t>
   </si>
   <si>
     <t>88605</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/</t>
   </si>
   <si>
     <t>121216</t>
   </si>
   <si>
     <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Caramel Oak 1,932 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/</t>
   </si>
   <si>
-    <t>46273</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/</t>
+    <t>76728</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT FS-251 Beige 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/</t>
+  </si>
+  <si>
+    <t>78405</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/</t>
+  </si>
+  <si>
+    <t>88610</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/</t>
+  </si>
+  <si>
+    <t>121221</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/</t>
+  </si>
+  <si>
+    <t>71497</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 антрацит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78395</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/</t>
+  </si>
+  <si>
+    <t>88600</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/</t>
+  </si>
+  <si>
+    <t>121210</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/</t>
   </si>
   <si>
     <t>34855</t>
   </si>
   <si>
     <t>Соединитель панели KERRAFRONT J-201 золотой дуб 0,18м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/</t>
   </si>
   <si>
     <t>78379</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/</t>
   </si>
   <si>
     <t>78421</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/</t>
   </si>
   <si>
     <t>88626</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/</t>
   </si>
   <si>
-    <t>76728</t>
-[...58 lines deleted...]
-  <si>
     <t>68766</t>
   </si>
   <si>
     <t>Угол универсальный KERRAFRONT FS-222 світло-сірий3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/</t>
   </si>
   <si>
     <t>78390</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/</t>
   </si>
   <si>
     <t>78432</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/</t>
   </si>
   <si>
     <t>88637</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/</t>
@@ -4928,227 +4928,227 @@
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 серебряно-серый 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/</t>
   </si>
   <si>
     <t>78374</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/</t>
   </si>
   <si>
     <t>78416</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/</t>
   </si>
   <si>
     <t>88621</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-sand-192-m2/</t>
   </si>
   <si>
+    <t>46274</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 белая 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-white-3-m/</t>
+  </si>
+  <si>
+    <t>78385</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-beige-0322-m/</t>
+  </si>
+  <si>
+    <t>78427</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-ivory-3-m/</t>
+  </si>
+  <si>
+    <t>88632</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/</t>
+  </si>
+  <si>
+    <t>34845</t>
+  </si>
+  <si>
+    <t>Планка "финишная" KERRAFRONT FS-252 золотой дуб 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-golden-oak-3-m/</t>
+  </si>
+  <si>
+    <t>78369</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/</t>
+  </si>
+  <si>
+    <t>78411</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/</t>
+  </si>
+  <si>
+    <t>88616</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/</t>
+  </si>
+  <si>
+    <t>121227</t>
+  </si>
+  <si>
+    <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Concrete Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/</t>
+  </si>
+  <si>
     <t>72200</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>78401</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-grey-018-m/</t>
   </si>
   <si>
     <t>88606</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-quartz-grey-108-m2/</t>
   </si>
   <si>
     <t>121217</t>
   </si>
   <si>
     <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Alpine Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-alpine-oak-3-m/</t>
   </si>
   <si>
-    <t>46274</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/</t>
+    <t>76729</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT FS-251 Quartz Grey 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78406</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/</t>
+  </si>
+  <si>
+    <t>88611</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/</t>
+  </si>
+  <si>
+    <t>121222</t>
+  </si>
+  <si>
+    <t>Планка J-trim KERRAFRONT WOOD EFFECT FS-251 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/</t>
+  </si>
+  <si>
+    <t>71501</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 світло-сіра 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78396</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/</t>
+  </si>
+  <si>
+    <t>88601</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/</t>
+  </si>
+  <si>
+    <t>121211</t>
+  </si>
+  <si>
+    <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Malt Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/</t>
   </si>
   <si>
     <t>34856</t>
   </si>
   <si>
     <t>Соединитель панели KERRAFRONT J-201 графит 0,18м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/</t>
   </si>
   <si>
     <t>78380</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/</t>
   </si>
   <si>
     <t>78422</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/</t>
   </si>
   <si>
     <t>88627</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/</t>
   </si>
   <si>
-    <t>76729</t>
-[...58 lines deleted...]
-  <si>
     <t>68767</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/</t>
   </si>
   <si>
     <t>78391</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/</t>
   </si>
   <si>
     <t>78433</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/</t>
   </si>
   <si>
     <t>111215</t>
   </si>
   <si>
     <t>Планка вентеляційна KERRAFRONT FS-262 Golden Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/</t>
@@ -5159,126 +5159,162 @@
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 золотой дуб 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/</t>
   </si>
   <si>
     <t>78375</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/</t>
   </si>
   <si>
     <t>78417</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/</t>
   </si>
   <si>
     <t>88622</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/</t>
   </si>
   <si>
+    <t>60958</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/</t>
+  </si>
+  <si>
+    <t>78386</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/</t>
+  </si>
+  <si>
+    <t>78428</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/</t>
+  </si>
+  <si>
+    <t>88633</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/</t>
+  </si>
+  <si>
+    <t>34846</t>
+  </si>
+  <si>
+    <t>Планка "финишная" KERRAFRONT FS-252 графит 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-graphite-3-m/</t>
+  </si>
+  <si>
+    <t>78370</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-sand-3-m/</t>
+  </si>
+  <si>
+    <t>78412</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>88617</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-graphite-108-m2/</t>
+  </si>
+  <si>
+    <t>121228</t>
+  </si>
+  <si>
+    <t>Планка фінішна KERRAFRONT WOOD EFFECT FS-252 Caramel Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/</t>
+  </si>
+  <si>
     <t>72201</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>78402</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/</t>
   </si>
   <si>
     <t>88607</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/</t>
   </si>
   <si>
-    <t>60958</t>
-[...56 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/</t>
+    <t>34841</t>
+  </si>
+  <si>
+    <t>Угол универсальный KERRAFRONT FS-222 серебряно-серый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-silver-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78365</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-claystone-3-m/</t>
+  </si>
+  <si>
+    <t>78407</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-beige-3-m/</t>
+  </si>
+  <si>
+    <t>88612</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-claystone-192-m2/</t>
+  </si>
+  <si>
+    <t>121223</t>
+  </si>
+  <si>
+    <t>Планка вентиляційна KERRAFRONT WOOD EFFECT FS-262 Alpine Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/</t>
   </si>
   <si>
     <t>71502</t>
   </si>
   <si>
     <t>Планка "фінішна" KERRAFRONT FS-252 світло-сіра 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-light-grey-3-m/</t>
   </si>
   <si>
     <t>78397</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/</t>
   </si>
   <si>
     <t>88602</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/</t>
   </si>
   <si>
     <t>121212</t>
   </si>
@@ -5291,221 +5327,185 @@
   <si>
     <t>46263</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/</t>
   </si>
   <si>
     <t>78381</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/</t>
   </si>
   <si>
     <t>78423</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/</t>
   </si>
   <si>
     <t>88628</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/</t>
   </si>
   <si>
-    <t>34841</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/</t>
+    <t>68800</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/</t>
+  </si>
+  <si>
+    <t>78392</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/</t>
+  </si>
+  <si>
+    <t>78434</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/</t>
+  </si>
+  <si>
+    <t>121206</t>
+  </si>
+  <si>
+    <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-304 Malt Oak 1,932 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/</t>
   </si>
   <si>
     <t>34852</t>
   </si>
   <si>
     <t>Планка "соединительная" KERRAFRONT FS-282 графит 3,0м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-graphite-3-m/</t>
   </si>
   <si>
     <t>78376</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-sand-3-m/</t>
   </si>
   <si>
     <t>78418</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/</t>
   </si>
   <si>
     <t>88623</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/</t>
   </si>
   <si>
     <t>121218</t>
   </si>
   <si>
     <t>Кут універсальний KERRAFRONT WOOD EFFECT FS-222 Concrete Oak 3 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/</t>
   </si>
   <si>
-    <t>68800</t>
-[...23 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/</t>
+    <t>60959</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-blue-3-m/</t>
+  </si>
+  <si>
+    <t>78387</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-sand-0322-m/</t>
+  </si>
+  <si>
+    <t>78429</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-mastic-3-m/</t>
+  </si>
+  <si>
+    <t>88634</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-soft-192-m2/</t>
+  </si>
+  <si>
+    <t>34847</t>
+  </si>
+  <si>
+    <t>Планка "J-trim" KERRAFRONT FS-251 серебряно-серый 3,0м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/</t>
+  </si>
+  <si>
+    <t>78371</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/</t>
+  </si>
+  <si>
+    <t>78413</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/</t>
+  </si>
+  <si>
+    <t>88618</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/</t>
+  </si>
+  <si>
+    <t>121229</t>
+  </si>
+  <si>
+    <t>Планка з'єднувальна KERRAFRONT WOOD EFFECT FS-282 Alpine Oak 3 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/</t>
   </si>
   <si>
     <t>72202</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-pearl-grey-3-m/</t>
   </si>
   <si>
     <t>78403</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-olive-018-m/</t>
   </si>
   <si>
-    <t>60959</t>
-[...58 lines deleted...]
-  <si>
     <t>126506</t>
   </si>
   <si>
     <t>Панель фасадна KERRAFRONT WOOD EFFECT FS-201 Malt Oak 1,08 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/</t>
   </si>
   <si>
     <t>Сайдинг Block House (БЛОК ХАУС)</t>
   </si>
   <si>
     <t>Металлический сайдинг "блок-хаус" 0,40-0,45 мм Китай (полиэстер)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Металлический сайдинг "блок-хаус" 0,40-0,45 мм Китай (ольха, вишня) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/</t>
   </si>
   <si>
     <t>Виниловый сайдинг "блок-хаус" FASIDING</t>
@@ -5636,164 +5636,164 @@
   <si>
     <t>58377</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "J-trim" "Дуб золотой" SVP-15, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Мимоза" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/</t>
   </si>
   <si>
     <t>58383</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "навесная" "Белая" SV-16, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/</t>
   </si>
   <si>
+    <t>58388</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "околооконная большая" "Белая" SV-20, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/</t>
+  </si>
+  <si>
     <t>58378</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол наружный" "Дуб золотой" SVP-12, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/</t>
   </si>
   <si>
-    <t>58388</t>
-[...7 lines deleted...]
-  <si>
     <t>58384</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "стартова" "Белая" 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/</t>
   </si>
   <si>
+    <t>58389</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "финишная" "Дуб мореный" SVP-14, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/</t>
+  </si>
+  <si>
     <t>58379</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "соединительная" "Дуб золотой" SVP-18, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/</t>
   </si>
   <si>
-    <t>58389</t>
-[...7 lines deleted...]
-  <si>
     <t>58385</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "J-trim" "Дуб мореный" SVP-15, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/</t>
   </si>
   <si>
+    <t>58390</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "угол внутренний" "Дуб мореный" SVP-13, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/</t>
+  </si>
+  <si>
     <t>58380</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "околооконная маленькая" "Белая" SV-17, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/</t>
   </si>
   <si>
-    <t>58390</t>
-[...5 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/</t>
+    <t>58375</t>
+  </si>
+  <si>
+    <t>Панель виниловая FaSiding WoodHouse "Дуб золотой", 0.75 кв.м.</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Арахис" Т-17. 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-fasiding/</t>
   </si>
   <si>
-    <t>58375</t>
-[...7 lines deleted...]
-  <si>
     <t>58386</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол наружный" "Дуб мореный" SVP-12, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/</t>
   </si>
   <si>
+    <t>60658</t>
+  </si>
+  <si>
+    <t>Планка FaSiding WoodHouse "фаска" "Белая" SV-19, 3.05м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/</t>
+  </si>
+  <si>
     <t>58381</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "финишная" "Дуб золотой" SVP-14, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/</t>
   </si>
   <si>
-    <t>60658</t>
-[...7 lines deleted...]
-  <si>
     <t>58376</t>
   </si>
   <si>
     <t>Панель виниловая FaSiding WoodHouse "Дуб мореный", 0.75 кв.м.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/</t>
   </si>
   <si>
     <t>58387</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "соединительная" "Дуб мореный" SVP-18, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/</t>
   </si>
   <si>
     <t>58382</t>
   </si>
   <si>
     <t>Планка FaSiding WoodHouse "угол наружный" "Дуб золотой" SVP-13, 3.05м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/</t>
@@ -7166,372 +7166,372 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/</t>
   </si>
   <si>
     <t>59990</t>
   </si>
   <si>
     <t>Планка FaSiding "околооконная" "Коричневый" 20см Т- 05. 3.00м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/</t>
   </si>
   <si>
     <t>Сайдинг VOX SYSTEM MAX-3</t>
   </si>
   <si>
     <t>23609</t>
   </si>
   <si>
     <t>Планка VOX "соединительная" S-18 "ясень" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/</t>
   </si>
   <si>
+    <t>46082</t>
+  </si>
+  <si>
+    <t>Планка VOX "фаска" S-19 "белая" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/</t>
+  </si>
+  <si>
+    <t>23591</t>
+  </si>
+  <si>
+    <t>Планка VOX "внутренний угол" S-13 "бук" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/</t>
+  </si>
+  <si>
     <t>66263</t>
   </si>
   <si>
     <t>Планка VOX "з'єднувальна" S-18 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/</t>
   </si>
   <si>
-    <t>46082</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/</t>
+    <t>23584</t>
+  </si>
+  <si>
+    <t>Планка VOX "внешний угол" S-12 "дуб" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/</t>
+  </si>
+  <si>
+    <t>46124</t>
+  </si>
+  <si>
+    <t>Планка VOX "соеденительная" S-18 "дуб золотой" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/</t>
   </si>
   <si>
     <t>37583</t>
   </si>
   <si>
     <t>Планка VOX "стартовая" S-11 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/</t>
   </si>
   <si>
-    <t>23584</t>
-[...16 lines deleted...]
-  <si>
     <t>23610</t>
   </si>
   <si>
     <t>Планка VOX "соединительная" S-18 "дуб" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/</t>
   </si>
   <si>
+    <t>46120</t>
+  </si>
+  <si>
+    <t>Панель плоска VOX X3-05 "дуб золотой" 3,85 м, 0,96 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/</t>
+  </si>
+  <si>
+    <t>23597</t>
+  </si>
+  <si>
+    <t>Планка VOX "финишная" S-14 "бук" 3,81 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/</t>
+  </si>
+  <si>
     <t>66264</t>
   </si>
   <si>
     <t>Планка VOX "внутрішній кут" S-13 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/</t>
   </si>
   <si>
-    <t>46120</t>
-[...16 lines deleted...]
-  <si>
     <t>37598</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 "ясень" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-yasen-381-m/</t>
   </si>
   <si>
     <t>23585</t>
   </si>
   <si>
     <t>Планка VOX "внешний угол" S-12 "бук" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-buk-305-m/</t>
   </si>
   <si>
     <t>48201</t>
   </si>
   <si>
     <t>Планка VOX "финишная" SX-14 "дуб золотой" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/</t>
   </si>
   <si>
+    <t>23577</t>
+  </si>
+  <si>
+    <t>Панель плоская VOX X3-05 "дуб" 3,85 м, 0,96 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-dub-385-m-096-m2/</t>
+  </si>
+  <si>
     <t>23611</t>
   </si>
   <si>
     <t>Планка VOX "соединительная" S-18 "бук" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-buk-305-m/</t>
   </si>
   <si>
-    <t>23577</t>
-[...7 lines deleted...]
-  <si>
     <t>46121</t>
   </si>
   <si>
     <t>Планка VOX "внешний угол" S-12 "дуб золотой" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/</t>
   </si>
   <si>
     <t>23598</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 "белая" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-belaya-381-m/</t>
   </si>
   <si>
     <t>37599</t>
   </si>
   <si>
     <t>Планка VOX "финишная" S-14 "белая" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-belaya-381-m/</t>
   </si>
   <si>
     <t>23586</t>
   </si>
   <si>
     <t>Планка VOX "внутренний угол" S-13 "белая" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/</t>
   </si>
   <si>
     <t>66258</t>
   </si>
   <si>
     <t>Панель плоска VOX X3-05 "Горіх" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-gorkh-385-m-096-m2/</t>
   </si>
   <si>
+    <t>23578</t>
+  </si>
+  <si>
+    <t>Панель плоская VOX X3-05 "бук" 3,85 м, 0,96 м2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/</t>
+  </si>
+  <si>
     <t>27690</t>
   </si>
   <si>
     <t>Панель плоская VOX X3-05 "ясень" 3,85 м, 0,96 м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/</t>
   </si>
   <si>
-    <t>23578</t>
-[...7 lines deleted...]
-  <si>
     <t>23604</t>
   </si>
   <si>
     <t>Планка VOX "навесная" S-16 "белая" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/</t>
   </si>
   <si>
     <t>39925</t>
   </si>
   <si>
     <t>Планка VOX "білявіконна" S-17 "біла" 3,81 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/</t>
   </si>
   <si>
     <t>23589</t>
   </si>
   <si>
     <t>Планка VOX "внутренний угол" S-13 "ясень" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/</t>
   </si>
   <si>
     <t>66261</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/</t>
   </si>
   <si>
+    <t>23580</t>
+  </si>
+  <si>
+    <t>Планка VOX "внешний угол" S-12 "белая" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/</t>
+  </si>
+  <si>
+    <t>46122</t>
+  </si>
+  <si>
+    <t>Планка VOX "внутренний угол" S-13 "дуб золотой" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/</t>
+  </si>
+  <si>
     <t>28759</t>
   </si>
   <si>
     <t>Планка VOX "внутрішній кут" S-13 "дуб" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/</t>
   </si>
   <si>
-    <t>23580</t>
-[...16 lines deleted...]
-  <si>
     <t>23606</t>
   </si>
   <si>
     <t>Планка VOX "соединительная" S-18 "белая" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-belaya-305-m/</t>
   </si>
   <si>
+    <t>46080</t>
+  </si>
+  <si>
+    <t>Планка VOX "навісна" S-16 "біла" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-navsna-s-16-bla-305-m/</t>
+  </si>
+  <si>
+    <t>23590</t>
+  </si>
+  <si>
+    <t>Планка VOX "внутренний угол" S-13 "дуб" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/</t>
+  </si>
+  <si>
     <t>66262</t>
   </si>
   <si>
     <t>Планка VOX "зовнішній кут" S-12 " Горіх " 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-s-12--gorkh--305-m/</t>
   </si>
   <si>
-    <t>46080</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/</t>
+    <t>23583</t>
+  </si>
+  <si>
+    <t>Планка VOX "внешний угол" S-12 "ясень" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/</t>
+  </si>
+  <si>
+    <t>46123</t>
+  </si>
+  <si>
+    <t>Планка VOX "J-Trim" S-15 "дуб золотой" 3,05 м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/</t>
   </si>
   <si>
     <t>36132</t>
   </si>
   <si>
     <t>Планка VOX "J-Trim" S-15 "бук" 3,05 м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/</t>
   </si>
   <si>
     <t>37389</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/</t>
   </si>
   <si>
     <t>Сайдинг VOX</t>
   </si>
   <si>
     <t>S-03</t>
   </si>
   <si>
     <t>Сайдинг с двойным изломом VOX(Польша) белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/</t>
   </si>
   <si>
     <t>Сайдинг с двойным изломом VOX(Польша) бежевый,кремовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/</t>
   </si>
@@ -8235,51 +8235,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3489/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-pikhta-kavkazskaya-sakhalinskaya-altayskaya-kamchatskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-kyedr-naturalnyy-polyarnyy-yantarnyy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yasen-zolotistyy--belyy--provans-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-dub-morenyy-serebristyy-zolotoy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yel-alpiyskaya-skandinavskaya-irlandskaya-sibirskaya-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kirpich-pesochnyy-krasnyy-korichnevyy-bezhevyy-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-slanets-svetlo-seryy-buryy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kamen-zolotistyy-izumrudnyy-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kvartsit-svetlo-seryy-svetlo-bezhevyy-temno-bezhevyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-s--lock-klinker-dymchatyy-pesochnyy-gorchichnyy-bezhevyy-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-listvennitsa-medovaya--svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-vintazh-pepel-soloma-okhra-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-sayding-classic-blok-khaus-bezhevyy-kremovyy-kofe-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-yu-plast-korabelnyy-brus-305023m/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-04-045mm-sosna-zolotoy-dubtemnyy-dubdub-strukturnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-burg/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-panel-docke-r-berg/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3556/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-exeter-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-bristol-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-toscana-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-lazio-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-liguria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-calabria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-york-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-dorset-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-coventry-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-dark-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-sandstone-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-sandstone-creme-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-beige-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-svtliy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-temniy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-plitka-fasadnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich-antik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj_xa/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyj-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otdelochnyj-bort-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-tesannyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-blok-haus-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-stenovoj-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaja-docke-d45-dutchlap-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-blok-khaus-36024/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-tm-alta-sajding/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-okolookonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedenitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim-cvetnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3620/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-dub-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-gorkh-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-s-12--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-s-dvojnym-izlomom-voxpolsha-zheltyjseryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitelnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-soedinitelnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/priokonnaja-planka-vox-150mm-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-priokonnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasadnaja-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-premium-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-j-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-h-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vneshnij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vnutrennij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-okonchanie-finishnaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-boryszew-fasadnaja-planka-faska/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-priokonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-maskirujushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-startovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-mitten-kanada-8-tsvetov/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-graftova-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-graft-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-zolotiy-dub-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-gorkh-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-gorkh-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svp-09-zolotiy-dub-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-alta-profil-rossija-angara-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-vnchester-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/j-planka-soft-vox-infratop-korichneva-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-svpu-09-vnchester-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-korichneviy-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/h-planka-soft-vox-infratop-graft-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilprestizh-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profilpremium-kanada-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlombelyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soffit-t4-sploshnoj-s-polnoj-i-centralnoj-perforaciej/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3544/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-panel-sofit-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3545/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3633/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-korichnevyj-bezhevyj-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-asko-dub-zolotoj-krasnoe-derevo-svetlaja-sosna-oreh-jablonja-krasnoe-derevo-tik-temnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-korichnevyj-krasnyj-grafit-zelenyj-kirpichnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-bryza-s-perforaciejbez-perforacii-zolotoj-dub-oreh-zolotoj-oreh/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-perforirovannaja-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-bez-perforacii-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-sofit-vox-grafit-oreh-dub-zolotistyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-zolotoj-dub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-zolotoj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-coffit-t4-perforirovannyj-korichnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-t4-cvetnaja-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-royal-europa-coffit-cvetnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3489/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-soft-vox-infratop-sv-09-bla-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-pikhta-kavkazskaya-sakhalinskaya-altayskaya-kamchatskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-kyedr-naturalnyy-polyarnyy-yantarnyy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yasen-zolotistyy--belyy--provans-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-dub-morenyy-serebristyy-zolotoy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sayding-yu-plast-timberblock-yel-alpiyskaya-skandinavskaya-irlandskaya-sibirskaya-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kirpich-pesochnyy-krasnyy-korichnevyy-bezhevyy-grafitovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-slanets-svetlo-seryy-buryy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kamen-zolotistyy-izumrudnyy-zhzhenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-kvartsit-svetlo-seryy-svetlo-bezhevyy-temno-bezhevyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-stone-house-s--lock-klinker-dymchatyy-pesochnyy-gorchichnyy-bezhevyy-terrakotovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-listvennitsa-medovaya--svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-hokla-vintazh-pepel-soloma-okhra-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-sayding-classic-blok-khaus-bezhevyy-kremovyy-kofe-s-molokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-yu-plast-korabelnyy-brus-305023m/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-04-045mm-sosna-zolotoy-dubtemnyy-dubdub-strukturnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskiy-sayding-doska-040-045-mm-kitay-poliester-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-burg/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-panel-docke-r-berg/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-peschanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnye-paneli-docke-r-stein-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-solid-bricksolid-stone/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3556/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-tyemnyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-pod-svyetlyy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startova-byelaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-exeter-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-bristol-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-umbria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-toscana-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-lazio-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-liguria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-calabria-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-york-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-dorset-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-brick-coventry-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-naruzhnyy-ugol-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-lazio-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-liguria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-calabria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-umbria-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-toscana-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-bristol-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-york-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-exeter-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-dorset-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-brick-coventry-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-vox-solid-stone-sicily-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-universalnaya-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-solid-stone-sicily-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-dark-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-sandstone-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-sandstone-creme-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-beige-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-brown-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadna-panel-vox-solid-sandstone-light-grey-1kh042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-zovnshny-kut-light-grey-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-creme-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-beige-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-dark-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-brown-042-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-solid-sandstone-unversalna-light-grey-042/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-svtliy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-fnshna-z-perforatsyu-pd-temniy-shov-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-plitka-fasadnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kirpich-antik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kamen-prirodnyj_xa/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-cokolnyj-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyj-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otdelochnyj-bort-cokolnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-tesannyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-oblitsovochnyy-kirpich/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaya-panel-novik-rvanyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadnaya-exteria-prirodnyy-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-olive-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-claystone-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-alpine-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-ivory-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-anthracite-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-olive-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-golden-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-startova-kerrafront-fs-211-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-ivory-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-white-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-blue-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-olive-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-concrete-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-white-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-anthracite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-white-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-silver-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-beige-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-creme-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-creme-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-creme-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-anthracite-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-quartz-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-quartz-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-caramel-oak-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-light-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-beige-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-light-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-creme-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-golden-oak-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-claystone-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-mastic-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-creme-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-sand-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-beige-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-ivory-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-anthracite-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-grey-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-quartz-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-beige-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-light-grey-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-wood-effect-fs-251-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-claystone-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-beige-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-wd-j-201-grafphite-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-pearl-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-quartz-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-olive-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-golden-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-t-rex-fs-202-blue-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-anthracite-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-pearl-grey-stone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-graphite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-wood-effect-fs-252-caramel-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-claystone-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-anthracite-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-claystone-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-202-claystone-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-wood-effect-fs-262-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-white-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-classic-fs-201-light-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-malt-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-white-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-mw-j-302-pearl-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-quartz-grey-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-anthracite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-202-grey-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-quartz-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-304-malt-oak-1932-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-graphite-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-sand-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventilyatsyna-kerrafront-fs-262-light-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-mw-fs-302-white-1992-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-wood-effect-fs-222-concrete-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-blue-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-t-rex-j-202-sand-0322-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fnshna-kerrafront-fs-252-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-trend-fs-301-ivory-soft-192-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-kerrafront-fs-251-silver-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-unversalniy-kerrafront-fs-222-beige-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-fs-282-mastic-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wd-fs-201-silver-grey-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-zdnuvalna-kerrafront-wood-effect-fs-282-alpine-oak-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-ventelyatsyna-kerrafront-fs-262-pearl-grey-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zednuvach-panel-kerrafront-classic-j-201-olive-018-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasadna-kerrafront-wood-effect-fs-201-malt-oak-108-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-blok-haus-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-stenovoj-blok-haus/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskij-blok-haus-poliester-matpoliester-kamen-kirpich-venge-svetloe-derevo-zolotoj-dub-marokkanskij-oreh-olha-sosna-strukturnyj-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaja-docke-d45-dutchlap-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-blok-khaus-36024/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-angara-tm-alta-sajding/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-j-trim-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-okolookonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedenitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-zolotiy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-navsna-bla-sv-16-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-velika-bla-sv-20-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-zolotiy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-startova-bla-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-moreniy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-zolotiy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-j-trim-dub-moreniy-svp-15-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-moreniy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-blyavkonna-mala-bla-sv-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-zolotiy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-fasiding/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zovnshny-kut-dub-moreniy-svp-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-faska-bla-sv-19-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-fnshna-dub-zolotiy-svp-14-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vnlova-fasiding-woodhouse-dub-moreniy-075-kvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-zdnuvalna-dub-moreniy-svp-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-woodhouse-vnutrshny-kut-dub-zolotiy-svp-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-nachalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-finishnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-fasiding-planka-j-trim-cvetnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alta-profil-planka-soedinitelnaja-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-vnutrennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasiding-ugol-naruzhnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3620/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-vneshniy-ugol-mindal-t-12-305m-1-1-1-2-1-2-1-1-1-1-1-1-1-1-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-arakhis-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-gretskiy-orekh-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-kakao-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-lyon-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-makovye-zerna-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mindal-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-paporotnik-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-pshenitsa-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-arakhis-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-gretskiy-orekh-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-kakao-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-lyon-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-makovye-zerna-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mimoza-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-mindal-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-paporotnik-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-pshenitsa-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-khlopok-t-12-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-paporotnik-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-arakhis-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-gretskiy-orekh-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-makovye-zerna-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mimoza-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-kakao-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-mimoza-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mimoza-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mimoza-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mimoza-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mimoza-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-arakhis-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-arakhis-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-arakhis-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-arakhis-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-lyon-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-pshenitsa-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-mindal-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-kakao-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-khlopok-t-01-385-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okantovochnaya-khlopok-t-10-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-nalichnik-khlopok-t-09-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-navesnaya-khlopok-t-16-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-khlopok-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-gretskiy-orekh-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-mindal-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-pshenitsa-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-lyon-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-paporotnik-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-makovye-zerna-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-t-17-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-khlopok-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-gretskiy-orekh-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-kakao-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-mindal-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-pshenitsa-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-lyon-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-paporotnik-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-makovye-zerna-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-khlopok-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-gretskiy-orekh-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-kakao-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-mindal-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-pshenitsa-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-lyon-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-paporotnik-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-makovye-zerna-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-khlopok-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-gretskiy-orekh-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-kakao-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-mindal-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-pshenitsa-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-lyon-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-paporotnik-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-makovye-zerna-t-14-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-startovaya-t-11-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-arakhis-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-gretskiy-orekh-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mimoza-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaya-fasiding-blokkhaus-mindal-vn-03-366-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-j-trim-korichnevyy-t-15-366m/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-vnutrenniy-korichnevyy-t-13-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-soedinitelnaya-korichnevyy-t-18-305m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-khlopok-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-finishnaya-korichnevyy-t-14-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-t-17-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-ugol-naruzhnyy-korichnevyy-t-12-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-faska-korichnevyy-t-08-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-khlopok-20sm-t-05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasiding-okolookonnaya-korichnevyy-20sm-t--05-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-faska-s-19-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zdnuvalna-s-18--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedenitelnaya-s-18-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-startovaya-s-11-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-dub-zolotoy-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-buk-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-yasen-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-sx-14-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-dub-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-finishnaya-s-14-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploska-vox-x3-05-gorkh-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-buk-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-ploskaya-vox-x3-05-yasen-385-m-096-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navesnaya-s-16-belaya-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-blyavkonna-s-17-bla-381-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrshny-kut-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-soedinitelnaya-s-18-belaya-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-navsna-s-16-bla-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vnutrenniy-ugol-s-13-dub-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-zovnshny-kut-s-12--gorkh--305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-vneshniy-ugol-s-12-yasen-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-dub-zolotoy-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-vox-j-trim-s-15-buk-305-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-vinilovaja-s-03-dvojnoj-izlom-voxpolsha-_54/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sajding-s-dvojnym-izlomom-voxpolsha-zheltyjseryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-j-trim-voxpolsha-korichnevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/finishnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vnutrennij-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-vox-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/naruzhnyj-ugol-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitelnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-soedinitelnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/priokonnaja-planka-vox-150mm-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-priokonnaja-vox-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-fasadnaja-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-vox-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/navesnaja-planka-voxpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-standart-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyj-sajding-boryszew-premium-d4d-dvojnoj-izlom/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-j-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-h-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vneshnij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-vnutrennij-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-okonchanie-finishnaja-planka/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-boryszew-fasadnaja-planka-faska/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-priokonnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-navesnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-maskirujushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/boryszew-planka-startovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-europe-grandform-belyy-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-royal-genesis-kanada-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/panel-stenovaya-mitten-kanada-8-tsvetov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1013"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1013" sqref="F1013"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -8339,314 +8339,314 @@
         <v>409.97</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="15">
         <v>564.3</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="11"/>
+      <c r="B8" s="11" t="s">
+        <v>14</v>
+      </c>
       <c r="C8" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="15">
-        <v>1</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>493.02</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>875.26</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>409.97</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>564.3</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>1083.28</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
-        <v>538.04</v>
+        <v>1083.28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="15">
-        <v>564.3</v>
+        <v>810.47</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="11"/>
       <c r="C16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="E16" s="7"/>
+      <c r="E16" s="7">
+        <v>1000</v>
+      </c>
       <c r="F16" s="15">
-        <v>1083.28</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="15">
-        <v>538.04</v>
+        <v>343.66</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
-        <v>564.3</v>
+        <v>538.04</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>1083.28</v>
+        <v>875.26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>810.47</v>
+        <v>409.97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>343.66</v>
+        <v>493.02</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
-        <v>538.04</v>
+        <v>564.3</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
         <v>875.26</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="11"/>
@@ -8674,5613 +8674,5613 @@
       <c r="D25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="7">
         <v>100</v>
       </c>
       <c r="F25" s="15">
         <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="15">
-        <v>124.25</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
-        <v>98.54000000000001</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>124.25</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>331.07</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>310.04</v>
+        <v>245</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
-        <v>555.4299999999999</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>440.91</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>518.4299999999999</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>98.54000000000001</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>296.41</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
-        <v>341.98</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>125.42</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>210.33</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
-        <v>295.24</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>331.07</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>131.26</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>131.26</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>260.58</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>416.37</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>245</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>507.13</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>236.42</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>84.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>211.11</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>518.4299999999999</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>507.13</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>172.16</v>
+        <v>549.58</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>172.16</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>549.58</v>
+        <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>296.41</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>245</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>532.0599999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>266.42</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>138.27</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
         <v>111.4</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
         <v>124.25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
         <v>131.26</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
         <v>799.64</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
         <v>428.45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>337.31</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>396.9</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>479.09</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
-        <v>341.98</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>98.54000000000001</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>98.54000000000001</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>84.13</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>138.27</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>111.4</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>341.98</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="11" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>82.95999999999999</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>296.41</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>298.75</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>94.65000000000001</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>106.33</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>124.25</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>532.0599999999999</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>428.45</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>428.45</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>112.56</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>143.73</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>124.25</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>98.54000000000001</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>143.73</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>356.39</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>159.7</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>159.7</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>555.4299999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>532.0599999999999</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>210.33</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>296.41</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>138.27</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
         <v>124.25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>78.29000000000001</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>114.9</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>260.58</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>131.26</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>131.26</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
         <v>106.33</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>260.58</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>555.4299999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>155.02</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>341.98</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>266.42</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>98.54000000000001</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>94.65000000000001</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>111.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>111.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>298.75</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>172.16</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>172.16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>331.07</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>394.95</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>245</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>507.13</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>236.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>149.18</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>111.4</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>82.95999999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>331.07</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>98.54000000000001</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>720.1799999999999</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>356.39</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>396.9</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>396.9</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>479.09</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>270.31</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>210.33</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>399.63</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>416.37</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>138.27</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>78.29000000000001</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>399.63</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>124.25</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>507.13</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>298.75</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>94.65000000000001</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>340.03</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>78.29000000000001</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>341.98</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>428.45</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>428.45</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>125.42</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>125.42</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>124.25</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>98.54000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>310.04</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>260.58</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>159.7</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>172.16</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>532.0599999999999</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
-        <v>532.0599999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>331.07</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>394.95</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>111.4</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>159.7</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>479.09</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>131.26</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>270.31</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>131.26</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>131.26</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>106.33</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>211.11</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>555.4299999999999</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>112.56</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>298.75</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>266.42</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>98.54000000000001</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="11" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>799.64</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>111.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>94.65000000000001</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>507.13</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>340.03</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>340.03</v>
+        <v>245</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>331.07</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>416.37</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>245</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>341.98</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>236.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>111.4</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>82.95999999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>106.33</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>394.95</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>560</v>
+        <v>462</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>561</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>428.45</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>476</v>
+        <v>563</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>310.04</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>340.03</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>114.9</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>114.9</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>270.31</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>260.58</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>310.04</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>555.4299999999999</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>138.27</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>106.33</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>399.63</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>138.27</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>298.75</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>532.0599999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>78.29000000000001</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>270.31</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>111.4</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>341.98</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>428.45</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>428.45</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>125.42</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>125.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>124.25</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>98.54000000000001</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>155.02</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>295.24</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>159.7</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>112.56</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>532.0599999999999</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>532.0599999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>331.07</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>394.95</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>143.73</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>138.27</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>112.56</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>131.26</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>296.41</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>241.88</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>241.88</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
-        <v>111.4</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>112.56</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>211.11</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>555.4299999999999</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>124.25</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>479.09</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>266.42</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>114.9</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>114.9</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>277.4</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>341.98</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>720.1799999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>149.18</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>125.42</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>724</v>
+        <v>306</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>725</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>340.03</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>340.03</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>729</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>730</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>731</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>331.07</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>416.37</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>735</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>737</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>295.24</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>738</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>739</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>740</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
-        <v>298.75</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>741</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>275</v>
+        <v>742</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>236.42</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>124.25</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>111.4</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>82.95999999999999</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>111.4</v>
+        <v>277.4</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>331.07</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>396.9</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>518.4299999999999</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>159.7</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>159.7</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>210.33</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>84.13</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>295.24</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>296.41</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>138.27</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>82.95999999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
-        <v>111.4</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
-        <v>270.31</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>507.13</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>507.13</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>78.29000000000001</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>131.26</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
-        <v>94.65000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>532.0599999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>356.39</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>356.39</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
         <v>210.33</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>84.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>341.98</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>149.18</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>241.88</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>138.27</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>331.07</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>155.02</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>245</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>159.7</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
-        <v>143.73</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>532.0599999999999</v>
+        <v>452.21</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>260.58</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
-        <v>507.13</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>399.63</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>172.16</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>143.73</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>241.88</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>394.95</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>241.88</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
-        <v>241.88</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
-        <v>111.4</v>
+        <v>245</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>112.56</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>111.4</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>270.31</v>
+        <v>440.91</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>897</v>
+        <v>189</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>898</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
-        <v>507.13</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>899</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>900</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>901</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>428.45</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>902</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>903</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>904</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>155.02</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>905</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>907</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>416.37</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>908</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>909</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>910</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>518.4299999999999</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>911</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>912</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>913</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>518.4299999999999</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>914</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>915</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>916</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>98.54000000000001</v>
+        <v>245</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>917</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>919</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>310.04</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>920</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>921</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>922</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>341.98</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>923</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>925</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>149.18</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>926</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>927</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>928</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>518.4299999999999</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>929</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>930</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>931</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>399.63</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>932</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>933</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>934</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>331.07</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>935</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>936</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>937</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>131.26</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>938</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>939</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>940</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>131.26</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>941</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>942</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>943</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>331.07</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>944</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>945</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>946</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>416.37</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>947</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>948</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>949</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>295.24</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>950</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>951</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>952</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>532.0599999999999</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>953</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>954</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>955</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>236.42</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>956</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>957</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>958</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>245</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>959</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>960</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>961</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>266.42</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>962</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>963</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>964</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>236.42</v>
+        <v>337.31</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>965</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>966</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>967</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>159.7</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>968</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>969</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>970</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>159.7</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>971</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>972</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>973</v>
       </c>
       <c r="E329" s="7"/>
       <c r="F329" s="15">
-        <v>210.33</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>974</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>975</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>976</v>
       </c>
       <c r="E330" s="7"/>
       <c r="F330" s="15">
-        <v>479.09</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>977</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>978</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>979</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>295.24</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>980</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>981</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>982</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>394.95</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>983</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>984</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>985</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>138.27</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>986</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>988</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>124.25</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>989</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>990</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>991</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
-        <v>111.4</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>992</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>993</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>994</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="11" t="s">
@@ -14362,465 +14362,465 @@
         <v>1008</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
         <v>428.45</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>1010</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>356.39</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>1013</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>356.39</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>1016</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>84.13</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>1019</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>341.98</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>1022</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>149.18</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>1025</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>1026</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>138.27</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>1028</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>1029</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>111.4</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>1031</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="E349" s="7"/>
       <c r="F349" s="15">
-        <v>507.13</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>1034</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>1035</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="E350" s="7"/>
       <c r="F350" s="15">
-        <v>114.9</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>1037</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>1038</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="E351" s="7"/>
       <c r="F351" s="15">
-        <v>159.7</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>1040</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>1041</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="E352" s="7"/>
       <c r="F352" s="15">
-        <v>155.02</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>1043</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="E353" s="7"/>
       <c r="F353" s="15">
-        <v>452.21</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>1046</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>1047</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
-        <v>111.4</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>1049</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>1050</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
         <v>84.13</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>1052</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>1053</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="E356" s="7"/>
       <c r="F356" s="15">
-        <v>507.13</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="11" t="s">
         <v>1055</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>1056</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="E357" s="7"/>
       <c r="F357" s="15">
-        <v>94.65000000000001</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>1058</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>1059</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
-        <v>82.95999999999999</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>1061</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="E359" s="7"/>
       <c r="F359" s="15">
-        <v>155.02</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>1064</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="E360" s="7"/>
       <c r="F360" s="15">
-        <v>266.42</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
-        <v>479.09</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>1070</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>428.45</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>1073</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>428.45</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>1076</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="E364" s="7"/>
       <c r="F364" s="15">
-        <v>106.33</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>1080</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="E365" s="7"/>
       <c r="F365" s="15">
-        <v>143.73</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="11"/>
       <c r="C366" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
         <v>108.42</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>1084</v>
       </c>
@@ -17286,1070 +17286,1070 @@
       <c r="D509" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E509" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F509" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>1</v>
       </c>
       <c r="B510" s="11" t="s">
         <v>1399</v>
       </c>
       <c r="C510" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="E510" s="7"/>
       <c r="F510" s="15">
-        <v>1028.34</v>
+        <v>2304.09</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>2</v>
       </c>
       <c r="B511" s="11" t="s">
         <v>1402</v>
       </c>
       <c r="C511" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="E511" s="7"/>
       <c r="F511" s="15">
-        <v>167.14</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>3</v>
       </c>
       <c r="B512" s="11" t="s">
         <v>1405</v>
       </c>
       <c r="C512" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D512" s="7" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
       <c r="E512" s="7"/>
       <c r="F512" s="15">
-        <v>4414.61</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>4</v>
       </c>
       <c r="B513" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C513" s="8" t="s">
         <v>1408</v>
       </c>
-      <c r="C513" s="8" t="s">
+      <c r="D513" s="7" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="E513" s="7"/>
       <c r="F513" s="15">
-        <v>7765.34</v>
+        <v>8546.299999999999</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>5</v>
       </c>
       <c r="B514" s="11" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C514" s="8" t="s">
         <v>1411</v>
       </c>
-      <c r="C514" s="8" t="s">
+      <c r="D514" s="7" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="E514" s="7"/>
       <c r="F514" s="15">
-        <v>846.84</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>6</v>
       </c>
       <c r="B515" s="11" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C515" s="8" t="s">
         <v>1414</v>
       </c>
-      <c r="C515" s="8" t="s">
+      <c r="D515" s="7" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="E515" s="7"/>
       <c r="F515" s="15">
-        <v>206.71</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>7</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="C516" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="E516" s="7"/>
       <c r="F516" s="15">
-        <v>991.04</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>8</v>
       </c>
       <c r="B517" s="11" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C517" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D517" s="7" t="s">
         <v>1419</v>
-      </c>
-[...4 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="E517" s="7"/>
       <c r="F517" s="15">
-        <v>9519.66</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>9</v>
       </c>
       <c r="B518" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C518" s="8" t="s">
         <v>1421</v>
       </c>
-      <c r="C518" s="8" t="s">
+      <c r="D518" s="7" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="E518" s="7"/>
       <c r="F518" s="15">
-        <v>2304.09</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>10</v>
       </c>
       <c r="B519" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C519" s="8" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>1425</v>
       </c>
       <c r="E519" s="7"/>
       <c r="F519" s="15">
-        <v>1903.76</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>11</v>
       </c>
       <c r="B520" s="11" t="s">
         <v>1426</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>1403</v>
+        <v>1427</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="E520" s="7"/>
       <c r="F520" s="15">
-        <v>1142.6</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>12</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="E521" s="7"/>
       <c r="F521" s="15">
-        <v>8546.299999999999</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>13</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1431</v>
+        <v>1408</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="E522" s="7"/>
       <c r="F522" s="15">
-        <v>1425.42</v>
+        <v>9519.66</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>14</v>
       </c>
       <c r="B523" s="11" t="s">
         <v>1433</v>
       </c>
       <c r="C523" s="8" t="s">
         <v>1434</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="E523" s="7"/>
       <c r="F523" s="15">
-        <v>375.49</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>15</v>
       </c>
       <c r="B524" s="11" t="s">
         <v>1436</v>
       </c>
       <c r="C524" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="E524" s="7"/>
       <c r="F524" s="15">
-        <v>672.76</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>16</v>
       </c>
       <c r="B525" s="11" t="s">
         <v>1438</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>1403</v>
+        <v>1439</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="E525" s="7"/>
       <c r="F525" s="15">
-        <v>991.04</v>
+        <v>5040.88</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>17</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1406</v>
+        <v>1442</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="E526" s="7"/>
       <c r="F526" s="15">
-        <v>8474.73</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>18</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1406</v>
+        <v>1445</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="E527" s="7"/>
       <c r="F527" s="15">
-        <v>6831.14</v>
+        <v>375.49</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>19</v>
       </c>
       <c r="B528" s="11" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>1445</v>
+        <v>1403</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="E528" s="7"/>
       <c r="F528" s="15">
-        <v>2250.67</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>20</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>1448</v>
+        <v>1403</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="E529" s="7"/>
       <c r="F529" s="15">
-        <v>1713.38</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>21</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="E530" s="7"/>
       <c r="F530" s="15">
-        <v>167.14</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>22</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1453</v>
+        <v>1408</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>1454</v>
       </c>
       <c r="E531" s="7"/>
       <c r="F531" s="15">
-        <v>5040.88</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>23</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>1455</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1456</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>1457</v>
       </c>
       <c r="E532" s="7"/>
       <c r="F532" s="15">
         <v>2250.67</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>24</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>1458</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1459</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>1460</v>
       </c>
       <c r="E533" s="7"/>
       <c r="F533" s="15">
-        <v>462.64</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>25</v>
       </c>
       <c r="B534" s="11" t="s">
         <v>1461</v>
       </c>
       <c r="C534" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D534" s="7" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="E534" s="7"/>
       <c r="F534" s="15">
-        <v>1028.34</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>26</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="E535" s="7"/>
       <c r="F535" s="15">
-        <v>167.14</v>
+        <v>940.9400000000001</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>27</v>
       </c>
       <c r="B536" s="11" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C536" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D536" s="7" t="s">
         <v>1466</v>
-      </c>
-[...4 lines deleted...]
-        <v>1467</v>
       </c>
       <c r="E536" s="7"/>
       <c r="F536" s="15">
-        <v>940.9400000000001</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>28</v>
       </c>
       <c r="B537" s="11" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C537" s="8" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="E537" s="7"/>
       <c r="F537" s="15">
-        <v>10326.29</v>
+        <v>810.84</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>29</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>1470</v>
       </c>
       <c r="C538" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D538" s="7" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
       <c r="E538" s="7"/>
       <c r="F538" s="15">
-        <v>810.84</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>30</v>
       </c>
       <c r="B539" s="11" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C539" s="8" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="E539" s="7"/>
       <c r="F539" s="15">
-        <v>1903.76</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>31</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>1475</v>
       </c>
       <c r="C540" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D540" s="7" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
       <c r="E540" s="7"/>
       <c r="F540" s="15">
-        <v>1028.34</v>
+        <v>6655.17</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>32</v>
       </c>
       <c r="B541" s="11" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C541" s="8" t="s">
         <v>1478</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>1479</v>
       </c>
       <c r="E541" s="7"/>
       <c r="F541" s="15">
-        <v>6655.17</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>33</v>
       </c>
       <c r="B542" s="11" t="s">
         <v>1480</v>
       </c>
       <c r="C542" s="8" t="s">
         <v>1481</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="E542" s="7"/>
       <c r="F542" s="15">
-        <v>1215.51</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>34</v>
       </c>
       <c r="B543" s="11" t="s">
         <v>1483</v>
       </c>
       <c r="C543" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="E543" s="7"/>
       <c r="F543" s="15">
-        <v>891.9299999999999</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>35</v>
       </c>
       <c r="B544" s="11" t="s">
         <v>1486</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>1487</v>
       </c>
       <c r="E544" s="7"/>
       <c r="F544" s="15">
-        <v>167.14</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>36</v>
       </c>
       <c r="B545" s="11" t="s">
         <v>1488</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="E545" s="7"/>
       <c r="F545" s="15">
-        <v>5230.51</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>37</v>
       </c>
       <c r="B546" s="11" t="s">
         <v>1490</v>
       </c>
       <c r="C546" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D546" s="7" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
       <c r="E546" s="7"/>
       <c r="F546" s="15">
-        <v>7765.34</v>
+        <v>7887.01</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>38</v>
       </c>
       <c r="B547" s="11" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C547" s="8" t="s">
         <v>1493</v>
       </c>
-      <c r="C547" s="8" t="s">
+      <c r="D547" s="7" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="E547" s="7"/>
       <c r="F547" s="15">
-        <v>114.43</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>39</v>
       </c>
       <c r="B548" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C548" s="8" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="E548" s="7"/>
       <c r="F548" s="15">
-        <v>206.71</v>
+        <v>891.9299999999999</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>40</v>
       </c>
       <c r="B549" s="11" t="s">
         <v>1498</v>
       </c>
       <c r="C549" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>1499</v>
       </c>
       <c r="E549" s="7"/>
       <c r="F549" s="15">
-        <v>940.9400000000001</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>41</v>
       </c>
       <c r="B550" s="11" t="s">
         <v>1500</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="E550" s="7"/>
       <c r="F550" s="15">
-        <v>11829.26</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>42</v>
       </c>
       <c r="B551" s="11" t="s">
         <v>1502</v>
       </c>
       <c r="C551" s="8" t="s">
         <v>1503</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="E551" s="7"/>
       <c r="F551" s="15">
-        <v>1585.7</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>43</v>
       </c>
       <c r="B552" s="11" t="s">
         <v>1505</v>
       </c>
       <c r="C552" s="8" t="s">
-        <v>1403</v>
+        <v>1506</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="E552" s="7"/>
       <c r="F552" s="15">
-        <v>1761.89</v>
+        <v>114.43</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>44</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C553" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="E553" s="7"/>
       <c r="F553" s="15">
-        <v>1142.6</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>45</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E554" s="7"/>
       <c r="F554" s="15">
-        <v>7887.01</v>
+        <v>940.9400000000001</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>46</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1512</v>
+        <v>1408</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="E555" s="7"/>
       <c r="F555" s="15">
-        <v>1425.42</v>
+        <v>11829.26</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>47</v>
       </c>
       <c r="B556" s="11" t="s">
         <v>1514</v>
       </c>
       <c r="C556" s="8" t="s">
         <v>1515</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="E556" s="7"/>
       <c r="F556" s="15">
-        <v>164.82</v>
+        <v>114.43</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>48</v>
       </c>
       <c r="B557" s="11" t="s">
         <v>1517</v>
       </c>
       <c r="C557" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="E557" s="7"/>
       <c r="F557" s="15">
-        <v>514.04</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>49</v>
       </c>
       <c r="B558" s="11" t="s">
         <v>1519</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="E558" s="7"/>
       <c r="F558" s="15">
-        <v>1063.03</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>50</v>
       </c>
       <c r="B559" s="11" t="s">
         <v>1521</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1406</v>
+        <v>1522</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E559" s="7"/>
       <c r="F559" s="15">
-        <v>8474.73</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>51</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1403</v>
+        <v>1525</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E560" s="7"/>
       <c r="F560" s="15">
-        <v>127.14</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>52</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="E561" s="7"/>
       <c r="F561" s="15">
-        <v>6831.14</v>
+        <v>514.04</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>53</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1528</v>
+        <v>1403</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E562" s="7"/>
       <c r="F562" s="15">
-        <v>993.85</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>54</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1531</v>
+        <v>1408</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>1532</v>
       </c>
       <c r="E563" s="7"/>
       <c r="F563" s="15">
-        <v>114.43</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>55</v>
       </c>
       <c r="B564" s="11" t="s">
         <v>1533</v>
       </c>
       <c r="C564" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D564" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="E564" s="7"/>
       <c r="F564" s="15">
-        <v>167.14</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>56</v>
       </c>
       <c r="B565" s="11" t="s">
         <v>1535</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D565" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="E565" s="7"/>
       <c r="F565" s="15">
-        <v>4140.95</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>57</v>
       </c>
       <c r="B566" s="11" t="s">
         <v>1537</v>
       </c>
       <c r="C566" s="8" t="s">
         <v>1538</v>
       </c>
       <c r="D566" s="7" t="s">
         <v>1539</v>
       </c>
       <c r="E566" s="7"/>
       <c r="F566" s="15">
         <v>993.85</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>58</v>
       </c>
       <c r="B567" s="11" t="s">
         <v>1540</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1422</v>
+        <v>1400</v>
       </c>
       <c r="D567" s="7" t="s">
         <v>1541</v>
       </c>
       <c r="E567" s="7"/>
       <c r="F567" s="15">
         <v>1585.7</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>59</v>
       </c>
       <c r="B568" s="11" t="s">
         <v>1542</v>
       </c>
       <c r="C568" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="E568" s="7"/>
       <c r="F568" s="15">
         <v>167.14</v>
@@ -18359,51 +18359,51 @@
       <c r="A569" s="4">
         <v>60</v>
       </c>
       <c r="B569" s="11" t="s">
         <v>1544</v>
       </c>
       <c r="C569" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>1545</v>
       </c>
       <c r="E569" s="7"/>
       <c r="F569" s="15">
         <v>940.9400000000001</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>61</v>
       </c>
       <c r="B570" s="11" t="s">
         <v>1546</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>1547</v>
       </c>
       <c r="E570" s="7"/>
       <c r="F570" s="15">
         <v>10326.29</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>62</v>
       </c>
       <c r="B571" s="11" t="s">
         <v>1548</v>
       </c>
       <c r="C571" s="8" t="s">
         <v>1549</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="E571" s="7"/>
       <c r="F571" s="15">
         <v>462.64</v>
@@ -18431,526 +18431,526 @@
       <c r="A573" s="4">
         <v>64</v>
       </c>
       <c r="B573" s="11" t="s">
         <v>1553</v>
       </c>
       <c r="C573" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D573" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="E573" s="7"/>
       <c r="F573" s="15">
         <v>991.04</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>65</v>
       </c>
       <c r="B574" s="11" t="s">
         <v>1555</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D574" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="E574" s="7"/>
       <c r="F574" s="15">
         <v>7261.41</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>66</v>
       </c>
       <c r="B575" s="11" t="s">
         <v>1557</v>
       </c>
       <c r="C575" s="8" t="s">
         <v>1558</v>
       </c>
       <c r="D575" s="7" t="s">
         <v>1559</v>
       </c>
       <c r="E575" s="7"/>
       <c r="F575" s="15">
         <v>1215.51</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>67</v>
       </c>
       <c r="B576" s="11" t="s">
         <v>1560</v>
       </c>
       <c r="C576" s="8" t="s">
         <v>1561</v>
       </c>
       <c r="D576" s="7" t="s">
         <v>1562</v>
       </c>
       <c r="E576" s="7"/>
       <c r="F576" s="15">
-        <v>1028.34</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>68</v>
       </c>
       <c r="B577" s="11" t="s">
         <v>1563</v>
       </c>
       <c r="C577" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D577" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="E577" s="7"/>
       <c r="F577" s="15">
-        <v>127.14</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>69</v>
       </c>
       <c r="B578" s="11" t="s">
         <v>1565</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D578" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="E578" s="7"/>
       <c r="F578" s="15">
-        <v>4414.61</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>70</v>
       </c>
       <c r="B579" s="11" t="s">
         <v>1567</v>
       </c>
       <c r="C579" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D579" s="7" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="E579" s="7"/>
       <c r="F579" s="15">
-        <v>7765.34</v>
+        <v>11829.26</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>71</v>
       </c>
       <c r="B580" s="11" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C580" s="8" t="s">
         <v>1570</v>
       </c>
-      <c r="C580" s="8" t="s">
+      <c r="D580" s="7" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
       <c r="E580" s="7"/>
       <c r="F580" s="15">
-        <v>1585.7</v>
+        <v>902.54</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>72</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="C581" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="E581" s="7"/>
       <c r="F581" s="15">
-        <v>206.71</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>73</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="C582" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="E582" s="7"/>
       <c r="F582" s="15">
-        <v>1002.82</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>74</v>
       </c>
       <c r="B583" s="11" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C583" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D583" s="7" t="s">
         <v>1577</v>
-      </c>
-[...4 lines deleted...]
-        <v>1578</v>
       </c>
       <c r="E583" s="7"/>
       <c r="F583" s="15">
-        <v>11829.26</v>
+        <v>7887.01</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>75</v>
       </c>
       <c r="B584" s="11" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C584" s="8" t="s">
         <v>1579</v>
       </c>
-      <c r="C584" s="8" t="s">
+      <c r="D584" s="7" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="E584" s="7"/>
       <c r="F584" s="15">
-        <v>902.54</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>76</v>
       </c>
       <c r="B585" s="11" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C585" s="8" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="D585" s="7" t="s">
         <v>1583</v>
       </c>
       <c r="E585" s="7"/>
       <c r="F585" s="15">
-        <v>1761.89</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>77</v>
       </c>
       <c r="B586" s="11" t="s">
         <v>1584</v>
       </c>
       <c r="C586" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="E586" s="7"/>
       <c r="F586" s="15">
-        <v>1142.6</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>78</v>
       </c>
       <c r="B587" s="11" t="s">
         <v>1586</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="E587" s="7"/>
       <c r="F587" s="15">
-        <v>7887.01</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>79</v>
       </c>
       <c r="B588" s="11" t="s">
         <v>1588</v>
       </c>
       <c r="C588" s="8" t="s">
         <v>1589</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>1590</v>
       </c>
       <c r="E588" s="7"/>
       <c r="F588" s="15">
-        <v>1365.55</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>80</v>
       </c>
       <c r="B589" s="11" t="s">
         <v>1591</v>
       </c>
       <c r="C589" s="8" t="s">
         <v>1592</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>1593</v>
       </c>
       <c r="E589" s="7"/>
       <c r="F589" s="15">
-        <v>164.82</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>81</v>
       </c>
       <c r="B590" s="11" t="s">
         <v>1594</v>
       </c>
       <c r="C590" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>1595</v>
       </c>
       <c r="E590" s="7"/>
       <c r="F590" s="15">
-        <v>672.76</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>82</v>
       </c>
       <c r="B591" s="11" t="s">
         <v>1596</v>
       </c>
       <c r="C591" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="E591" s="7"/>
       <c r="F591" s="15">
-        <v>1063.03</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>83</v>
       </c>
       <c r="B592" s="11" t="s">
         <v>1598</v>
       </c>
       <c r="C592" s="8" t="s">
-        <v>1406</v>
+        <v>1599</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="E592" s="7"/>
       <c r="F592" s="15">
-        <v>8474.73</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>84</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="E593" s="7"/>
       <c r="F593" s="15">
         <v>462.64</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>85</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C594" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="E594" s="7"/>
       <c r="F594" s="15">
-        <v>127.14</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>86</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E595" s="7"/>
       <c r="F595" s="15">
-        <v>6831.14</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
         <v>87</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="E596" s="7"/>
       <c r="F596" s="15">
-        <v>993.85</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
         <v>88</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="E597" s="7"/>
       <c r="F597" s="15">
-        <v>462.64</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
         <v>89</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C598" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="E598" s="7"/>
       <c r="F598" s="15">
-        <v>167.14</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
         <v>90</v>
       </c>
       <c r="B599" s="11" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="E599" s="7"/>
       <c r="F599" s="15">
-        <v>4140.95</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
         <v>91</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C600" s="8" t="s">
-        <v>1618</v>
+        <v>1408</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>1619</v>
       </c>
       <c r="E600" s="7"/>
       <c r="F600" s="15">
-        <v>1425.42</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
         <v>92</v>
       </c>
       <c r="B601" s="11" t="s">
         <v>1620</v>
       </c>
       <c r="C601" s="8" t="s">
         <v>1621</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="E601" s="7"/>
       <c r="F601" s="15">
         <v>1585.7</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>93</v>
       </c>
       <c r="B602" s="11" t="s">
@@ -18971,51 +18971,51 @@
       <c r="A603" s="4">
         <v>94</v>
       </c>
       <c r="B603" s="11" t="s">
         <v>1625</v>
       </c>
       <c r="C603" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="E603" s="7"/>
       <c r="F603" s="15">
         <v>1101.76</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>95</v>
       </c>
       <c r="B604" s="11" t="s">
         <v>1627</v>
       </c>
       <c r="C604" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>1628</v>
       </c>
       <c r="E604" s="7"/>
       <c r="F604" s="15">
         <v>10326.29</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>96</v>
       </c>
       <c r="B605" s="11" t="s">
         <v>1629</v>
       </c>
       <c r="C605" s="8" t="s">
         <v>1630</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>1631</v>
       </c>
       <c r="E605" s="7"/>
       <c r="F605" s="15">
         <v>1028.34</v>
@@ -19043,519 +19043,519 @@
       <c r="A607" s="4">
         <v>98</v>
       </c>
       <c r="B607" s="11" t="s">
         <v>1634</v>
       </c>
       <c r="C607" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>1635</v>
       </c>
       <c r="E607" s="7"/>
       <c r="F607" s="15">
         <v>991.04</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
         <v>99</v>
       </c>
       <c r="B608" s="11" t="s">
         <v>1636</v>
       </c>
       <c r="C608" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>1637</v>
       </c>
       <c r="E608" s="7"/>
       <c r="F608" s="15">
         <v>7261.41</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
         <v>100</v>
       </c>
       <c r="B609" s="11" t="s">
         <v>1638</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1621</v>
+        <v>1639</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="E609" s="7"/>
       <c r="F609" s="15">
-        <v>1713.38</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
         <v>101</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="E610" s="7"/>
       <c r="F610" s="15">
-        <v>127.14</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>102</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="E611" s="7"/>
       <c r="F611" s="15">
-        <v>5230.51</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>103</v>
       </c>
       <c r="B612" s="11" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1645</v>
+        <v>1408</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>1646</v>
       </c>
       <c r="E612" s="7"/>
       <c r="F612" s="15">
-        <v>2250.67</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>104</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>1647</v>
       </c>
       <c r="C613" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="E613" s="7"/>
       <c r="F613" s="15">
-        <v>462.64</v>
+        <v>1231.81</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>105</v>
       </c>
       <c r="B614" s="11" t="s">
         <v>1650</v>
       </c>
       <c r="C614" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="E614" s="7"/>
       <c r="F614" s="15">
-        <v>206.71</v>
+        <v>1903.76</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>106</v>
       </c>
       <c r="B615" s="11" t="s">
         <v>1652</v>
       </c>
       <c r="C615" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>1653</v>
       </c>
       <c r="E615" s="7"/>
       <c r="F615" s="15">
-        <v>1002.82</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
         <v>107</v>
       </c>
       <c r="B616" s="11" t="s">
         <v>1654</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="E616" s="7"/>
       <c r="F616" s="15">
-        <v>10326.29</v>
+        <v>8546.299999999999</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>108</v>
       </c>
       <c r="B617" s="11" t="s">
         <v>1656</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="E617" s="7"/>
       <c r="F617" s="15">
-        <v>1231.81</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>109</v>
       </c>
       <c r="B618" s="11" t="s">
         <v>1659</v>
       </c>
       <c r="C618" s="8" t="s">
-        <v>1403</v>
+        <v>1621</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="E618" s="7"/>
       <c r="F618" s="15">
-        <v>1903.76</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
         <v>110</v>
       </c>
       <c r="B619" s="11" t="s">
         <v>1661</v>
       </c>
       <c r="C619" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>1662</v>
       </c>
       <c r="E619" s="7"/>
       <c r="F619" s="15">
-        <v>1142.6</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
         <v>111</v>
       </c>
       <c r="B620" s="11" t="s">
         <v>1663</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>1664</v>
       </c>
       <c r="E620" s="7"/>
       <c r="F620" s="15">
-        <v>8546.299999999999</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
         <v>112</v>
       </c>
       <c r="B621" s="11" t="s">
         <v>1665</v>
       </c>
       <c r="C621" s="8" t="s">
         <v>1666</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="E621" s="7"/>
       <c r="F621" s="15">
-        <v>1365.55</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
         <v>113</v>
       </c>
       <c r="B622" s="11" t="s">
         <v>1668</v>
       </c>
       <c r="C622" s="8" t="s">
         <v>1669</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="E622" s="7"/>
       <c r="F622" s="15">
-        <v>164.82</v>
+        <v>605.48</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
         <v>114</v>
       </c>
       <c r="B623" s="11" t="s">
         <v>1671</v>
       </c>
       <c r="C623" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="E623" s="7"/>
       <c r="F623" s="15">
-        <v>252.18</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
         <v>115</v>
       </c>
       <c r="B624" s="11" t="s">
         <v>1673</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>1674</v>
       </c>
       <c r="E624" s="7"/>
       <c r="F624" s="15">
-        <v>991.04</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
         <v>116</v>
       </c>
       <c r="B625" s="11" t="s">
         <v>1675</v>
       </c>
       <c r="C625" s="8" t="s">
-        <v>1406</v>
+        <v>1676</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="E625" s="7"/>
       <c r="F625" s="15">
-        <v>8474.73</v>
+        <v>993.85</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>117</v>
       </c>
       <c r="B626" s="11" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C626" s="8" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="E626" s="7"/>
       <c r="F626" s="15">
-        <v>605.48</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>118</v>
       </c>
       <c r="B627" s="11" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C627" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="E627" s="7"/>
       <c r="F627" s="15">
-        <v>127.14</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>119</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="E628" s="7"/>
       <c r="F628" s="15">
-        <v>6831.14</v>
+        <v>4140.95</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>120</v>
       </c>
       <c r="B629" s="11" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C629" s="8" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="E629" s="7"/>
       <c r="F629" s="15">
-        <v>993.85</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
         <v>121</v>
       </c>
       <c r="B630" s="11" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C630" s="8" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="E630" s="7"/>
       <c r="F630" s="15">
-        <v>462.64</v>
+        <v>164.82</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
         <v>122</v>
       </c>
       <c r="B631" s="11" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C631" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E631" s="7"/>
       <c r="F631" s="15">
-        <v>167.14</v>
+        <v>252.18</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
         <v>123</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="E632" s="7"/>
       <c r="F632" s="15">
-        <v>4140.95</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
         <v>124</v>
       </c>
       <c r="B633" s="11" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>1695</v>
+        <v>1408</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="E633" s="7"/>
       <c r="F633" s="15">
-        <v>1365.55</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
         <v>125</v>
       </c>
       <c r="B634" s="11" t="s">
         <v>1697</v>
       </c>
       <c r="C634" s="8" t="s">
-        <v>1561</v>
+        <v>1582</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="E634" s="7"/>
       <c r="F634" s="15">
         <v>1028.34</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="4">
         <v>126</v>
       </c>
       <c r="B635" s="11" t="s">
         <v>1699</v>
       </c>
       <c r="C635" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>1700</v>
       </c>
       <c r="E635" s="7"/>
       <c r="F635" s="15">
         <v>167.14</v>
@@ -19637,868 +19637,868 @@
       <c r="A640" s="4">
         <v>131</v>
       </c>
       <c r="B640" s="11" t="s">
         <v>1711</v>
       </c>
       <c r="C640" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>1712</v>
       </c>
       <c r="E640" s="7"/>
       <c r="F640" s="15">
         <v>991.04</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
         <v>132</v>
       </c>
       <c r="B641" s="11" t="s">
         <v>1713</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="E641" s="7"/>
       <c r="F641" s="15">
         <v>8382.959999999999</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
         <v>133</v>
       </c>
       <c r="B642" s="11" t="s">
         <v>1715</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1580</v>
+        <v>1400</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="E642" s="7"/>
       <c r="F642" s="15">
-        <v>462.64</v>
+        <v>1713.38</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
         <v>134</v>
       </c>
       <c r="B643" s="11" t="s">
         <v>1717</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>1718</v>
       </c>
       <c r="E643" s="7"/>
       <c r="F643" s="15">
-        <v>127.14</v>
+        <v>252.18</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
         <v>135</v>
       </c>
       <c r="B644" s="11" t="s">
         <v>1719</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="E644" s="7"/>
       <c r="F644" s="15">
-        <v>5230.51</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
         <v>136</v>
       </c>
       <c r="B645" s="11" t="s">
         <v>1721</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>1722</v>
       </c>
       <c r="E645" s="7"/>
       <c r="F645" s="15">
-        <v>1713.38</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
         <v>137</v>
       </c>
       <c r="B646" s="11" t="s">
         <v>1723</v>
       </c>
       <c r="C646" s="8" t="s">
-        <v>1403</v>
+        <v>1724</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="E646" s="7"/>
       <c r="F646" s="15">
-        <v>252.18</v>
+        <v>902.54</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
         <v>138</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C647" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E647" s="7"/>
       <c r="F647" s="15">
-        <v>1002.82</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
         <v>139</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="E648" s="7"/>
       <c r="F648" s="15">
-        <v>10326.29</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
         <v>140</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1730</v>
+        <v>1408</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>1731</v>
       </c>
       <c r="E649" s="7"/>
       <c r="F649" s="15">
-        <v>902.54</v>
+        <v>6160.08</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
         <v>141</v>
       </c>
       <c r="B650" s="11" t="s">
         <v>1732</v>
       </c>
       <c r="C650" s="8" t="s">
-        <v>1403</v>
+        <v>1733</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="E650" s="7"/>
       <c r="F650" s="15">
-        <v>1761.89</v>
+        <v>1365.55</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
         <v>142</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C651" s="8" t="s">
-        <v>1403</v>
+        <v>1570</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="E651" s="7"/>
       <c r="F651" s="15">
-        <v>1142.6</v>
+        <v>462.64</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
         <v>143</v>
       </c>
       <c r="B652" s="11" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="C652" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="E652" s="7"/>
       <c r="F652" s="15">
-        <v>6160.08</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="4">
         <v>144</v>
       </c>
       <c r="B653" s="11" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C653" s="8" t="s">
-        <v>1739</v>
+        <v>1408</v>
       </c>
       <c r="D653" s="7" t="s">
         <v>1740</v>
       </c>
       <c r="E653" s="7"/>
       <c r="F653" s="15">
-        <v>1365.55</v>
+        <v>5230.51</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
         <v>145</v>
       </c>
       <c r="B654" s="11" t="s">
         <v>1741</v>
       </c>
       <c r="C654" s="8" t="s">
         <v>1742</v>
       </c>
       <c r="D654" s="7" t="s">
         <v>1743</v>
       </c>
       <c r="E654" s="7"/>
       <c r="F654" s="15">
-        <v>846.84</v>
+        <v>1585.7</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
         <v>146</v>
       </c>
       <c r="B655" s="11" t="s">
         <v>1744</v>
       </c>
       <c r="C655" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D655" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="E655" s="7"/>
       <c r="F655" s="15">
-        <v>167.14</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
         <v>147</v>
       </c>
       <c r="B656" s="11" t="s">
         <v>1746</v>
       </c>
       <c r="C656" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D656" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="E656" s="7"/>
       <c r="F656" s="15">
-        <v>4414.61</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>148</v>
       </c>
       <c r="B657" s="11" t="s">
         <v>1748</v>
       </c>
       <c r="C657" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D657" s="7" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="E657" s="7"/>
       <c r="F657" s="15">
-        <v>1215.51</v>
+        <v>6831.14</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
         <v>149</v>
       </c>
       <c r="B658" s="11" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C658" s="8" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
       <c r="D658" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="E658" s="7"/>
       <c r="F658" s="15">
-        <v>1028.34</v>
+        <v>1425.42</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
         <v>150</v>
       </c>
       <c r="B659" s="11" t="s">
         <v>1753</v>
       </c>
       <c r="C659" s="8" t="s">
-        <v>1403</v>
+        <v>1754</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="E659" s="7"/>
       <c r="F659" s="15">
-        <v>206.71</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
         <v>151</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="C660" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="E660" s="7"/>
       <c r="F660" s="15">
-        <v>1063.03</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
         <v>152</v>
       </c>
       <c r="B661" s="11" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C661" s="8" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D661" s="7" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="E661" s="7"/>
       <c r="F661" s="15">
-        <v>9519.66</v>
+        <v>4414.61</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>153</v>
       </c>
       <c r="B662" s="11" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C662" s="8" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="D662" s="7" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E662" s="7"/>
       <c r="F662" s="15">
-        <v>1585.7</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>154</v>
       </c>
       <c r="B663" s="11" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C663" s="8" t="s">
-        <v>1403</v>
+        <v>1459</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="E663" s="7"/>
       <c r="F663" s="15">
-        <v>1761.89</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>155</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C664" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="E664" s="7"/>
       <c r="F664" s="15">
-        <v>1142.6</v>
+        <v>206.71</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
         <v>156</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="E665" s="7"/>
       <c r="F665" s="15">
-        <v>6831.14</v>
+        <v>1063.03</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
         <v>157</v>
       </c>
       <c r="B666" s="11" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C666" s="8" t="s">
-        <v>1769</v>
+        <v>1408</v>
       </c>
       <c r="D666" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="E666" s="7"/>
       <c r="F666" s="15">
-        <v>1425.42</v>
+        <v>9519.66</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
         <v>158</v>
       </c>
       <c r="B667" s="11" t="s">
         <v>1771</v>
       </c>
       <c r="C667" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D667" s="7" t="s">
         <v>1772</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="E667" s="7"/>
       <c r="F667" s="15">
-        <v>1028.34</v>
+        <v>846.84</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
         <v>159</v>
       </c>
       <c r="B668" s="11" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
       <c r="C668" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="E668" s="7"/>
       <c r="F668" s="15">
-        <v>672.76</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
         <v>160</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
       <c r="C669" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
       <c r="E669" s="7"/>
       <c r="F669" s="15">
-        <v>991.04</v>
+        <v>1101.76</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
         <v>161</v>
       </c>
       <c r="B670" s="11" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C670" s="8" t="s">
         <v>1778</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="D670" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="E670" s="7"/>
       <c r="F670" s="15">
-        <v>8474.73</v>
+        <v>7765.34</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
         <v>162</v>
       </c>
       <c r="B671" s="11" t="s">
         <v>1780</v>
       </c>
       <c r="C671" s="8" t="s">
         <v>1781</v>
       </c>
       <c r="D671" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="E671" s="7"/>
       <c r="F671" s="15">
-        <v>2250.67</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
         <v>163</v>
       </c>
       <c r="B672" s="11" t="s">
         <v>1783</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1484</v>
+        <v>1403</v>
       </c>
       <c r="D672" s="7" t="s">
         <v>1784</v>
       </c>
       <c r="E672" s="7"/>
       <c r="F672" s="15">
-        <v>846.84</v>
+        <v>672.76</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
         <v>164</v>
       </c>
       <c r="B673" s="11" t="s">
         <v>1785</v>
       </c>
       <c r="C673" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D673" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="E673" s="7"/>
       <c r="F673" s="15">
-        <v>167.14</v>
+        <v>991.04</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
         <v>165</v>
       </c>
       <c r="B674" s="11" t="s">
         <v>1787</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D674" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="E674" s="7"/>
       <c r="F674" s="15">
-        <v>1101.76</v>
+        <v>8474.73</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
         <v>166</v>
       </c>
       <c r="B675" s="11" t="s">
         <v>1789</v>
       </c>
       <c r="C675" s="8" t="s">
         <v>1790</v>
       </c>
       <c r="D675" s="7" t="s">
         <v>1791</v>
       </c>
       <c r="E675" s="7"/>
       <c r="F675" s="15">
-        <v>7765.34</v>
+        <v>2250.67</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
         <v>167</v>
       </c>
       <c r="B676" s="11" t="s">
         <v>1792</v>
       </c>
       <c r="C676" s="8" t="s">
-        <v>1484</v>
+        <v>1707</v>
       </c>
       <c r="D676" s="7" t="s">
         <v>1793</v>
       </c>
       <c r="E676" s="7"/>
       <c r="F676" s="15">
-        <v>891.9299999999999</v>
+        <v>1028.34</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
         <v>168</v>
       </c>
       <c r="B677" s="11" t="s">
         <v>1794</v>
       </c>
       <c r="C677" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D677" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="E677" s="7"/>
       <c r="F677" s="15">
-        <v>127.14</v>
+        <v>167.14</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
         <v>169</v>
       </c>
       <c r="B678" s="11" t="s">
         <v>1796</v>
       </c>
       <c r="C678" s="8" t="s">
-        <v>1707</v>
+        <v>1403</v>
       </c>
       <c r="D678" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="E678" s="7"/>
       <c r="F678" s="15">
-        <v>1028.34</v>
+        <v>1002.82</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
         <v>170</v>
       </c>
       <c r="B679" s="11" t="s">
         <v>1798</v>
       </c>
       <c r="C679" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D679" s="7" t="s">
         <v>1799</v>
       </c>
       <c r="E679" s="7"/>
       <c r="F679" s="15">
-        <v>167.14</v>
+        <v>10326.29</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
         <v>171</v>
       </c>
       <c r="B680" s="11" t="s">
         <v>1800</v>
       </c>
       <c r="C680" s="8" t="s">
-        <v>1403</v>
+        <v>1801</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="E680" s="7"/>
       <c r="F680" s="15">
-        <v>1002.82</v>
+        <v>605.48</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
         <v>172</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="E681" s="7"/>
       <c r="F681" s="15">
-        <v>10326.29</v>
+        <v>1761.89</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
         <v>173</v>
       </c>
       <c r="B682" s="11" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1805</v>
+        <v>1403</v>
       </c>
       <c r="D682" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="E682" s="7"/>
       <c r="F682" s="15">
-        <v>605.48</v>
+        <v>1142.6</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
         <v>174</v>
       </c>
       <c r="B683" s="11" t="s">
         <v>1807</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="D683" s="7" t="s">
         <v>1808</v>
       </c>
       <c r="E683" s="7"/>
       <c r="F683" s="15">
-        <v>1761.89</v>
+        <v>6160.08</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
         <v>175</v>
       </c>
       <c r="B684" s="11" t="s">
         <v>1809</v>
       </c>
       <c r="C684" s="8" t="s">
-        <v>1403</v>
+        <v>1810</v>
       </c>
       <c r="D684" s="7" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="E684" s="7"/>
       <c r="F684" s="15">
-        <v>1142.6</v>
+        <v>1215.51</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
         <v>176</v>
       </c>
       <c r="B685" s="11" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1406</v>
+        <v>1496</v>
       </c>
       <c r="D685" s="7" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="E685" s="7"/>
       <c r="F685" s="15">
-        <v>6160.08</v>
+        <v>891.9299999999999</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
         <v>177</v>
       </c>
       <c r="B686" s="11" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C686" s="8" t="s">
-        <v>1814</v>
+        <v>1403</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>1815</v>
       </c>
       <c r="E686" s="7"/>
       <c r="F686" s="15">
-        <v>1215.51</v>
+        <v>127.14</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
         <v>178</v>
       </c>
       <c r="B687" s="11" t="s">
         <v>1816</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1817</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="E687" s="7"/>
       <c r="F687" s="15">
         <v>4465.55</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="B688" s="7"/>
@@ -21040,265 +21040,265 @@
         <v>1872</v>
       </c>
       <c r="D719" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="E719" s="7"/>
       <c r="F719" s="15">
         <v>224.02</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
         <v>4</v>
       </c>
       <c r="B720" s="11" t="s">
         <v>1874</v>
       </c>
       <c r="C720" s="8" t="s">
         <v>1875</v>
       </c>
       <c r="D720" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="E720" s="7"/>
       <c r="F720" s="15">
-        <v>664.17</v>
+        <v>623.55</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
         <v>5</v>
       </c>
       <c r="B721" s="11" t="s">
         <v>1877</v>
       </c>
       <c r="C721" s="8" t="s">
         <v>1878</v>
       </c>
       <c r="D721" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="E721" s="7"/>
       <c r="F721" s="15">
-        <v>623.55</v>
+        <v>664.17</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>6</v>
       </c>
       <c r="B722" s="11" t="s">
         <v>1880</v>
       </c>
       <c r="C722" s="8" t="s">
         <v>1881</v>
       </c>
       <c r="D722" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="E722" s="7"/>
       <c r="F722" s="15">
         <v>159.6</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>7</v>
       </c>
       <c r="B723" s="11" t="s">
         <v>1883</v>
       </c>
       <c r="C723" s="8" t="s">
         <v>1884</v>
       </c>
       <c r="D723" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="E723" s="7"/>
       <c r="F723" s="15">
-        <v>621.59</v>
+        <v>258.37</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>8</v>
       </c>
       <c r="B724" s="11" t="s">
         <v>1886</v>
       </c>
       <c r="C724" s="8" t="s">
         <v>1887</v>
       </c>
       <c r="D724" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="E724" s="7"/>
       <c r="F724" s="15">
-        <v>258.37</v>
+        <v>621.59</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>9</v>
       </c>
       <c r="B725" s="11" t="s">
         <v>1889</v>
       </c>
       <c r="C725" s="8" t="s">
         <v>1890</v>
       </c>
       <c r="D725" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="E725" s="7"/>
       <c r="F725" s="15">
         <v>297.73</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>10</v>
       </c>
       <c r="B726" s="11" t="s">
         <v>1892</v>
       </c>
       <c r="C726" s="8" t="s">
         <v>1893</v>
       </c>
       <c r="D726" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="E726" s="7"/>
       <c r="F726" s="15">
-        <v>641.98</v>
+        <v>664.17</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>11</v>
       </c>
       <c r="B727" s="11" t="s">
         <v>1895</v>
       </c>
       <c r="C727" s="8" t="s">
         <v>1896</v>
       </c>
       <c r="D727" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="E727" s="7"/>
       <c r="F727" s="15">
-        <v>664.17</v>
+        <v>641.98</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>12</v>
       </c>
-      <c r="B728" s="11"/>
+      <c r="B728" s="11" t="s">
+        <v>1898</v>
+      </c>
       <c r="C728" s="8" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="D728" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="E728" s="7"/>
       <c r="F728" s="15">
-        <v>452.41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>13</v>
       </c>
-      <c r="B729" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B729" s="11"/>
       <c r="C729" s="8" t="s">
         <v>1901</v>
       </c>
       <c r="D729" s="7" t="s">
         <v>1902</v>
       </c>
       <c r="E729" s="7"/>
       <c r="F729" s="15">
-        <v>1</v>
+        <v>452.41</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
         <v>14</v>
       </c>
       <c r="B730" s="11" t="s">
         <v>1903</v>
       </c>
       <c r="C730" s="8" t="s">
         <v>1904</v>
       </c>
       <c r="D730" s="7" t="s">
         <v>1905</v>
       </c>
       <c r="E730" s="7"/>
       <c r="F730" s="15">
         <v>664.17</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
         <v>15</v>
       </c>
       <c r="B731" s="11" t="s">
         <v>1906</v>
       </c>
       <c r="C731" s="8" t="s">
         <v>1907</v>
       </c>
       <c r="D731" s="7" t="s">
         <v>1908</v>
       </c>
       <c r="E731" s="7"/>
       <c r="F731" s="15">
-        <v>258.37</v>
+        <v>665.24</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
         <v>16</v>
       </c>
       <c r="B732" s="11" t="s">
         <v>1909</v>
       </c>
       <c r="C732" s="8" t="s">
         <v>1910</v>
       </c>
       <c r="D732" s="7" t="s">
         <v>1911</v>
       </c>
       <c r="E732" s="7"/>
       <c r="F732" s="15">
-        <v>665.24</v>
+        <v>258.37</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
         <v>17</v>
       </c>
       <c r="B733" s="11" t="s">
         <v>1912</v>
       </c>
       <c r="C733" s="8" t="s">
         <v>1913</v>
       </c>
       <c r="D733" s="7" t="s">
         <v>1914</v>
       </c>
       <c r="E733" s="7"/>
       <c r="F733" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
         <v>18</v>
       </c>
       <c r="B734" s="11" t="s">
@@ -24526,213 +24526,213 @@
         <v>2382</v>
       </c>
       <c r="D924" s="7" t="s">
         <v>2383</v>
       </c>
       <c r="E924" s="7"/>
       <c r="F924" s="15">
         <v>677.41</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
         <v>2</v>
       </c>
       <c r="B925" s="11" t="s">
         <v>2384</v>
       </c>
       <c r="C925" s="8" t="s">
         <v>2385</v>
       </c>
       <c r="D925" s="7" t="s">
         <v>2386</v>
       </c>
       <c r="E925" s="7"/>
       <c r="F925" s="15">
-        <v>489.06</v>
+        <v>597.61</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
         <v>3</v>
       </c>
       <c r="B926" s="11" t="s">
         <v>2387</v>
       </c>
       <c r="C926" s="8" t="s">
         <v>2388</v>
       </c>
       <c r="D926" s="7" t="s">
         <v>2389</v>
       </c>
       <c r="E926" s="7"/>
       <c r="F926" s="15">
-        <v>597.61</v>
+        <v>529.41</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
         <v>4</v>
       </c>
       <c r="B927" s="11" t="s">
         <v>2390</v>
       </c>
       <c r="C927" s="8" t="s">
         <v>2391</v>
       </c>
       <c r="D927" s="7" t="s">
         <v>2392</v>
       </c>
       <c r="E927" s="7"/>
       <c r="F927" s="15">
-        <v>529.41</v>
+        <v>489.06</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
         <v>5</v>
       </c>
       <c r="B928" s="11" t="s">
         <v>2393</v>
       </c>
       <c r="C928" s="8" t="s">
         <v>2394</v>
       </c>
       <c r="D928" s="7" t="s">
         <v>2395</v>
       </c>
       <c r="E928" s="7"/>
       <c r="F928" s="15">
-        <v>177.49</v>
+        <v>737.53</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
         <v>6</v>
       </c>
       <c r="B929" s="11" t="s">
         <v>2396</v>
       </c>
       <c r="C929" s="8" t="s">
         <v>2397</v>
       </c>
       <c r="D929" s="7" t="s">
         <v>2398</v>
       </c>
       <c r="E929" s="7"/>
       <c r="F929" s="15">
-        <v>737.53</v>
+        <v>677.41</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
         <v>7</v>
       </c>
       <c r="B930" s="11" t="s">
         <v>2399</v>
       </c>
       <c r="C930" s="8" t="s">
         <v>2400</v>
       </c>
       <c r="D930" s="7" t="s">
         <v>2401</v>
       </c>
       <c r="E930" s="7"/>
       <c r="F930" s="15">
-        <v>677.41</v>
+        <v>177.49</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
         <v>8</v>
       </c>
       <c r="B931" s="11" t="s">
         <v>2402</v>
       </c>
       <c r="C931" s="8" t="s">
         <v>2403</v>
       </c>
       <c r="D931" s="7" t="s">
         <v>2404</v>
       </c>
       <c r="E931" s="7"/>
       <c r="F931" s="15">
         <v>677.41</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
         <v>9</v>
       </c>
       <c r="B932" s="11" t="s">
         <v>2405</v>
       </c>
       <c r="C932" s="8" t="s">
         <v>2406</v>
       </c>
       <c r="D932" s="7" t="s">
         <v>2407</v>
       </c>
       <c r="E932" s="7"/>
       <c r="F932" s="15">
-        <v>733.23</v>
+        <v>709.97</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
         <v>10</v>
       </c>
       <c r="B933" s="11" t="s">
         <v>2408</v>
       </c>
       <c r="C933" s="8" t="s">
         <v>2409</v>
       </c>
       <c r="D933" s="7" t="s">
         <v>2410</v>
       </c>
       <c r="E933" s="7"/>
       <c r="F933" s="15">
-        <v>709.97</v>
+        <v>140.25</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
         <v>11</v>
       </c>
       <c r="B934" s="11" t="s">
         <v>2411</v>
       </c>
       <c r="C934" s="8" t="s">
         <v>2412</v>
       </c>
       <c r="D934" s="7" t="s">
         <v>2413</v>
       </c>
       <c r="E934" s="7"/>
       <c r="F934" s="15">
-        <v>140.25</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
         <v>12</v>
       </c>
       <c r="B935" s="11" t="s">
         <v>2414</v>
       </c>
       <c r="C935" s="8" t="s">
         <v>2415</v>
       </c>
       <c r="D935" s="7" t="s">
         <v>2416</v>
       </c>
       <c r="E935" s="7"/>
       <c r="F935" s="15">
         <v>333.87</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
         <v>13</v>
       </c>
       <c r="B936" s="11" t="s">
@@ -24760,69 +24760,69 @@
         <v>2421</v>
       </c>
       <c r="D937" s="7" t="s">
         <v>2422</v>
       </c>
       <c r="E937" s="7"/>
       <c r="F937" s="15">
         <v>224.37</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
         <v>15</v>
       </c>
       <c r="B938" s="11" t="s">
         <v>2423</v>
       </c>
       <c r="C938" s="8" t="s">
         <v>2424</v>
       </c>
       <c r="D938" s="7" t="s">
         <v>2425</v>
       </c>
       <c r="E938" s="7"/>
       <c r="F938" s="15">
-        <v>489.06</v>
+        <v>632.6799999999999</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
         <v>16</v>
       </c>
       <c r="B939" s="11" t="s">
         <v>2426</v>
       </c>
       <c r="C939" s="8" t="s">
         <v>2427</v>
       </c>
       <c r="D939" s="7" t="s">
         <v>2428</v>
       </c>
       <c r="E939" s="7"/>
       <c r="F939" s="15">
-        <v>632.6799999999999</v>
+        <v>489.06</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
         <v>17</v>
       </c>
       <c r="B940" s="11" t="s">
         <v>2429</v>
       </c>
       <c r="C940" s="8" t="s">
         <v>2430</v>
       </c>
       <c r="D940" s="7" t="s">
         <v>2431</v>
       </c>
       <c r="E940" s="7"/>
       <c r="F940" s="15">
         <v>737.53</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
         <v>18</v>
       </c>
       <c r="B941" s="11" t="s">
@@ -24886,69 +24886,69 @@
         <v>2442</v>
       </c>
       <c r="D944" s="7" t="s">
         <v>2443</v>
       </c>
       <c r="E944" s="7"/>
       <c r="F944" s="15">
         <v>485.66</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
         <v>22</v>
       </c>
       <c r="B945" s="11" t="s">
         <v>2444</v>
       </c>
       <c r="C945" s="8" t="s">
         <v>2445</v>
       </c>
       <c r="D945" s="7" t="s">
         <v>2446</v>
       </c>
       <c r="E945" s="7"/>
       <c r="F945" s="15">
-        <v>632.6799999999999</v>
+        <v>637</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
         <v>23</v>
       </c>
       <c r="B946" s="11" t="s">
         <v>2447</v>
       </c>
       <c r="C946" s="8" t="s">
         <v>2448</v>
       </c>
       <c r="D946" s="7" t="s">
         <v>2449</v>
       </c>
       <c r="E946" s="7"/>
       <c r="F946" s="15">
-        <v>637</v>
+        <v>632.6799999999999</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
         <v>24</v>
       </c>
       <c r="B947" s="11" t="s">
         <v>2450</v>
       </c>
       <c r="C947" s="8" t="s">
         <v>2451</v>
       </c>
       <c r="D947" s="7" t="s">
         <v>2452</v>
       </c>
       <c r="E947" s="7"/>
       <c r="F947" s="15">
         <v>172.84</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
         <v>25</v>
       </c>
       <c r="B948" s="11" t="s">
@@ -24994,224 +24994,224 @@
         <v>2460</v>
       </c>
       <c r="D950" s="7" t="s">
         <v>2461</v>
       </c>
       <c r="E950" s="7"/>
       <c r="F950" s="15">
         <v>333.87</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
         <v>28</v>
       </c>
       <c r="B951" s="11" t="s">
         <v>2462</v>
       </c>
       <c r="C951" s="8" t="s">
         <v>2463</v>
       </c>
       <c r="D951" s="7" t="s">
         <v>2464</v>
       </c>
       <c r="E951" s="7"/>
       <c r="F951" s="15">
-        <v>425.56</v>
+        <v>587.59</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
         <v>29</v>
       </c>
       <c r="B952" s="11" t="s">
         <v>2465</v>
       </c>
       <c r="C952" s="8" t="s">
         <v>2466</v>
       </c>
       <c r="D952" s="7" t="s">
         <v>2467</v>
       </c>
       <c r="E952" s="7"/>
       <c r="F952" s="15">
-        <v>587.59</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
         <v>30</v>
       </c>
       <c r="B953" s="11" t="s">
         <v>2468</v>
       </c>
       <c r="C953" s="8" t="s">
         <v>2469</v>
       </c>
       <c r="D953" s="7" t="s">
         <v>2470</v>
       </c>
       <c r="E953" s="7"/>
       <c r="F953" s="15">
-        <v>733.23</v>
+        <v>425.56</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="4">
         <v>31</v>
       </c>
       <c r="B954" s="11" t="s">
         <v>2471</v>
       </c>
       <c r="C954" s="8" t="s">
         <v>2472</v>
       </c>
       <c r="D954" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="E954" s="7"/>
       <c r="F954" s="15">
         <v>581.86</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="4">
         <v>32</v>
       </c>
       <c r="B955" s="11" t="s">
         <v>2474</v>
       </c>
       <c r="C955" s="8" t="s">
         <v>2475</v>
       </c>
       <c r="D955" s="7" t="s">
         <v>2476</v>
       </c>
       <c r="E955" s="7"/>
       <c r="F955" s="15">
-        <v>532.46</v>
+        <v>269.44</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
         <v>33</v>
       </c>
       <c r="B956" s="11" t="s">
         <v>2477</v>
       </c>
       <c r="C956" s="8" t="s">
         <v>2478</v>
       </c>
       <c r="D956" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="E956" s="7"/>
       <c r="F956" s="15">
-        <v>269.44</v>
+        <v>733.23</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
         <v>34</v>
       </c>
       <c r="B957" s="11" t="s">
         <v>2480</v>
       </c>
       <c r="C957" s="8" t="s">
         <v>2481</v>
       </c>
       <c r="D957" s="7" t="s">
         <v>2482</v>
       </c>
       <c r="E957" s="7"/>
       <c r="F957" s="15">
-        <v>733.23</v>
+        <v>532.46</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
         <v>35</v>
       </c>
       <c r="B958" s="11" t="s">
         <v>2483</v>
       </c>
       <c r="C958" s="8" t="s">
         <v>2484</v>
       </c>
       <c r="D958" s="7" t="s">
         <v>2485</v>
       </c>
       <c r="E958" s="7"/>
       <c r="F958" s="15">
-        <v>336</v>
+        <v>737.53</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
         <v>36</v>
       </c>
       <c r="B959" s="11" t="s">
         <v>2486</v>
       </c>
       <c r="C959" s="8" t="s">
         <v>2487</v>
       </c>
       <c r="D959" s="7" t="s">
         <v>2488</v>
       </c>
       <c r="E959" s="7"/>
       <c r="F959" s="15">
-        <v>737.53</v>
+        <v>333.87</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
         <v>37</v>
       </c>
       <c r="B960" s="11" t="s">
         <v>2489</v>
       </c>
       <c r="C960" s="8" t="s">
         <v>2490</v>
       </c>
       <c r="D960" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="E960" s="7"/>
       <c r="F960" s="15">
-        <v>333.87</v>
+        <v>336</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="4">
         <v>38</v>
       </c>
       <c r="B961" s="11" t="s">
         <v>2492</v>
       </c>
       <c r="C961" s="8" t="s">
-        <v>2484</v>
+        <v>2490</v>
       </c>
       <c r="D961" s="7" t="s">
         <v>2493</v>
       </c>
       <c r="E961" s="7"/>
       <c r="F961" s="15">
         <v>333.87</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="5" t="s">
         <v>2494</v>
       </c>
       <c r="B962" s="7"/>
       <c r="C962" s="8"/>
       <c r="D962" s="7"/>
       <c r="E962" s="7"/>
       <c r="F962" s="15"/>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B963" s="10" t="s">
         <v>3</v>