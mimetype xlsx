--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -38,50 +38,173 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отделочные материалы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
+  </si>
+  <si>
+    <t>Линолеум Juteks Optimal Proxi 0887</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
+  </si>
+  <si>
+    <t>37427</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
+  </si>
+  <si>
+    <t>25966</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Premium 4V Дуб Небраска</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+  </si>
+  <si>
+    <t>40864</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
+  </si>
+  <si>
+    <t>40884</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Смерека Кобальт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/</t>
+  </si>
+  <si>
+    <t>44989</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40883 </t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
+  </si>
+  <si>
+    <t>47243</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Master 4V Дуб Римини</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
+    <t>27609</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
+  </si>
+  <si>
+    <t>44009</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
+  </si>
+  <si>
+    <t>44991</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Evolution Venezia 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/</t>
+  </si>
+  <si>
     <t>47119</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
   </si>
   <si>
     <t>34742</t>
   </si>
   <si>
     <t>Ламинат Classen Futuro Хикория Вильсон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/</t>
   </si>
   <si>
     <t>47094</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
@@ -107,173 +230,50 @@
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
   </si>
   <si>
     <t>60544</t>
   </si>
   <si>
     <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
   </si>
   <si>
     <t>44990</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
   </si>
   <si>
-    <t>44993</t>
-[...121 lines deleted...]
-  <si>
     <t xml:space="preserve">Декоративная штукатурка Эльф декор Grotto </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2237/</t>
   </si>
   <si>
     <t xml:space="preserve">Декоративная штукатурка Oikos ENCANTO </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2238/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок для спальни 12 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2230/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок на кухне 8 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2231/</t>
   </si>
   <si>
     <t xml:space="preserve">Профиль CD 60  3м (0,38) </t>
@@ -446,62 +446,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в спальню 12м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в гостинную 15м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/</t>
   </si>
   <si>
     <t>Подвесные потолки</t>
   </si>
   <si>
     <t xml:space="preserve">Плита потолочная Armstrong Bajkal </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/</t>
   </si>
   <si>
+    <t xml:space="preserve">Плита AMF Trento </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/</t>
+  </si>
+  <si>
     <t>Плита потолочная Armstrong Scala board</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита AMF Trento </t>
-[...4 lines deleted...]
-  <si>
     <t>Дюбель TDN 6*40</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/dyubel-tdn-640/</t>
   </si>
   <si>
     <t>Профиль KRAFT Nova T-2 600*25*24 белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Профиль пристенный KRAFT Nova L 19*24*3000 мм белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Плита потолочная Armstrong Sahara board</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/</t>
   </si>
   <si>
     <t>Плита потолочная</t>
@@ -512,92 +512,92 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/</t>
   </si>
   <si>
     <t>Плита Laguna  (Лагуна)  6 мм Китай 10</t>
   </si>
   <si>
     <t>Плита потолочная Filigran (АMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/</t>
   </si>
   <si>
     <t>Плита Меркурий (7мм) Китай</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/</t>
   </si>
   <si>
     <t>Плита потолочная Planet (АМF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/</t>
   </si>
   <si>
+    <t xml:space="preserve"> Плита потолочная AMF Filigran 600x1200 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/</t>
+  </si>
+  <si>
     <t>Плита потолочная Orbit (AMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/</t>
   </si>
   <si>
-    <t xml:space="preserve"> Плита потолочная AMF Filigran 600x1200 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита потолочная AMF Filigran 600x1200мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Schlicht</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinstratos</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/</t>
   </si>
   <si>
+    <t>Плита потолочная THERMATEX Feinstratos микроперфорированный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/</t>
+  </si>
+  <si>
     <t>Плита потолочная 600х1200 мм Filigran (АMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/</t>
   </si>
   <si>
-    <t>Плита потолочная THERMATEX Feinstratos микроперфорированный</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита потолочная THERMATEX Star</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/</t>
   </si>
   <si>
     <t>Подвесные потолки Orbit 1200*600</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinfresko</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/</t>
   </si>
   <si>
     <t>Профиль для подвесного потолка</t>
   </si>
   <si>
     <t>Крафт-НОВА (Украина)</t>
   </si>
   <si>
     <t>Профиль для п/потолка 0,6 м Крафт-НОВА (75 шт/уп)</t>
@@ -1202,62 +1202,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/</t>
   </si>
   <si>
     <t>Гипсокартон и профиля</t>
   </si>
   <si>
     <t>Гипсокартон</t>
   </si>
   <si>
     <t>"KNAUF"</t>
   </si>
   <si>
     <t xml:space="preserve">Гипсокартон Knauf обычный 12.5 мм (2 м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/</t>
   </si>
   <si>
+    <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/</t>
+  </si>
+  <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/</t>
   </si>
   <si>
-    <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
-[...4 lines deleted...]
-  <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 9.5 мм (2,5 м)</t>
@@ -1472,66 +1472,66 @@
   <si>
     <t>Профиль CW 75 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3455/</t>
   </si>
   <si>
     <t>89933</t>
   </si>
   <si>
     <t>Профиль UW 75  3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3460/</t>
   </si>
   <si>
     <t>105799</t>
   </si>
   <si>
     <t>Профиль UW 75  4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3461/</t>
   </si>
   <si>
+    <t>89931</t>
+  </si>
+  <si>
+    <t>Профиль CW 100 3м KNAUF</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3450/</t>
+  </si>
+  <si>
     <t>80277</t>
   </si>
   <si>
     <t>Профиль UD 27  4м PREMIUM</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3465/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/3450/</t>
   </si>
   <si>
     <t>105829</t>
   </si>
   <si>
     <t>Профиль CW 100 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3451/</t>
   </si>
   <si>
     <t>89934</t>
   </si>
   <si>
     <t>Профиль UW 100 3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3456/</t>
   </si>
   <si>
     <t>105797</t>
   </si>
   <si>
     <t>Профиль UW 100 4м KNAUF</t>
   </si>
@@ -5562,51 +5562,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F906"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F906" sqref="F906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -5641,437 +5641,437 @@
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="17">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="13"/>
+      <c r="C7" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>365</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="17">
-        <v>395</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="D9" s="9" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="17">
-        <v>358</v>
+        <v>372</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="13"/>
+      <c r="B10" s="13" t="s">
+        <v>19</v>
+      </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="17">
-        <v>454.4</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="17">
-        <v>419</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="17">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
-      <c r="B14" s="13" t="s">
+      <c r="B14" s="13"/>
+      <c r="C14" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="D14" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="17">
-        <v>358</v>
+        <v>579.2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
-      <c r="B15" s="13"/>
+      <c r="B15" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="C15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="17">
-        <v>617.6</v>
+        <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="13"/>
+      <c r="C16" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="D16" s="9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="17">
-        <v>420</v>
+        <v>848</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="D17" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="17">
-        <v>372</v>
+        <v>419</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="D18" s="9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="17">
-        <v>390</v>
+        <v>358</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="D19" s="9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="13"/>
+      <c r="C20" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="9" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="17">
-        <v>358</v>
+        <v>486.4</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="9" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="17">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
-      <c r="B22" s="13"/>
+      <c r="B22" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="C22" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="17">
-        <v>579.2</v>
+        <v>365</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="10" t="s">
+      <c r="D23" s="9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="17">
-        <v>386</v>
+        <v>395</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="13"/>
+      <c r="B24" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="C24" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="17">
-        <v>848</v>
+        <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="13" t="s">
+      <c r="B25" s="13"/>
+      <c r="C25" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="C25" s="10" t="s">
+      <c r="D25" s="9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="17">
-        <v>419</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="C26" s="10" t="s">
+      <c r="D26" s="9" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="17">
-        <v>358</v>
+        <v>419</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="D27" s="9" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="17">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
-      <c r="B28" s="13"/>
+      <c r="B28" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="C28" s="10" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="17">
-        <v>486.4</v>
+        <v>358</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="9">
         <v>1</v>
       </c>
       <c r="F29" s="17">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="13"/>
@@ -6733,67 +6733,67 @@
       <c r="B69" s="13"/>
       <c r="C69" s="10" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="17">
         <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>2</v>
       </c>
       <c r="B70" s="13"/>
       <c r="C70" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="17">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>3</v>
       </c>
       <c r="B71" s="13"/>
       <c r="C71" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="17">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>4</v>
       </c>
       <c r="B72" s="13"/>
       <c r="C72" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E72" s="9"/>
       <c r="F72" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>5</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="10" t="s">
         <v>150</v>
@@ -6945,71 +6945,71 @@
       <c r="B82" s="13"/>
       <c r="C82" s="10" t="s">
         <v>164</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E82" s="9">
         <v>1482</v>
       </c>
       <c r="F82" s="17">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>6</v>
       </c>
       <c r="B83" s="13"/>
       <c r="C83" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="E83" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E83" s="9"/>
       <c r="F83" s="17">
-        <v>55</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>7</v>
       </c>
       <c r="B84" s="13"/>
       <c r="C84" s="10" t="s">
         <v>168</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="E84" s="9"/>
+      <c r="E84" s="9">
+        <v>1425</v>
+      </c>
       <c r="F84" s="17">
-        <v>113.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>8</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="10" t="s">
         <v>170</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="17">
         <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>9</v>
       </c>
       <c r="B86" s="13"/>
       <c r="C86" s="10" t="s">
         <v>172</v>
@@ -7027,71 +7027,71 @@
         <v>10</v>
       </c>
       <c r="B87" s="13"/>
       <c r="C87" s="10" t="s">
         <v>174</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E87" s="9"/>
       <c r="F87" s="17">
         <v>87</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>11</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="10" t="s">
         <v>176</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="E88" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E88" s="9"/>
       <c r="F88" s="17">
-        <v>113.5</v>
+        <v>76.40000000000001</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>12</v>
       </c>
       <c r="B89" s="13"/>
       <c r="C89" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="E89" s="9"/>
+      <c r="E89" s="9">
+        <v>1464</v>
+      </c>
       <c r="F89" s="17">
-        <v>76.40000000000001</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>13</v>
       </c>
       <c r="B90" s="13"/>
       <c r="C90" s="10" t="s">
         <v>180</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E90" s="9"/>
       <c r="F90" s="17">
         <v>78.90000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>14</v>
       </c>
       <c r="B91" s="13"/>
       <c r="C91" s="10" t="s">
         <v>182</v>
@@ -9278,72 +9278,72 @@
       <c r="C220" s="10" t="s">
         <v>394</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>395</v>
       </c>
       <c r="E220" s="9">
         <v>1000</v>
       </c>
       <c r="F220" s="17">
         <v>111</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>3</v>
       </c>
       <c r="B221" s="13"/>
       <c r="C221" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>397</v>
       </c>
       <c r="E221" s="9">
-        <v>1000</v>
+        <v>9996</v>
       </c>
       <c r="F221" s="17">
-        <v>230</v>
+        <v>298</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>4</v>
       </c>
       <c r="B222" s="13"/>
       <c r="C222" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E222" s="9">
-        <v>9996</v>
+        <v>1000</v>
       </c>
       <c r="F222" s="17">
-        <v>298</v>
+        <v>230</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>5</v>
       </c>
       <c r="B223" s="13"/>
       <c r="C223" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E223" s="9">
         <v>1000</v>
       </c>
       <c r="F223" s="17">
         <v>443</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>6</v>
       </c>
       <c r="B224" s="13"/>
@@ -10078,74 +10078,74 @@
       </c>
       <c r="D265" s="9" t="s">
         <v>485</v>
       </c>
       <c r="E265" s="9">
         <v>994</v>
       </c>
       <c r="F265" s="17">
         <v>243.1</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>9</v>
       </c>
       <c r="B266" s="13" t="s">
         <v>486</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>487</v>
       </c>
       <c r="D266" s="9" t="s">
         <v>488</v>
       </c>
       <c r="E266" s="9">
-        <v>490</v>
+        <v>958</v>
       </c>
       <c r="F266" s="17">
-        <v>105.6</v>
+        <v>142</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>10</v>
       </c>
       <c r="B267" s="13" t="s">
         <v>489</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>490</v>
       </c>
       <c r="D267" s="9" t="s">
         <v>491</v>
       </c>
       <c r="E267" s="9">
-        <v>958</v>
+        <v>490</v>
       </c>
       <c r="F267" s="17">
-        <v>142</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>11</v>
       </c>
       <c r="B268" s="13" t="s">
         <v>492</v>
       </c>
       <c r="C268" s="10" t="s">
         <v>493</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E268" s="9">
         <v>87</v>
       </c>
       <c r="F268" s="17">
         <v>161</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>12</v>