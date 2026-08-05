--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -38,50 +38,143 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отделочные материалы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>44009</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
+  </si>
+  <si>
+    <t>44991</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Evolution Venezia 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/</t>
+  </si>
+  <si>
+    <t>47119</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
+  </si>
+  <si>
+    <t>34742</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Futuro Хикория Вильсон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/</t>
+  </si>
+  <si>
+    <t>47094</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
+  </si>
+  <si>
+    <t>44992</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Хасиенда</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/</t>
+  </si>
+  <si>
+    <t>Линолеум Sinteros Delta Сорбона 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
+  </si>
+  <si>
+    <t>47083</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
+  </si>
+  <si>
+    <t>60544</t>
+  </si>
+  <si>
+    <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
+  </si>
+  <si>
+    <t>44990</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
+  </si>
+  <si>
     <t>44993</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Proxi 0887</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
   </si>
   <si>
     <t>37427</t>
   </si>
   <si>
     <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
   </si>
   <si>
     <t>25966</t>
@@ -113,167 +206,74 @@
   <si>
     <t>44989</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
   </si>
   <si>
     <t xml:space="preserve">40883 </t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
   </si>
   <si>
     <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
   </si>
   <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
     <t>47243</t>
   </si>
   <si>
     <t>Ламинат Classen Master 4V Дуб Римини</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Premium Akron 10</t>
-[...4 lines deleted...]
-  <si>
     <t>27609</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
   </si>
   <si>
-    <t>44009</t>
-[...91 lines deleted...]
-  <si>
     <t xml:space="preserve">Декоративная штукатурка Эльф декор Grotto </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2237/</t>
   </si>
   <si>
     <t xml:space="preserve">Декоративная штукатурка Oikos ENCANTO </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2238/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок для спальни 12 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2230/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок на кухне 8 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2231/</t>
   </si>
   <si>
     <t xml:space="preserve">Профиль CD 60  3м (0,38) </t>
@@ -446,62 +446,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в спальню 12м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в гостинную 15м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/</t>
   </si>
   <si>
     <t>Подвесные потолки</t>
   </si>
   <si>
     <t xml:space="preserve">Плита потолочная Armstrong Bajkal </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/</t>
   </si>
   <si>
+    <t>Плита потолочная Armstrong Scala board</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Плита AMF Trento </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/</t>
   </si>
   <si>
-    <t>Плита потолочная Armstrong Scala board</t>
-[...4 lines deleted...]
-  <si>
     <t>Дюбель TDN 6*40</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/dyubel-tdn-640/</t>
   </si>
   <si>
     <t>Профиль KRAFT Nova T-2 600*25*24 белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Профиль пристенный KRAFT Nova L 19*24*3000 мм белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Плита потолочная Armstrong Sahara board</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/</t>
   </si>
   <si>
     <t>Плита потолочная</t>
@@ -512,62 +512,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/</t>
   </si>
   <si>
     <t>Плита Laguna  (Лагуна)  6 мм Китай 10</t>
   </si>
   <si>
     <t>Плита потолочная Filigran (АMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/</t>
   </si>
   <si>
     <t>Плита Меркурий (7мм) Китай</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/</t>
   </si>
   <si>
     <t>Плита потолочная Planet (АМF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/</t>
   </si>
   <si>
+    <t>Плита потолочная Orbit (AMF)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Плита потолочная AMF Filigran 600x1200 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/</t>
   </si>
   <si>
-    <t>Плита потолочная Orbit (AMF)</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита потолочная AMF Filigran 600x1200мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Schlicht</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinstratos</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinstratos микроперфорированный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/</t>
   </si>
   <si>
     <t>Плита потолочная 600х1200 мм Filigran (АMF)</t>
@@ -1202,68 +1202,68 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/</t>
   </si>
   <si>
     <t>Гипсокартон и профиля</t>
   </si>
   <si>
     <t>Гипсокартон</t>
   </si>
   <si>
     <t>"KNAUF"</t>
   </si>
   <si>
     <t xml:space="preserve">Гипсокартон Knauf обычный 12.5 мм (2 м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/</t>
   </si>
   <si>
+    <t>Гипсокартон Knauf обычный 9.5 мм (2,5 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/</t>
+  </si>
+  <si>
+    <t>Гипсокартон Knauf влагостойкий 12.5 мм (2,5 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/</t>
+  </si>
+  <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/</t>
   </si>
   <si>
-    <t>Гипсокартон Knauf обычный 9.5 мм (2,5 м)</t>
-[...10 lines deleted...]
-  <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf огнестойкий 12.5 мм (2,5 м)</t>
@@ -1472,66 +1472,66 @@
   <si>
     <t>Профиль CW 75 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3455/</t>
   </si>
   <si>
     <t>89933</t>
   </si>
   <si>
     <t>Профиль UW 75  3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3460/</t>
   </si>
   <si>
     <t>105799</t>
   </si>
   <si>
     <t>Профиль UW 75  4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3461/</t>
   </si>
   <si>
+    <t>80277</t>
+  </si>
+  <si>
+    <t>Профиль UD 27  4м PREMIUM</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3465/</t>
+  </si>
+  <si>
     <t>89931</t>
   </si>
   <si>
     <t>Профиль CW 100 3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3450/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/3465/</t>
   </si>
   <si>
     <t>105829</t>
   </si>
   <si>
     <t>Профиль CW 100 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3451/</t>
   </si>
   <si>
     <t>89934</t>
   </si>
   <si>
     <t>Профиль UW 100 3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3456/</t>
   </si>
   <si>
     <t>105797</t>
   </si>
   <si>
     <t>Профиль UW 100 4м KNAUF</t>
   </si>
@@ -5562,51 +5562,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F906"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F906" sqref="F906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -5648,430 +5648,430 @@
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="13"/>
+      <c r="B7" s="13" t="s">
+        <v>11</v>
+      </c>
       <c r="C7" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>617.6</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="13"/>
       <c r="C8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="17">
-        <v>420</v>
+        <v>486.4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="17">
-        <v>372</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="17">
-        <v>390</v>
+        <v>365</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="17">
-        <v>358</v>
+        <v>395</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="B13" s="13"/>
+      <c r="C13" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="D13" s="9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="17">
-        <v>358</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
-      <c r="B14" s="13"/>
+      <c r="B14" s="13" t="s">
+        <v>30</v>
+      </c>
       <c r="C14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="17">
-        <v>579.2</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="17">
         <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="13"/>
+      <c r="B16" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="C16" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="17">
-        <v>848</v>
+        <v>358</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="17">
-        <v>419</v>
+        <v>358</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
-      <c r="B18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="13"/>
       <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="17">
-        <v>358</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="17">
-        <v>358</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="13"/>
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="C20" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="17">
-        <v>486.4</v>
+        <v>372</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="17">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="17">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="17">
-        <v>395</v>
+        <v>358</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="17">
-        <v>454.4</v>
+        <v>579.2</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="13"/>
       <c r="C26" s="10" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="17">
-        <v>419</v>
+        <v>848</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="17">
         <v>386</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="17">
-        <v>358</v>
+        <v>419</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="9">
         <v>1</v>
       </c>
       <c r="F29" s="17">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="13"/>
@@ -6733,67 +6733,67 @@
       <c r="B69" s="13"/>
       <c r="C69" s="10" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="17">
         <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>2</v>
       </c>
       <c r="B70" s="13"/>
       <c r="C70" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="17">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>3</v>
       </c>
       <c r="B71" s="13"/>
       <c r="C71" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="17">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>4</v>
       </c>
       <c r="B72" s="13"/>
       <c r="C72" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E72" s="9"/>
       <c r="F72" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>5</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="10" t="s">
         <v>150</v>
@@ -6945,71 +6945,71 @@
       <c r="B82" s="13"/>
       <c r="C82" s="10" t="s">
         <v>164</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E82" s="9">
         <v>1482</v>
       </c>
       <c r="F82" s="17">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>6</v>
       </c>
       <c r="B83" s="13"/>
       <c r="C83" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="E83" s="9"/>
+      <c r="E83" s="9">
+        <v>1425</v>
+      </c>
       <c r="F83" s="17">
-        <v>113.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>7</v>
       </c>
       <c r="B84" s="13"/>
       <c r="C84" s="10" t="s">
         <v>168</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="E84" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E84" s="9"/>
       <c r="F84" s="17">
-        <v>55</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>8</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="10" t="s">
         <v>170</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="17">
         <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>9</v>
       </c>
       <c r="B86" s="13"/>
       <c r="C86" s="10" t="s">
         <v>172</v>
@@ -9278,90 +9278,90 @@
       <c r="C220" s="10" t="s">
         <v>394</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>395</v>
       </c>
       <c r="E220" s="9">
         <v>1000</v>
       </c>
       <c r="F220" s="17">
         <v>111</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>3</v>
       </c>
       <c r="B221" s="13"/>
       <c r="C221" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>397</v>
       </c>
       <c r="E221" s="9">
-        <v>9996</v>
+        <v>1000</v>
       </c>
       <c r="F221" s="17">
-        <v>298</v>
+        <v>230</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>4</v>
       </c>
       <c r="B222" s="13"/>
       <c r="C222" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E222" s="9">
         <v>1000</v>
       </c>
       <c r="F222" s="17">
-        <v>230</v>
+        <v>443</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>5</v>
       </c>
       <c r="B223" s="13"/>
       <c r="C223" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E223" s="9">
-        <v>1000</v>
+        <v>9996</v>
       </c>
       <c r="F223" s="17">
-        <v>443</v>
+        <v>298</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>6</v>
       </c>
       <c r="B224" s="13"/>
       <c r="C224" s="10" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E224" s="9">
         <v>984</v>
       </c>
       <c r="F224" s="17">
         <v>207</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>7</v>
       </c>
       <c r="B225" s="13"/>
@@ -10078,74 +10078,74 @@
       </c>
       <c r="D265" s="9" t="s">
         <v>485</v>
       </c>
       <c r="E265" s="9">
         <v>994</v>
       </c>
       <c r="F265" s="17">
         <v>243.1</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>9</v>
       </c>
       <c r="B266" s="13" t="s">
         <v>486</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>487</v>
       </c>
       <c r="D266" s="9" t="s">
         <v>488</v>
       </c>
       <c r="E266" s="9">
-        <v>958</v>
+        <v>490</v>
       </c>
       <c r="F266" s="17">
-        <v>142</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>10</v>
       </c>
       <c r="B267" s="13" t="s">
         <v>489</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>490</v>
       </c>
       <c r="D267" s="9" t="s">
         <v>491</v>
       </c>
       <c r="E267" s="9">
-        <v>490</v>
+        <v>958</v>
       </c>
       <c r="F267" s="17">
-        <v>105.6</v>
+        <v>142</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>11</v>
       </c>
       <c r="B268" s="13" t="s">
         <v>492</v>
       </c>
       <c r="C268" s="10" t="s">
         <v>493</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E268" s="9">
         <v>87</v>
       </c>
       <c r="F268" s="17">
         <v>161</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>12</v>