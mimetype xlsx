--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -38,242 +38,242 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отделочные материалы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
+  </si>
+  <si>
+    <t>Линолеум Juteks Optimal Proxi 0887</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
+  </si>
+  <si>
+    <t>37427</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
+  </si>
+  <si>
+    <t>25966</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Premium 4V Дуб Небраска</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+  </si>
+  <si>
+    <t>40864</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
+  </si>
+  <si>
+    <t>40884</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Смерека Кобальт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/</t>
+  </si>
+  <si>
+    <t>44989</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40883 </t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
+  </si>
+  <si>
+    <t>47243</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Master 4V Дуб Римини</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
+    <t>27609</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
+  </si>
+  <si>
     <t>44009</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
   </si>
   <si>
     <t>44991</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Evolution Venezia 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/</t>
   </si>
   <si>
     <t>47119</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
   </si>
   <si>
+    <t>47094</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
+  </si>
+  <si>
     <t>34742</t>
   </si>
   <si>
     <t>Ламинат Classen Futuro Хикория Вильсон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/</t>
   </si>
   <si>
-    <t>47094</t>
-[...7 lines deleted...]
-  <si>
     <t>44992</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Хасиенда</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/</t>
   </si>
   <si>
     <t>Линолеум Sinteros Delta Сорбона 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
   </si>
   <si>
     <t>47083</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
   </si>
   <si>
+    <t>44990</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
+  </si>
+  <si>
     <t>60544</t>
   </si>
   <si>
     <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
   </si>
   <si>
-    <t>44990</t>
-[...106 lines deleted...]
-  <si>
     <t xml:space="preserve">Декоративная штукатурка Эльф декор Grotto </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2237/</t>
   </si>
   <si>
     <t xml:space="preserve">Декоративная штукатурка Oikos ENCANTO </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2238/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок для спальни 12 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2230/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок на кухне 8 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2231/</t>
   </si>
   <si>
     <t xml:space="preserve">Профиль CD 60  3м (0,38) </t>
@@ -446,62 +446,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в спальню 12м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/</t>
   </si>
   <si>
     <t>Натяжной потолок в гостинную 15м2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/</t>
   </si>
   <si>
     <t>Подвесные потолки</t>
   </si>
   <si>
     <t xml:space="preserve">Плита потолочная Armstrong Bajkal </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/</t>
   </si>
   <si>
+    <t xml:space="preserve">Плита AMF Trento </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/</t>
+  </si>
+  <si>
     <t>Плита потолочная Armstrong Scala board</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита AMF Trento </t>
-[...4 lines deleted...]
-  <si>
     <t>Дюбель TDN 6*40</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/dyubel-tdn-640/</t>
   </si>
   <si>
     <t>Профиль KRAFT Nova T-2 600*25*24 белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Профиль пристенный KRAFT Nova L 19*24*3000 мм белый RAL 9003</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/</t>
   </si>
   <si>
     <t>Плита потолочная Armstrong Sahara board</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/</t>
   </si>
   <si>
     <t>Плита потолочная</t>
@@ -1208,62 +1208,62 @@
   <si>
     <t>Гипсокартон</t>
   </si>
   <si>
     <t>"KNAUF"</t>
   </si>
   <si>
     <t xml:space="preserve">Гипсокартон Knauf обычный 12.5 мм (2 м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/</t>
   </si>
   <si>
+    <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/</t>
+  </si>
+  <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/</t>
   </si>
   <si>
-    <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
-[...4 lines deleted...]
-  <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf огнестойкий 12.5 мм (2,5 м)</t>
@@ -1472,66 +1472,66 @@
   <si>
     <t>Профиль CW 75 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3455/</t>
   </si>
   <si>
     <t>89933</t>
   </si>
   <si>
     <t>Профиль UW 75  3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3460/</t>
   </si>
   <si>
     <t>105799</t>
   </si>
   <si>
     <t>Профиль UW 75  4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3461/</t>
   </si>
   <si>
+    <t>89931</t>
+  </si>
+  <si>
+    <t>Профиль CW 100 3м KNAUF</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/3450/</t>
+  </si>
+  <si>
     <t>80277</t>
   </si>
   <si>
     <t>Профиль UD 27  4м PREMIUM</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3465/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/3450/</t>
   </si>
   <si>
     <t>105829</t>
   </si>
   <si>
     <t>Профиль CW 100 4м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3451/</t>
   </si>
   <si>
     <t>89934</t>
   </si>
   <si>
     <t>Профиль UW 100 3м KNAUF</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3456/</t>
   </si>
   <si>
     <t>105797</t>
   </si>
   <si>
     <t>Профиль UW 100 4м KNAUF</t>
   </si>
@@ -5562,51 +5562,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F906"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F906" sqref="F906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -5648,430 +5648,430 @@
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="13"/>
+      <c r="C7" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>358</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="13"/>
+      <c r="B8" s="13" t="s">
+        <v>13</v>
+      </c>
       <c r="C8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="17">
-        <v>486.4</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="17">
-        <v>360</v>
+        <v>372</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="17">
-        <v>365</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="17">
-        <v>395</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="17">
-        <v>454.4</v>
+        <v>579.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="17">
-        <v>419</v>
+        <v>358</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="17">
         <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="13"/>
+      <c r="C16" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="D16" s="9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="17">
-        <v>358</v>
+        <v>848</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="D17" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="17">
-        <v>358</v>
+        <v>419</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
-      <c r="B18" s="13"/>
+      <c r="B18" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="17">
-        <v>617.6</v>
+        <v>358</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="17">
-        <v>420</v>
+        <v>358</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="13"/>
+      <c r="C20" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="10" t="s">
+      <c r="D20" s="9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="17">
-        <v>372</v>
+        <v>486.4</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="D21" s="9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="17">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="10" t="s">
+      <c r="D22" s="9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="17">
-        <v>358</v>
+        <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="10" t="s">
+      <c r="D23" s="9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="17">
-        <v>358</v>
+        <v>365</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="10" t="s">
+      <c r="D24" s="9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="17">
         <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="17">
-        <v>579.2</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="13"/>
+      <c r="B26" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="C26" s="10" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="17">
-        <v>848</v>
+        <v>419</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="17">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="17">
-        <v>419</v>
+        <v>386</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="9">
         <v>1</v>
       </c>
       <c r="F29" s="17">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="13"/>
@@ -6733,67 +6733,67 @@
       <c r="B69" s="13"/>
       <c r="C69" s="10" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="17">
         <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>2</v>
       </c>
       <c r="B70" s="13"/>
       <c r="C70" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="17">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>3</v>
       </c>
       <c r="B71" s="13"/>
       <c r="C71" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="17">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>4</v>
       </c>
       <c r="B72" s="13"/>
       <c r="C72" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E72" s="9"/>
       <c r="F72" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>5</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="10" t="s">
         <v>150</v>
@@ -9296,72 +9296,72 @@
       <c r="C221" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>397</v>
       </c>
       <c r="E221" s="9">
         <v>1000</v>
       </c>
       <c r="F221" s="17">
         <v>230</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>4</v>
       </c>
       <c r="B222" s="13"/>
       <c r="C222" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E222" s="9">
-        <v>1000</v>
+        <v>9996</v>
       </c>
       <c r="F222" s="17">
-        <v>443</v>
+        <v>298</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>5</v>
       </c>
       <c r="B223" s="13"/>
       <c r="C223" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E223" s="9">
-        <v>9996</v>
+        <v>1000</v>
       </c>
       <c r="F223" s="17">
-        <v>298</v>
+        <v>443</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>6</v>
       </c>
       <c r="B224" s="13"/>
       <c r="C224" s="10" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E224" s="9">
         <v>984</v>
       </c>
       <c r="F224" s="17">
         <v>207</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>7</v>
       </c>
       <c r="B225" s="13"/>
@@ -10078,74 +10078,74 @@
       </c>
       <c r="D265" s="9" t="s">
         <v>485</v>
       </c>
       <c r="E265" s="9">
         <v>994</v>
       </c>
       <c r="F265" s="17">
         <v>243.1</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>9</v>
       </c>
       <c r="B266" s="13" t="s">
         <v>486</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>487</v>
       </c>
       <c r="D266" s="9" t="s">
         <v>488</v>
       </c>
       <c r="E266" s="9">
-        <v>490</v>
+        <v>958</v>
       </c>
       <c r="F266" s="17">
-        <v>105.6</v>
+        <v>142</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>10</v>
       </c>
       <c r="B267" s="13" t="s">
         <v>489</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>490</v>
       </c>
       <c r="D267" s="9" t="s">
         <v>491</v>
       </c>
       <c r="E267" s="9">
-        <v>958</v>
+        <v>490</v>
       </c>
       <c r="F267" s="17">
-        <v>142</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>11</v>
       </c>
       <c r="B268" s="13" t="s">
         <v>492</v>
       </c>
       <c r="C268" s="10" t="s">
         <v>493</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E268" s="9">
         <v>87</v>
       </c>
       <c r="F268" s="17">
         <v>161</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>12</v>