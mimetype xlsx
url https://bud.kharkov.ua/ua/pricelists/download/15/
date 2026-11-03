--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -38,242 +38,242 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отделочные материалы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>25966</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Premium 4V Дуб Небраска</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+  </si>
+  <si>
+    <t>40864</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
+  </si>
+  <si>
+    <t>40884</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Смерека Кобальт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/</t>
+  </si>
+  <si>
+    <t>44989</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40883 </t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
+  </si>
+  <si>
+    <t>47243</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Master 4V Дуб Римини</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
+    <t>27609</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
+  </si>
+  <si>
+    <t>44009</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
+  </si>
+  <si>
+    <t>44991</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Evolution Venezia 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/</t>
+  </si>
+  <si>
+    <t>47119</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
+  </si>
+  <si>
+    <t>34742</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Futuro Хикория Вильсон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/</t>
+  </si>
+  <si>
+    <t>47094</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
+  </si>
+  <si>
+    <t>44992</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Хасиенда</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/</t>
+  </si>
+  <si>
+    <t>Линолеум Sinteros Delta Сорбона 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
+  </si>
+  <si>
+    <t>47083</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
+  </si>
+  <si>
+    <t>60544</t>
+  </si>
+  <si>
+    <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
+  </si>
+  <si>
+    <t>44990</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
+  </si>
+  <si>
     <t>44993</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Proxi 0887</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
   </si>
   <si>
     <t>37427</t>
   </si>
   <si>
     <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
   </si>
   <si>
-    <t>25966</t>
-[...166 lines deleted...]
-  <si>
     <t xml:space="preserve">Декоративная штукатурка Эльф декор Grotto </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2237/</t>
   </si>
   <si>
     <t xml:space="preserve">Декоративная штукатурка Oikos ENCANTO </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2238/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок для спальни 12 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2230/</t>
   </si>
   <si>
     <t xml:space="preserve">Натяжной потолок на кухне 8 кв.м </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/2231/</t>
   </si>
   <si>
     <t xml:space="preserve">Профиль CD 60  3м (0,38) </t>
@@ -512,92 +512,92 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/</t>
   </si>
   <si>
     <t>Плита Laguna  (Лагуна)  6 мм Китай 10</t>
   </si>
   <si>
     <t>Плита потолочная Filigran (АMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/</t>
   </si>
   <si>
     <t>Плита Меркурий (7мм) Китай</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/</t>
   </si>
   <si>
     <t>Плита потолочная Planet (АМF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/</t>
   </si>
   <si>
+    <t xml:space="preserve"> Плита потолочная AMF Filigran 600x1200 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/</t>
+  </si>
+  <si>
     <t>Плита потолочная Orbit (AMF)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/</t>
   </si>
   <si>
-    <t xml:space="preserve"> Плита потолочная AMF Filigran 600x1200 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита потолочная AMF Filigran 600x1200мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Schlicht</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinstratos</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/</t>
   </si>
   <si>
+    <t>Плита потолочная 600х1200 мм Filigran (АMF)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/</t>
+  </si>
+  <si>
     <t>Плита потолочная THERMATEX Feinstratos микроперфорированный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/</t>
   </si>
   <si>
-    <t>Плита потолочная 600х1200 мм Filigran (АMF)</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита потолочная THERMATEX Star</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/</t>
   </si>
   <si>
     <t>Подвесные потолки Orbit 1200*600</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/</t>
   </si>
   <si>
     <t>Плита потолочная THERMATEX Feinfresko</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/</t>
   </si>
   <si>
     <t>Профиль для подвесного потолка</t>
   </si>
   <si>
     <t>Крафт-НОВА (Украина)</t>
   </si>
   <si>
     <t>Профиль для п/потолка 0,6 м Крафт-НОВА (75 шт/уп)</t>
@@ -1208,60 +1208,60 @@
   <si>
     <t>Гипсокартон</t>
   </si>
   <si>
     <t>"KNAUF"</t>
   </si>
   <si>
     <t xml:space="preserve">Гипсокартон Knauf обычный 12.5 мм (2 м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/</t>
   </si>
   <si>
+    <t>Гипсокартон Knauf влагостойкий 12.5 мм (2,5 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/</t>
+  </si>
+  <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (2.5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf обычный 12.5 мм (3 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5 мм (2 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 9.5 мм (2,5 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/</t>
   </si>
@@ -5562,51 +5562,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2237/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2238/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2230/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2231/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2247/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2248/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2249/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2250/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2229/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2228/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2227/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2233/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2245/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2246/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2235/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2239/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2243/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oboi-pod-pokrasku-versal/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mezhkomnatnye-dveri-shponirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natjazhnye-potolki-iris/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-na-kukhnyu-6m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-spalnyu-12m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/natyazhnoy-potolok-v-gostinnuyu-15m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-bajkal/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-amf-trento-0606m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-scala-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-tdn-640/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-kraft-nova-t-2-6002524-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyy-kraft-nova-l-19243000-mm-belyy-ral-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-armstrong-sahara-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-winnpol-laguna-7-mm-kitaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-laguna-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-planet-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-orbit-armstrong/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-amf-filigran-600x1200mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-schlicht/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaja-filigran-armstrong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinstratos-mikroperforirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podvesnye-potolki-orbit-1200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-potolochnaya-thermatex-feinfresko/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3627/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3628/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3629/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3630/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-pristennyj3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-albes-standart-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-glavnyj-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-osnovnoj1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-poperechnyj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/element-s-dvojnoj-pruzhinoj-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-krjuchkom-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/spica-s-petlyoj-1000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prodazha-i-nanesenie-dekorativnoy-shtukaturki-polnyy-kompleks-rabot-s-nulya--shtukaturka-vsekh-mirovykh-i-otechestvennykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marselskij-vosk-starye-steny/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/steklokholst-spektru/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ottocento-antico-velluto-effekt-shelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-africa-effekt-kozhi-krokodila/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-sahara/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-dlya-dekorativnoy-shtukaturki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/karniz-650103-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plintus-653704-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/molding-651323-yevroplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-coccio-antico-effekt-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-granada/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-filpose-1000-linij/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-kreos-drape/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-nevada/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-travertino-romano-effekt-kamnja-travertin/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-ardesia-effekt-kamnja-ardesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-encanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-aureum/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-marmorino-naturale/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-decor-stucco/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-oikos-raffaello-madreperlato/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-pallas/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-okois-multidecor/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-coccio-cemento/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-oikos-duca-di-venezia/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/venecianskaja-shtukaturka-effekt-treshiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-encanto-ukraina-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-imitacija-dereva-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kristall-finish-germanija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-kirpichiki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-elf-dekor-grotto/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-travertino-elf-dekor-effekt-kamnja-travertin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-canyon-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-itaka-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-persia-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-murano-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-toscana-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-marmorino-style-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-riviera-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-country-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-coliseum-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-palazzo-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-mirage-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-illusion-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-sahara-premium-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-feerie-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-atoll-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dekorativnaja-shtukaturka-papyrus-elf-dekor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-potolochnyj-95-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-knauf-stenovoj-3m-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-vlagostojkij-knauf-125-mm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-ognestojkij-knauf-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-arochnyj-lafarzh-65-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-95-potolochnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-12-5-stenovoj-lafarge-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-3-h-metrovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gipsokarton-lafarzh-vlagostojkij-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-50-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-75-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-uw-100-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-4m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-48-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-cd-60-4m-knauf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-ud-18-3m-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podves-s-razzhimnym-elementom-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-6-mm-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/profil-majachkovyj-9-mm-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-06mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-125mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-75-mm-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-07-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/p-obraznyj-kronshtejn-250mm-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-dvuhurovnevyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-dlja-narashivanija-sd-profilja/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-krestovoj-odnourovnevyj-krab-oblegchyonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-mokroj-shtukaturki-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-perforirovannyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-25-m-7-h-7smkontrshulc/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-pvh-3-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-dlja-fasadnoj-shtukaturki-metallicheskij-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugolok-arochnyj-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/r-777-gruntovka-thomsit-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rs-88smes-remontnaja-bystrotverdejushaja-thomsit-1-100-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dg-smes-samovyravnivajushaja-thomsit-3-30-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/k-188e-klej-specialnyj-ekstra-thomsit-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uk-400-klej-universalnyj-dlja-tekstilnyh-i-pvh-pokrytij-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-gruntovka-glubokopronikajushaja-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-klej-elastichnyj-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rastvor-universalnyj-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-rovnyj-pol-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-dlja-kladki-gazobetona-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-kmpp-dlja-prikleivanija-penopolistirola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-pps-dlja-prikleivanija-i-armirovanija-penopolistirola-i-mv25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-smes-stroitelnaja-klassicheskaja-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-stjazhka-dlja-pola-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/moment-shtukaturka-cementno-izvestkovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-bescvetnaja-ceresit-ct-17-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kraska-gruntujushaja-ct-16-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-ct-17-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-15-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-75-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-19-ceresit-gruntovka-betokontakt-45-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-napolnyh-plit-i-keramogranita-ceresit-cm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-dlja-mramora-ceresit-cerezit-cm-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-ceresit-cerezit-cm-117/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klejashaja-smes-ceresitcerezit-cm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-ceresit-cr-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-ceresit-sm-17-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cm-1125-kg-plus-ceresit-klej-dlja-plitki-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cr-66-ceresit-gidroizoljacija-elastichnaja-2k-225-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-cm-14-ceresit-klej-dlja-plitki-bystrotverdejushij-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushajasja-smes-ceresit-cn-69/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-83-bystrotverdejushaja-smes-5-35-mm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-178-ceresit-smes-legkovyravnivaemaja-15-80-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-278-ceresit-stjazhka-legkovyravnivaemaja-15-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cn-72-ceresit-smes-samovyravnivajushajasja-2-10-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/co-85-ceresit-dobavka-dlja-stjazhki-zvukoizoljacionnaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-11d/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-12d/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-13d/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-14d/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-15d/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-16d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-17d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77g-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-18d/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-19d/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-20d/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-21d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-08-12-mm-4d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-22-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-23-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-64m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-60m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-7714-kg-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-14-20-mm-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-77-ceresit-shtukaturka-mozaichnaja-14-kg-zerno-12-16-mm-krasnyj-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-priklejki-i-armirovki-pps-st-85-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-ct-83-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-190-ceresit-smes-mv-dlja-kreplenija-plit-iz-mineralnoj-vaty-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-84-ceresit-klej-poliuretanovyj-dlja-penopolistirola-850-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-5114-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-14-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cl-517-kg-ceresit-mastika-gidroizoljacionnaja-odkomponentnaja-7-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-21-ceresit-smes-dlja-kladki-blokov-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-24-ceresit-shtukaturka-vyravnivajushaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cx-5-ceresit-smes-dlja-ankerovki-i-kreplenija-stroitelnyh-konstrukcij-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-mineralnaja-ceresit-ct-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fasadnaja-finishbelaja-ceresit-ct-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorkameshkovaja-ceresit-ct-137-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-126-ceresit-shpatlyovka-finishnaja-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-127-ceresit-shpatlyovka-finishnaja-polimernaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-137-ceresit-shtukaturka-dekorativnaja-kameshkovaja-zerno-25-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-belaja-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-35-ceresit-shtukaturka-dekorativnaja-koroed-pod-pokrasku-zerno-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-36-ceresit-shtukaturka-dekorativnaja-strukturnaja-belaja-25-kg-zerno-20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ct-95-ceresit-shpatlyovka-akrilovaja-dlja-vnutrennih-rabot-belaja-gotovaja-007-mm-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3688/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-knauf-nr-finish/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-gipsovaja-knauf-nr-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-gipsovaja-vysokoprochnaja-knauf-uniflot/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-perlfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-fugenfjuller/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-rotband/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklyovka-multifinish/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-flizenkliber/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-7530-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-betokontakt-20kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-haft-emulsija-koncentrat-15-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-knauf-flekskleber-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-knauf-mp-ljajht-cement-30-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-knauf-betokontakt-germanija-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penoplasta-lepstyr-210-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-penopolistirolnyh-plit-styrlep-220-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-mineralnoj-vaty-lepstyr-w-230-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-armirovanija-mineralnoj-vaty-styrlep-w-240-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-super-multi-103-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-elastichnyj-elasti-multi-104-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-keramogranita-gres-multi-105-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-kamnja-naturstein-kleber-kamlep-108-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-810-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-renogrunt-410-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-estrich-beton-440-kreisel-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-barashek-brbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-mineralnaja-kreisel-edelputz-koroed-drbelajazerno-2mm-25-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-gruntolit-w-301-tifgrund-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-s-kvarcevym-napolnitelem-putzgrund-330-kreisel-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cementnyj-nabryzg-zement-vorspritzer-550-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bch-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-universalnyj-bcx-33-anserglob-25-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-44-total/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-cementnaja-10-60-mm-lfs-70-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-samovyravnivajushajasja-cementno-gipsovaja-5-80mm-lfs-73-anserglob-23-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-shtukaturnaja-startovaja-bct-20-cementno-izvestkovaja-serajaanserglob-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-110-koroed-belaja-zerno20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmk-112-koroed-seraja-zerno-20mm-25mm-35mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-bcx-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anserglob-eg-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-universalnyj-glubokopronikajushij-eg-60-anserglob-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-odnokomponentnaja-wsr-56-anserglob-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dekorativnaja-mineralnaja-tmb-120-kameshkovaja-belaja-zerno-15mm-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-standart-em-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-keramicheskoj-plitki-universalnaja-em-111/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-napolnyh-plit-i-keramogranita-em-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-prirodnogo-i-iskusstvennogo-kamnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-dlja-mramornyh-plit-em-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-elastichnaja-smes-em-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kleevaja-smes-termostojkaja-dlja-pechej-i-kaminov-em-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-prikleivanija-penopolistirolnyh-plit-et-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-penopolistirolnyh-plit-et-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/armirujushaja-smes-dlja-prikleivanija-i-zashity-mineralovatnyh-plit-et-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-startovaja-polimercementnaja-er-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-serogo-cveta-er-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpaklevka-finishnaja-polimercementnaja-belogo-cveta-er-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-dlja-ruchnogo-nanesenija-cementno-izvestkovaja-er-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-universalnaja-polimercementnaja-dlja-mashinnogo-nanesenija-er-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-kameshkovaja-polimercementnaja-belaja-zerno-20-mm-er-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-15-mm-er-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-polimercementnaja-belaja-zerno-25-mm-er-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-kladki-gazobetonnyh-blokov-el-77/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaja-smes-polimercementnaja-m100-er-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-gidroizoljacionnaja-polimercementnaja-odnokomponentnaja-eg-88/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m150-ef-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-polimercementnaja-m350-ef-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-pola-samovyravnivajushajasja-tolshina-sloja-ot-3-do-15-mm-ef-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-glubokopronikajushaja-na-akrilovoj-osnove-ers-100-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-silikat-grund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-emulsija-akrilovaja-balans-eko-10-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-balans-eko-11-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-zharostojkij-balans-eko-16-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-elastichnyj-balans-eko-15-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rovnyj-pol-balans-eko-34-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-armirovanija-i-prikleivanija-pps-balans-eko-22-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-priklejki-pps-balans-eko-12-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stjazhka-dlja-pola-armirovannaja-balans-eko-35-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-dekorativnaja-koroed-25-mm-belaja-balans-eko-45-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shtukaturka-cementno-izvestkovaja-eko-44-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidroizoljacija-tokan-gi-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-penopolistirola-tokan-msk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-dlja-plitki-tokan-1-sk-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-2-8mm-tokan-ps-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samovyravnivajushaja-smes-4-8mm-tokan-ps-1-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smes-dlja-ustrojstva-stjazhek-tokan-p-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-2-msk-klej-dlja-plitki-elastichnyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-msk-g-gidroizoljacija-dlja-sistem-uteplenija-fasadov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-vsh-shtukaturka-gipsovaja-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-dsh-shtukaturka-cementno-izvestkovaja-zerno-2-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh-shtukaturka-cementno-izvestkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tokan-nsh1-shtukaturka-cementno-izvestkovaja-polimernaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-einlassgrund-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-koncentrat-14-akrilux-2kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-dufa-d14-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grunt-grund-dufa-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-beton-kontakt-14kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klej-pva-mgf-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3998/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pinotex-classic-3-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ultra-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-senezh-ekobio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-10-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-bio-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-konservirujushij-senezh-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antiseptik-dlja-drevesiny-ot-nasekomyh-senezh-insa-5-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-prof-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ognebiozashita-drevesiny-senezh-ognebio-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sredstvo-dlja-otbelivanija-drevesiny-senezh-effo-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/alpina-premiumlatex-7-b1-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4003/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4004/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-renova-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4008/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenweiss-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-fassadenfarbe-10-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-strukturefarbe-16-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1675/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-alpina-mattlatex-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-50-interernaja-akrilovaja-kraska-belosnezhnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-51-interernaja-akrilovaja-kraska-super/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-53-interernaja-akrilovaja-kraska-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1685/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1686/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1687/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-40-strukturnaja-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-44-akrilovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-48-silikonovaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/st-54-silikatnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1688/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1-kraska-dispersionnaja-wandweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d1a-kraska-dispersionnaja-wandfarbe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d604-superbelaja-kraska-euroweiss/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-d100-lateksnaja-matovaja-kraska-mattlatex/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de200-premium-latex-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de103-europlast-3-iznosostojkaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-expert-de107-europlast-7-shelkovisto-matovaja-lateksnaja-kraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-latexfarbe-latexfarbe-m100/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-acrylfarbe-acrylfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mgf-wandfarbe-wandfarbe-m1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dufa-kraska-dispersionnaja-budgetfarbe_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1705/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1707/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1709/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1710/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1711/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1712/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasadnaja-kraska-f90-fassadenfarbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1713/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3999/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-interernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-front-strukturnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/supercolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/multifund/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/crilux/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ultrasaten/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/il-primer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/biamax/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fondo-murales/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-extra-fasadowa/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-ultra-biel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1669/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1670/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kraska-ve-sniezka-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1672/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vint-s-burom-35h95-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h40-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-s-udarnym-shurupom-6h60-gribpotaj-100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-potolochnyj-6h35-tdn/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h25-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-derevu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/samorez-dlja-gk-po-metallu-35h35-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shurup-po-metallu-pressshajba-b-42h16-100sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1000-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-1500-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-io-150d-iek-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-500p-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prozhektor-galogennyj-perenosnoj-io-150kl-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2006-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-lpo-2030-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-perenosnoj-up-1r-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3041-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3025-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3026-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3051-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3052-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-3053-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004a-1-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-lpo-2004a-2-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2004v-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2001-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2003-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-serii-lpo-2010-iek-linejnaja-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3231d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3233d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3234d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3235d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3236d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npo-3237d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2602a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2603a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2604a-s-korpusom-iz-plastika/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-2605d-s-datchikom-dvizhenija/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3101-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3102-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3103iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3114-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-npp-3118-iek-vstraivaemyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-009-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-008-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-010-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-018v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-012-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024v-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-024-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-035-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-028-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-029-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-017-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/datchik-dvizhenija-infrakrasnyj-dd-019-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-601/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotorele-iek-fr-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svetilnik-nochnoj-panda-4-led-1w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-95-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-14-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lampa-svetodiodnaja-lb-97-e-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd108/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd116/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-jd117/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl172-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd71-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd85/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd95/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd185/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd56/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd156-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd67/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd68/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd119/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd120/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd186/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd96/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd97/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2542-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4153/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4160/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4164/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1034-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1033s/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1032/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2111/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd64/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd57-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl171/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd181/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd183/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd61/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd136/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80s/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd80m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd175/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd161/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd160/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd89/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd103/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd101/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd176/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd94/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd92/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd178/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd106/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-jd125/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1010/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4122/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4139/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-c1037/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-1525/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4207/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8180-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8020-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8130-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8060-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8050-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8170-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8080-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8015-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8115-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256r/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl256/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2109/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2110/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl4162/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4141/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4525/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd4527/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-cd2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8070-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1011dl2011-nepovorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1012dl2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-al1014al2014dl2014-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl1009dl2009-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-nl08nl09-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-dl245dl246-povorotnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4153dl-pod-mr16-hrom-steklo-3-urovnja/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4160dl-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vstraivaemyj-svetilnik-4164dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8140dl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-8214dl-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-80s-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vstraivaemyj-svetilnik-bs-125-fb-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4256/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-noise-block-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bimast-bomb/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-shumoizoljacija-stp-biplast-10k/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-splen-3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-bitoplast-10-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vizomat-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-vibroplast-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shumoizoljacija-stp-aero/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F906"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F906" sqref="F906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -5641,437 +5641,437 @@
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="17">
-        <v>358</v>
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="13"/>
+      <c r="B7" s="13" t="s">
+        <v>11</v>
+      </c>
       <c r="C7" s="10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>617.6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="17">
-        <v>420</v>
+        <v>358</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="17">
-        <v>372</v>
+        <v>358</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="17">
-        <v>390</v>
+        <v>358</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="13"/>
       <c r="C11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="17">
-        <v>358</v>
+        <v>579.2</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="17">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="17">
-        <v>579.2</v>
+        <v>848</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="17">
-        <v>358</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="17">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="13"/>
+      <c r="B16" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="C16" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="17">
-        <v>848</v>
+        <v>358</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17" s="13"/>
       <c r="C17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="17">
-        <v>419</v>
+        <v>486.4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="17">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="17">
-        <v>358</v>
+        <v>365</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="13"/>
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="C20" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="17">
-        <v>486.4</v>
+        <v>395</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="17">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="13"/>
       <c r="C22" s="10" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="17">
-        <v>395</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="17">
-        <v>365</v>
+        <v>419</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="17">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="13"/>
+      <c r="B25" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="C25" s="10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="17">
-        <v>454.4</v>
+        <v>358</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="17">
-        <v>419</v>
+        <v>358</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
-      <c r="B27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="13"/>
       <c r="C27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="17">
-        <v>358</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="17">
-        <v>386</v>
+        <v>420</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="9">
         <v>1</v>
       </c>
       <c r="F29" s="17">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="13"/>
@@ -6945,71 +6945,71 @@
       <c r="B82" s="13"/>
       <c r="C82" s="10" t="s">
         <v>164</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E82" s="9">
         <v>1482</v>
       </c>
       <c r="F82" s="17">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>6</v>
       </c>
       <c r="B83" s="13"/>
       <c r="C83" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="E83" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E83" s="9"/>
       <c r="F83" s="17">
-        <v>55</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>7</v>
       </c>
       <c r="B84" s="13"/>
       <c r="C84" s="10" t="s">
         <v>168</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="E84" s="9"/>
+      <c r="E84" s="9">
+        <v>1425</v>
+      </c>
       <c r="F84" s="17">
-        <v>113.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>8</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="10" t="s">
         <v>170</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="17">
         <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>9</v>
       </c>
       <c r="B86" s="13"/>
       <c r="C86" s="10" t="s">
         <v>172</v>
@@ -7027,71 +7027,71 @@
         <v>10</v>
       </c>
       <c r="B87" s="13"/>
       <c r="C87" s="10" t="s">
         <v>174</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E87" s="9"/>
       <c r="F87" s="17">
         <v>87</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>11</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="10" t="s">
         <v>176</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="E88" s="9"/>
+      <c r="E88" s="9">
+        <v>1464</v>
+      </c>
       <c r="F88" s="17">
-        <v>76.40000000000001</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>12</v>
       </c>
       <c r="B89" s="13"/>
       <c r="C89" s="10" t="s">
         <v>178</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="E89" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E89" s="9"/>
       <c r="F89" s="17">
-        <v>113.5</v>
+        <v>76.40000000000001</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>13</v>
       </c>
       <c r="B90" s="13"/>
       <c r="C90" s="10" t="s">
         <v>180</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E90" s="9"/>
       <c r="F90" s="17">
         <v>78.90000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>14</v>
       </c>
       <c r="B91" s="13"/>
       <c r="C91" s="10" t="s">
         <v>182</v>
@@ -9296,72 +9296,72 @@
       <c r="C221" s="10" t="s">
         <v>396</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>397</v>
       </c>
       <c r="E221" s="9">
         <v>1000</v>
       </c>
       <c r="F221" s="17">
         <v>230</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>4</v>
       </c>
       <c r="B222" s="13"/>
       <c r="C222" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E222" s="9">
-        <v>9996</v>
+        <v>1000</v>
       </c>
       <c r="F222" s="17">
-        <v>298</v>
+        <v>443</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>5</v>
       </c>
       <c r="B223" s="13"/>
       <c r="C223" s="10" t="s">
         <v>400</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E223" s="9">
-        <v>1000</v>
+        <v>9996</v>
       </c>
       <c r="F223" s="17">
-        <v>443</v>
+        <v>298</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>6</v>
       </c>
       <c r="B224" s="13"/>
       <c r="C224" s="10" t="s">
         <v>402</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E224" s="9">
         <v>984</v>
       </c>
       <c r="F224" s="17">
         <v>207</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>7</v>
       </c>
       <c r="B225" s="13"/>