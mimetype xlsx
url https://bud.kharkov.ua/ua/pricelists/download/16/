--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -38,60 +38,60 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отопление, вентиляция</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t xml:space="preserve">Atlantic Opro Profi 050 D400-1-M 			</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/</t>
+  </si>
+  <si>
     <t>Atlantic O'Pro Classic VM 50 N4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/</t>
   </si>
   <si>
     <t>Atlantic O'Pro Classic VM 80 N4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/</t>
   </si>
   <si>
     <t>Водонагреватели (бойлеры)</t>
   </si>
   <si>
     <t>Atlantic</t>
   </si>
   <si>
     <t>Atlantic Steatite PRO VM 080 D400-2-BC</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/</t>
   </si>
   <si>
     <t>841286</t>
   </si>
   <si>
     <t>Atlantic Cube Steatite VM 50 S3C</t>
   </si>
@@ -3684,51 +3684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F492" sqref="F492"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3759,71 +3759,71 @@
       </c>
       <c r="C5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="9"/>
+      <c r="E6" s="9">
+        <v>100</v>
+      </c>
       <c r="F6" s="17">
-        <v>2679</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>3119</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="17">
         <v>2799</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>