--- v1 (2026-06-18)
+++ v2 (2026-09-19)
@@ -38,66 +38,66 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отопление, вентиляция</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Atlantic O'Pro Classic VM 80 N4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/</t>
+  </si>
+  <si>
+    <t>Atlantic O'Pro Classic VM 50 N4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Atlantic Opro Profi 050 D400-1-M 			</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/</t>
   </si>
   <si>
     <t>Водонагреватели (бойлеры)</t>
   </si>
   <si>
     <t>Atlantic</t>
   </si>
   <si>
     <t>Atlantic Steatite PRO VM 080 D400-2-BC</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/</t>
   </si>
   <si>
     <t>841286</t>
   </si>
   <si>
     <t>Atlantic Cube Steatite VM 50 S3C</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/</t>
   </si>
   <si>
     <t>Atlantic Vertigo O'Pro MP 065 F220-2E-BL</t>
   </si>
@@ -3684,51 +3684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F492" sqref="F492"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3759,87 +3759,87 @@
       </c>
       <c r="C5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E6" s="9"/>
       <c r="F6" s="17">
-        <v>3119</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
         <v>2679</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="9">
+        <v>100</v>
+      </c>
       <c r="F8" s="17">
-        <v>2799</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="10"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="17"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>2</v>