--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -38,66 +38,66 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отопление, вентиляция</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t xml:space="preserve">Atlantic Opro Profi 050 D400-1-M 			</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/</t>
+  </si>
+  <si>
     <t>Atlantic O'Pro Classic VM 80 N4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/</t>
   </si>
   <si>
     <t>Atlantic O'Pro Classic VM 50 N4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/</t>
   </si>
   <si>
     <t>Водонагреватели (бойлеры)</t>
   </si>
   <si>
     <t>Atlantic</t>
   </si>
   <si>
     <t>Atlantic Steatite PRO VM 080 D400-2-BC</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/</t>
   </si>
   <si>
     <t>841286</t>
   </si>
   <si>
     <t>Atlantic Cube Steatite VM 50 S3C</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/</t>
   </si>
   <si>
     <t>Atlantic Vertigo O'Pro MP 065 F220-2E-BL</t>
   </si>
@@ -3684,51 +3684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-80-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-classic-vm-50-n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-065-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-slim-steatite-vm-80-n3-cme/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vm-50s3c-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-080-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-slim-pc-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-vm-080-d400-2-bc--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-cube-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-slim-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-ingenio-vm-050-d400-3-e-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-vmr-80--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-horizontal-hm-080-d400-1-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-opro-profil-vm-050-d400-1-m--1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-steatite-floor-standing-vsrs-200l-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-combi-cwh-080-d400-2-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/round-standart-vmr-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-025-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-vertigo-opro-mp-040-f220-2e-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-50-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-80-axiomatis/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bojler-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-champion-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/thermex-round-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnye-vodonagrevateli-thermex-stream/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/protochnyj-vodonagrevatel-thermex-system/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lg-g07lhk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66as/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51am/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66am/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-32gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-51gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-fte-66gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kondicioner-sensei-ftb-23gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osushitel-pristennyj-dlja-bassejna-sba-075-a-v-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotokataliticheskij-vozduhoochistitel-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-vanna-respekt-1800h1300h750-pravoe-levoe-ispolnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-milena-1700h960h620/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-atlant-2050h1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-persej-1900h900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-oskar-1890h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vanna-sonata-1800h1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sabina/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-lilija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-troja/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-viktorija-1500h1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-medeja-1425h1425/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-erika-1400h1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-vanna-sindi-1250h1250/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnaja-truba-s-nakonechnikom-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-90-westen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-otvod-45-westen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-izgib-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnye-truby-s-nakonechnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koaksialnyj-udlinitel-truby/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izgib-gazootvoda-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-steklovolokno/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pprc-pn20-firat-stabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-polietilenovaja-pe-x-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-metalloplastikovaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/obvodka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-redukcionnaja-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-firat-90-vnnr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-firat-perehodnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-dlja-smesitelja-firat-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shablon-dlja-smesitelja-s-mpb-2012-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/probka-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-odinarnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezh-dvojnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mpb-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-s-mph-pod-kljuch-firat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-s-mph-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-nastennoe-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mph-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-kombinirovannyj-s-mpb-pod-kljuch-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-vr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/razemnoe-soedinenie-s-nr-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-skrytyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-klapannyj-hromirovannyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-nrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otvod-90-grad-firat-vrvr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor-na-3-krana-s-krasnoj-ruchkoj-firat-116/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/instrument-zachistnoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-prjamoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-radiatornyj-uglovoj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlang-polivochnyj-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kran-sharovyj-asterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termostaticheskaja-golovka-arco/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prisoedinitelnyj-komplekt-k-kotlu-firat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f117-cmg-tlc-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f17-cmg-bl-meca-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/atlantic-f118-cmg-d-mk01-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-comforte/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-konvektor-neoclima-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostupenchatyj-nizkotemperaturnyj-atmovit-vk-int-2541-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-vk-int-3241-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/napolnyj-kotel-atmovit-exclusiv-vk-int-264/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-202-3-m-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-turbotec-pro-vuw-int-242-3-m-h-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vaillant-atmotec-pro-vuw-int-240-3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-compack-1400-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-quasar-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-pulsar-d-240i/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-star-digit-1240-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-boyler-digit-24040-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/westen-condens-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-d324-b2-turbo-2-to-truba-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-b3-turbo-to-biterm-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg20-c3-atm-to-biterm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg24-d3-atm-2-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/grandini-jlg26-w3-turbo-2-to-truba/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-m-18-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24i/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termal-d-24-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-kaoksialnaja-v-komplekte-s-ugolkom-1824-kvt-iz-aljuminija/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-truby-koaksialnyj-30-1824-kvt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf-c-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/radioprogrammator-termal-wh601rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10kss/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksv/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-stalnoj-majak-aogv-10ksvs/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-10r/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-chugunnyj-majak-80e/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-majak-aogv-50e/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskiy-kotel-electra-komfort-ek06k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-elektricheskiy-hot-well-elektra-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-universalnyj-na-tverdoe-toplivo-ardenz-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-ardenz-t-universalnyj-na-tverdoe-toplivo-s-avtomaticheskoj-zagruzkoj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-drovjanye-kotly-atmos-serii-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-piroliznye-ugolnye-i-ugolno-drovjanye-kotly-atmos-serii-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/palletnye-kotly-atmos-serii-dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kombinirovannye-kotly-atmos-serii-dc-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polugazificirovannye-kotly-atmos-serii-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-dlitelnogo-gorenija-stropuva/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-22-cd/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnye-kotly-viadrus-u-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-u-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hefaistos-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-tverdotoplivnye-viadrus-hercules-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tverdotoplivnyj-vodogrejnyj-kotel-rubin-tt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-s-ventiljatorom-i-avtomatikoj-regulirovanija-rubin-tt-pljus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotel-otopitelnyj-tverdotoplivnyj-vodogrejnyj-rubin-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kotly-drovjanye-piroliznye-rubin-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-600x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-900x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-500x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-33-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-33-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-monclac-floorbracket-200-2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-relsovikh-kronshteynov-purmo-monclac-mca-d-200-2122-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabr-reykovikh-kronshteynv-purmo-monclac-mca-d-200-2122-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-hygiene-20-600x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krplennya-do-pdlogi-purmo-870-unversaln-krm-10-tipu/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-300kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-11-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-hygiene-10-500x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-compact-22-500x-2000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-panelnyy-radiator-purmo-plan-ventil-compact-22-500kh-1000_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-ramo-ventil-compact-22-300kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-ventil-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-500kh-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500-kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-44-200x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300kh-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900kh-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500kh-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200kh-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-500kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-compact-11-500x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-200x-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-300x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-900x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300x-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-300x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-11-500x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-ramo-ventil-compact-22-200x-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/staleviy-panelniy-radator-purmo-plan-compact-11-500x-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stalnoy-radiator-purmo-plan-ventil-compact-22-300kh-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr-kuvshin-nasha-voda-maksima/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-3-chistaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-4-mjagkaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kartridzh-5-rodnikovaja-voda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-fhs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filter1-ro-5-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-dp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-3p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolba-wellfort-big-blue-1-124-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-obratnogo-osmosa-wellfilter-wfro-550-p-c-pompoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sistema-podgotovki-pitevoj-vody-wellfilter-wfds-03/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F492" sqref="F492"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3759,87 +3759,87 @@
       </c>
       <c r="C5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="9"/>
+      <c r="E6" s="9">
+        <v>100</v>
+      </c>
       <c r="F6" s="17">
-        <v>2799</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="17">
-        <v>2679</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="9"/>
       <c r="F8" s="17">
-        <v>3119</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="10"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="17"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>2</v>