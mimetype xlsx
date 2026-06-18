--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -53,62 +53,62 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Желоб (длина 3м) RAINWAY 90мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/</t>
   </si>
   <si>
     <t>Муфта желоба RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/</t>
   </si>
   <si>
+    <t>Кронштейн желоба ПВХ RAINWAY 90 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/</t>
+  </si>
+  <si>
     <t>Воронка RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/</t>
   </si>
   <si>
-    <t>Кронштейн желоба ПВХ RAINWAY 90 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Кронштейн желоба RAINWAY 90 мм метал  (малый/большой)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/</t>
   </si>
   <si>
     <t>Заглушка желоба/воронки RAINWAY 90 мм (правая/левая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 90 градусов (внутренний/наружный) RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 135 градусов (внутренний/наружный) RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>Труба водосточная (3 метра) RAINWAY 75 мм</t>
@@ -158,62 +158,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>RAINWAY 130 mm</t>
   </si>
   <si>
     <t>Желоб (длина 3 м) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/</t>
   </si>
   <si>
     <t>Муфта желоба RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/</t>
   </si>
   <si>
     <t>Кронштейн желоба ПВХ RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/</t>
   </si>
   <si>
+    <t>Кронштейн желоба метал RAINWAY 130 мм (малый/длинный)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/</t>
+  </si>
+  <si>
     <t>Воронка RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/</t>
   </si>
   <si>
-    <t>Кронштейн желоба метал RAINWAY 130 мм (малый/длинный)</t>
-[...4 lines deleted...]
-  <si>
     <t>Заглушка желоба/воронки RAINWAY 130 мм (правая/левая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 90 град. (внутренний/наружный) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/</t>
   </si>
   <si>
     <t>Угол 135 град.(внутренний/наружный) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/</t>
   </si>
   <si>
     <t>Труба 3 метра RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/</t>
   </si>
   <si>
     <t>Муфта трубы RAINWAY 100 мм</t>
@@ -221,806 +221,2195 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/</t>
   </si>
   <si>
     <t>Кронштейн трубы RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/</t>
   </si>
   <si>
     <t>Тройник 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/</t>
   </si>
   <si>
     <t>Отвод одномуфтовый 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/</t>
   </si>
   <si>
     <t>PROFIL (Профил), Польша</t>
   </si>
   <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67820</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68486</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19520</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>19531</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39121</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>68470</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>15079</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/</t>
+  </si>
+  <si>
+    <t>68460</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68455</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>19542</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44709</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>68481</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19515</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39117</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/</t>
+  </si>
+  <si>
+    <t>68466</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68444</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>68492</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 90 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19526</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19537</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39314</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>68476</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>Колодец сливной Profil 75/100 прямой</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/</t>
+  </si>
+  <si>
+    <t>19995</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>67821</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68487</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/</t>
+  </si>
+  <si>
+    <t>9175</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>19521</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/</t>
+  </si>
+  <si>
+    <t>19532</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39122</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/</t>
+  </si>
+  <si>
+    <t>68471</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>16677</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/</t>
+  </si>
+  <si>
+    <t>12815</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>23708</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68461</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 130 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68456</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44710</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>68482</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/</t>
+  </si>
+  <si>
+    <t>19516</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68445</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>68493</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19527</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>19538</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40315</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68477</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 графiтовий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67822</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68488</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>10116</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>19522</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/</t>
+  </si>
+  <si>
+    <t>19533</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39123</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68472</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>17314</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графiтове</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>13251</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/</t>
+  </si>
+  <si>
+    <t>68462</t>
+  </si>
+  <si>
+    <t>Тройник PROFiL 100/100/67 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>68467</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
     <t>1198</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/</t>
   </si>
   <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68457</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
+  </si>
+  <si>
     <t>1182</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/</t>
   </si>
   <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>44711</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>68483</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+  </si>
+  <si>
     <t>1299</t>
   </si>
   <si>
     <t>Угол Profil внутренний 90 кирпичный W 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Угол Profil наружный 90 белый Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. малый 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/</t>
   </si>
   <si>
     <t>19517</t>
   </si>
   <si>
     <t>Желоб Profil 90 красный 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/</t>
   </si>
   <si>
-    <t>21450</t>
-[...88 lines deleted...]
-  <si>
     <t>1193</t>
   </si>
   <si>
     <t>Колено Profil 100 кирпичное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Колено Profil 100 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/</t>
   </si>
   <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68446</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>68494</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/</t>
+  </si>
+  <si>
     <t>1311</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L100 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 90 графитовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L220 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
     <t>Соединитель желоба Profil 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/</t>
   </si>
   <si>
-    <t>39118</t>
-[...7 lines deleted...]
-  <si>
     <t>1176</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/</t>
   </si>
   <si>
+    <t>19539</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40316</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>68478</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+  </si>
+  <si>
     <t>1293</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Труба водосточная Profil 75 коричневая 4м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/</t>
   </si>
   <si>
-    <t>20964</t>
-[...25 lines deleted...]
-  <si>
     <t>1209</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>Труба водосточная Profil 100 белая 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/</t>
   </si>
   <si>
     <t>13845</t>
   </si>
   <si>
     <t>Соединитель желоба Profil 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/</t>
   </si>
   <si>
-    <t>19538</t>
-[...23 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68441</t>
+  </si>
+  <si>
+    <t>Горло жёлоба PROFiL 130 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/</t>
+  </si>
+  <si>
+    <t>68489</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>10125</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19523</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/</t>
   </si>
   <si>
+    <t>19534</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39124</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68473</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
+  </si>
+  <si>
     <t>1288</t>
   </si>
   <si>
     <t>Желоб Profil 90 кирпичный 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Тройник Profil 75/75/60 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 белый Z 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/</t>
   </si>
   <si>
     <t>17315</t>
   </si>
   <si>
     <t>Отвод для сбора воды 90 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/</t>
   </si>
   <si>
-    <t>20071</t>
-[...25 lines deleted...]
-  <si>
     <t>1316</t>
   </si>
   <si>
     <t>Желоб Profil 90 коричневый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 90 графiтова</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/</t>
   </si>
   <si>
     <t>13837</t>
   </si>
   <si>
     <t>Тройник Profil 75/75/67 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/</t>
   </si>
   <si>
-    <t>19533</t>
-[...104 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
+    <t>218535</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68463</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19518</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68468</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/</t>
   </si>
   <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>68458</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
     <t>1183</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/</t>
   </si>
   <si>
-    <t>1300</t>
-[...122 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+    <t>19918</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>68484</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/</t>
   </si>
   <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68447</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>79414</t>
+  </si>
+  <si>
+    <t>Трійник Profil 100/75/67 90 чорний</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/</t>
+  </si>
+  <si>
     <t>1312</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L220 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/</t>
@@ -1031,2291 +2420,902 @@
   <si>
     <t>Соединитель желоба Profil 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/</t>
   </si>
   <si>
+    <t>19540</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>40318</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>68479</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
+  </si>
+  <si>
     <t>1294</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Угол Profil внутренний 90 белый W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 кирпичное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/</t>
   </si>
   <si>
     <t>19481</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/</t>
   </si>
   <si>
-    <t>20965</t>
-[...25 lines deleted...]
-  <si>
     <t>1210</t>
   </si>
   <si>
     <t>Тройник Profil 100/100/67 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/</t>
   </si>
   <si>
-    <t>1265</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68464</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 кирпичная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 130 коричневая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/</t>
   </si>
   <si>
+    <t>20403</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68442</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68490</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
     <t>1307</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Желоб Profil 90 графитовый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>Угол Profil наружный 90 графитовый Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/</t>
   </si>
   <si>
-    <t>218535</t>
-[...16 lines deleted...]
-  <si>
     <t>1227</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/</t>
   </si>
   <si>
+    <t>19535</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39125</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68474</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/</t>
+  </si>
+  <si>
     <t>1289</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 90 кирпичная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Тройник Profil 75/75/60 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 кирпичный Z 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/</t>
   </si>
   <si>
     <t>19276</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/</t>
   </si>
   <si>
-    <t>20180</t>
-[...25 lines deleted...]
-  <si>
     <t>1253</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Колено Profil 75 белое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/</t>
   </si>
   <si>
     <t>13841</t>
   </si>
   <si>
     <t>Соединитель желоба Profil 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/</t>
   </si>
   <si>
-    <t>19534</t>
-[...23 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
+    <t>19957</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 графіт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/</t>
+  </si>
+  <si>
+    <t>46623</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68485</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19519</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 кирпичный Z 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/</t>
   </si>
   <si>
+    <t>19530</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39120</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68469</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/</t>
+  </si>
+  <si>
     <t>1284</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>Угол Profil внутренний 130 белый W 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/</t>
   </si>
   <si>
-    <t>19918</t>
-[...41 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/</t>
+  </si>
+  <si>
+    <t>68459</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/</t>
   </si>
   <si>
-    <t>1301</t>
-[...50 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Ливнеприемник Profil левый L 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/</t>
   </si>
   <si>
+    <t>20967</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68448</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+  </si>
+  <si>
     <t>1313</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
     <t>Угол Profil внутренний 90 графитовый W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/</t>
   </si>
   <si>
+    <t>19541</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>41008</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>68480</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/</t>
+  </si>
+  <si>
     <t>1296</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Угол Profil внутренний 90 коричневый W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. малый 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/</t>
   </si>
   <si>
     <t>19514</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/</t>
   </si>
   <si>
-    <t>20966</t>
-[...25 lines deleted...]
-  <si>
     <t>1211</t>
   </si>
   <si>
     <t>Тройник Profil 100/100/60 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/</t>
   </si>
   <si>
-    <t>1266</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68465</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 130 графитовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 130 белая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/</t>
   </si>
   <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68443</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68491</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/</t>
+  </si>
+  <si>
     <t>1308</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 90 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Заглушка желоба Profil левая L 90 белая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L160 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/</t>
   </si>
   <si>
     <t>19525</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 90 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/</t>
   </si>
   <si>
-    <t>36381</t>
-[...16 lines deleted...]
-  <si>
     <t>1228</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/</t>
   </si>
   <si>
+    <t>19536</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39313</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>68475</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/</t>
+  </si>
+  <si>
     <t>1290</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 90 кирпичная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Труба водосточная Profil 75 белая 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 коричневый Z 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/</t>
   </si>
   <si>
     <t>19477</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L100 130 красный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/</t>
   </si>
   <si>
-    <t>20403</t>
-[...25 lines deleted...]
-  <si>
     <t>1204</t>
   </si>
   <si>
     <t>Ревизия Profil 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Ревизия Profil 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Колено Profil 75 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>Тройник Profil 100/75/60 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/</t>
   </si>
   <si>
     <t>13842</t>
   </si>
   <si>
     <t>Соединитель желоба Profil 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/</t>
   </si>
   <si>
-    <t>19535</t>
-[...1348 lines deleted...]
-  <si>
     <t>36058</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 красное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Колодец сливной 75/100 боковой</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/</t>
   </si>
   <si>
     <t>PROFIL 90mm</t>
   </si>
   <si>
     <t>Желоб 3м PROFIL 90мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/</t>
@@ -4946,105 +4946,105 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/setka-zashitnaja/</t>
   </si>
   <si>
     <t>LUX 140 mm</t>
   </si>
   <si>
     <t>Желоб (3м) DOCKE 140 mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/</t>
   </si>
   <si>
     <t>Труба (3м) DOCKE 100 mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/</t>
   </si>
   <si>
     <t>Соединитель желобов DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/</t>
   </si>
   <si>
+    <t>Воронка DOCKE 140 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/voronka_d9/</t>
+  </si>
+  <si>
     <t>Кронштейн желоба ПВХ DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/</t>
   </si>
   <si>
-    <t>Воронка DOCKE 140 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Заглушка желоба универсальная DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/</t>
   </si>
   <si>
     <t>Муфта соединительная DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/</t>
   </si>
   <si>
     <t>Колено 45 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/koleno-45_x8/</t>
   </si>
   <si>
     <t>Колено 72 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/koleno-72_or/</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3600/</t>
   </si>
   <si>
     <t>Наконечник DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/nakonechnik_nr/</t>
   </si>
   <si>
+    <t>Угол универсальный 135 DOCKE 140 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/</t>
+  </si>
+  <si>
     <t>Угол универсальный 90 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/</t>
   </si>
   <si>
     <t>Хомут трубы универсальный DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/</t>
   </si>
   <si>
     <t>Коллектор DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollektor/</t>
   </si>
   <si>
     <t>Тройник 45 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trojnik-45/</t>
   </si>
   <si>
     <t>Переходник DOCKE 140 мм LUX/ 120 мм Standart</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/</t>
   </si>
@@ -7110,51 +7110,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F855"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F855" sqref="F855"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7229,67 +7229,67 @@
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
         <v>168.5</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>207.4</v>
+        <v>55.08</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>55.08</v>
+        <v>207.4</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
         <v>64.19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="8" t="s">
         <v>19</v>
@@ -7531,67 +7531,67 @@
       <c r="B27" s="11"/>
       <c r="C27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
         <v>66.64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>245.65</v>
+        <v>71.20999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>71.20999999999999</v>
+        <v>245.65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
         <v>108.32</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>7</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="8" t="s">
         <v>54</v>
@@ -7723,6153 +7723,6153 @@
       <c r="D39" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>356.39</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>356.39</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>159.7</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>159.7</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
         <v>298.75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>7</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>78.29000000000001</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>8</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>270.31</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>9</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>111.4</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
         <v>341.98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>532.0599999999999</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>532.0599999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>211.11</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>14</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>555.4299999999999</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>15</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>112.56</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>16</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>17</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>266.42</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>18</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>98.54000000000001</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>19</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>241.88</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>20</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>241.88</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>21</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>124.25</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>22</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>98.54000000000001</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>23</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>155.02</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>24</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>295.24</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>25</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>159.7</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>26</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>111.4</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>27</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>112.56</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>28</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>331.07</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>29</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>394.95</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>30</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
-        <v>143.73</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>31</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>138.27</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>32</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>112.56</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>33</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>131.26</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>34</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>296.41</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>35</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>114.9</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>36</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>114.9</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>37</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>331.07</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>38</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>416.37</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>39</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>245</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>40</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>41</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>236.42</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>42</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>111.4</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>43</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>111.4</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>44</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>270.31</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>45</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>277.4</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>46</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>341.98</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>47</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>720.1799999999999</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>48</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>149.18</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>49</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>125.42</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>50</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>298.75</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>51</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>270.31</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>52</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>260.58</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>53</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>310.04</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>54</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>555.4299999999999</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>55</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>138.27</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>56</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>106.33</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>57</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>131.26</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>58</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>131.26</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>59</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>111.4</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>60</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>82.95999999999999</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>61</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>111.4</v>
+        <v>549.58</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>62</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>331.07</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>63</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>396.9</v>
+        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>64</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>518.4299999999999</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>65</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>112.56</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>66</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>356.39</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>67</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>159.7</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>68</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>159.7</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>69</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>507.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>70</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>507.13</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>71</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>78.29000000000001</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>72</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>131.26</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>73</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>94.65000000000001</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>74</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>532.0599999999999</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>75</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>532.0599999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>76</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>532.0599999999999</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>77</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>211.11</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>78</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>555.4299999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>79</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>124.25</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>80</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>479.09</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>81</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>266.42</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>82</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C121" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D121" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>210.33</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>83</v>
       </c>
       <c r="B122" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="C122" s="8" t="s">
         <v>315</v>
       </c>
-      <c r="C122" s="8" t="s">
+      <c r="D122" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>428.45</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>84</v>
       </c>
       <c r="B123" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="C123" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="C123" s="8" t="s">
+      <c r="D123" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>428.45</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>85</v>
       </c>
       <c r="B124" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C124" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="C124" s="8" t="s">
+      <c r="D124" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>138.27</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>86</v>
       </c>
       <c r="B125" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="C125" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="C125" s="8" t="s">
+      <c r="D125" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>331.07</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>87</v>
       </c>
       <c r="B126" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C126" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="C126" s="8" t="s">
+      <c r="D126" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>155.02</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>88</v>
       </c>
       <c r="B127" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="C127" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="C127" s="8" t="s">
+      <c r="D127" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>245</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>89</v>
       </c>
       <c r="B128" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C128" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="C128" s="8" t="s">
+      <c r="D128" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>106.33</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>90</v>
       </c>
       <c r="B129" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="C129" s="8" t="s">
         <v>336</v>
       </c>
-      <c r="C129" s="8" t="s">
+      <c r="D129" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>143.73</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>91</v>
       </c>
       <c r="B130" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="C130" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="C130" s="8" t="s">
+      <c r="D130" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>260.58</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>92</v>
       </c>
       <c r="B131" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="C131" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="C131" s="8" t="s">
+      <c r="D131" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>507.13</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>93</v>
       </c>
       <c r="B132" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="C132" s="8" t="s">
         <v>345</v>
       </c>
-      <c r="C132" s="8" t="s">
+      <c r="D132" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>399.63</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>94</v>
       </c>
       <c r="B133" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="C133" s="8" t="s">
         <v>348</v>
       </c>
-      <c r="C133" s="8" t="s">
+      <c r="D133" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>172.16</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>95</v>
       </c>
       <c r="B134" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C134" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="C134" s="8" t="s">
+      <c r="D134" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>143.73</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>96</v>
       </c>
       <c r="B135" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C135" s="8" t="s">
         <v>354</v>
       </c>
-      <c r="C135" s="8" t="s">
+      <c r="D135" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>241.88</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>97</v>
       </c>
       <c r="B136" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="C136" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="C136" s="8" t="s">
+      <c r="D136" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>394.95</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>98</v>
       </c>
       <c r="B137" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C137" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="C137" s="8" t="s">
+      <c r="D137" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>518.4299999999999</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>99</v>
       </c>
       <c r="B138" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="C138" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="C138" s="8" t="s">
+      <c r="D138" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>518.4299999999999</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>100</v>
       </c>
       <c r="B139" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C139" s="8" t="s">
         <v>366</v>
       </c>
-      <c r="C139" s="8" t="s">
+      <c r="D139" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>331.07</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>101</v>
       </c>
       <c r="B140" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="C140" s="8" t="s">
         <v>369</v>
       </c>
-      <c r="C140" s="8" t="s">
+      <c r="D140" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>416.37</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>102</v>
       </c>
       <c r="B141" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C141" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="C141" s="8" t="s">
+      <c r="D141" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>295.24</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>103</v>
       </c>
       <c r="B142" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="C142" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="C142" s="8" t="s">
+      <c r="D142" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>298.75</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>104</v>
       </c>
       <c r="B143" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="C143" s="8" t="s">
         <v>378</v>
       </c>
-      <c r="C143" s="8" t="s">
+      <c r="D143" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>236.42</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>105</v>
       </c>
       <c r="B144" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="C144" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="C144" s="8" t="s">
+      <c r="D144" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>124.25</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>106</v>
       </c>
       <c r="B145" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="C145" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="C145" s="8" t="s">
+      <c r="D145" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>131.26</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>107</v>
       </c>
       <c r="B146" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="C146" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="C146" s="8" t="s">
+      <c r="D146" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
         <v>131.26</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>108</v>
       </c>
       <c r="B147" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="C147" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="C147" s="8" t="s">
+      <c r="D147" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>111.4</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>109</v>
       </c>
       <c r="B148" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="C148" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="C148" s="8" t="s">
+      <c r="D148" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>270.31</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>110</v>
       </c>
       <c r="B149" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C149" s="8" t="s">
         <v>396</v>
       </c>
-      <c r="C149" s="8" t="s">
+      <c r="D149" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>507.13</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>111</v>
       </c>
       <c r="B150" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="C150" s="8" t="s">
         <v>399</v>
       </c>
-      <c r="C150" s="8" t="s">
+      <c r="D150" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>428.45</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>112</v>
       </c>
       <c r="B151" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="C151" s="8" t="s">
         <v>402</v>
       </c>
-      <c r="C151" s="8" t="s">
+      <c r="D151" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>155.02</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>113</v>
       </c>
       <c r="B152" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="C152" s="8" t="s">
         <v>405</v>
       </c>
-      <c r="C152" s="8" t="s">
+      <c r="D152" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>416.37</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>114</v>
       </c>
       <c r="B153" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="C153" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="C153" s="8" t="s">
+      <c r="D153" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>111.4</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>115</v>
       </c>
       <c r="B154" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C154" s="8" t="s">
         <v>411</v>
       </c>
-      <c r="C154" s="8" t="s">
+      <c r="D154" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>98.54000000000001</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>116</v>
       </c>
       <c r="B155" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="C155" s="8" t="s">
         <v>414</v>
       </c>
-      <c r="C155" s="8" t="s">
+      <c r="D155" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>310.04</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>117</v>
       </c>
       <c r="B156" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="C156" s="8" t="s">
         <v>417</v>
       </c>
-      <c r="C156" s="8" t="s">
+      <c r="D156" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>341.98</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>118</v>
       </c>
       <c r="B157" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C157" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="C157" s="8" t="s">
+      <c r="D157" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>149.18</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>119</v>
       </c>
       <c r="B158" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="C158" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="C158" s="8" t="s">
+      <c r="D158" s="7" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
-        <v>518.4299999999999</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>120</v>
       </c>
       <c r="B159" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="C159" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="C159" s="8" t="s">
+      <c r="D159" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>399.63</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>121</v>
       </c>
       <c r="B160" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C160" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="C160" s="8" t="s">
+      <c r="D160" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>331.07</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>122</v>
       </c>
       <c r="B161" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="C161" s="8" t="s">
         <v>432</v>
       </c>
-      <c r="C161" s="8" t="s">
+      <c r="D161" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>356.39</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>123</v>
       </c>
       <c r="B162" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="C162" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="C162" s="8" t="s">
+      <c r="D162" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>210.33</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>124</v>
       </c>
       <c r="B163" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="C163" s="8" t="s">
         <v>438</v>
       </c>
-      <c r="C163" s="8" t="s">
+      <c r="D163" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>84.13</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>125</v>
       </c>
       <c r="B164" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C164" s="8" t="s">
         <v>441</v>
       </c>
-      <c r="C164" s="8" t="s">
+      <c r="D164" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>295.24</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>126</v>
       </c>
       <c r="B165" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="C165" s="8" t="s">
         <v>444</v>
       </c>
-      <c r="C165" s="8" t="s">
+      <c r="D165" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>296.41</v>
+        <v>245</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>127</v>
       </c>
       <c r="B166" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C166" s="8" t="s">
         <v>447</v>
       </c>
-      <c r="C166" s="8" t="s">
+      <c r="D166" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>138.27</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>128</v>
       </c>
       <c r="B167" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="C167" s="8" t="s">
         <v>450</v>
       </c>
-      <c r="C167" s="8" t="s">
+      <c r="D167" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>82.95999999999999</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>129</v>
       </c>
       <c r="B168" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="C168" s="8" t="s">
         <v>453</v>
       </c>
-      <c r="C168" s="8" t="s">
+      <c r="D168" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>452.21</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>130</v>
       </c>
       <c r="B169" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="C169" s="8" t="s">
         <v>456</v>
       </c>
-      <c r="C169" s="8" t="s">
+      <c r="D169" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>111.4</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>131</v>
       </c>
       <c r="B170" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="C170" s="8" t="s">
         <v>459</v>
       </c>
-      <c r="C170" s="8" t="s">
+      <c r="D170" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>84.13</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>132</v>
       </c>
       <c r="B171" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="C171" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="C171" s="8" t="s">
+      <c r="D171" s="7" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>341.98</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>133</v>
       </c>
       <c r="B172" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C172" s="8" t="s">
         <v>465</v>
       </c>
-      <c r="C172" s="8" t="s">
+      <c r="D172" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>149.18</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>134</v>
       </c>
       <c r="B173" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="C173" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="C173" s="8" t="s">
+      <c r="D173" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>241.88</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>135</v>
       </c>
       <c r="B174" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="C174" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="C174" s="8" t="s">
+      <c r="D174" s="7" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>266.42</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>136</v>
       </c>
       <c r="B175" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="C175" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="C175" s="8" t="s">
+      <c r="D175" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>236.42</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>137</v>
       </c>
       <c r="B176" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C176" s="8" t="s">
         <v>477</v>
       </c>
-      <c r="C176" s="8" t="s">
+      <c r="D176" s="7" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>159.7</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>138</v>
       </c>
       <c r="B177" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="C177" s="8" t="s">
         <v>480</v>
       </c>
-      <c r="C177" s="8" t="s">
+      <c r="D177" s="7" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>143.73</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>139</v>
       </c>
       <c r="B178" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="C178" s="8" t="s">
         <v>483</v>
       </c>
-      <c r="C178" s="8" t="s">
+      <c r="D178" s="7" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>172.16</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>140</v>
       </c>
       <c r="B179" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="C179" s="8" t="s">
         <v>486</v>
       </c>
-      <c r="C179" s="8" t="s">
+      <c r="D179" s="7" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>172.16</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>141</v>
       </c>
       <c r="B180" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C180" s="8" t="s">
         <v>489</v>
       </c>
-      <c r="C180" s="8" t="s">
+      <c r="D180" s="7" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>298.75</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>142</v>
       </c>
       <c r="B181" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="C181" s="8" t="s">
         <v>492</v>
       </c>
-      <c r="C181" s="8" t="s">
+      <c r="D181" s="7" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>143</v>
       </c>
       <c r="B182" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="C182" s="8" t="s">
         <v>495</v>
       </c>
-      <c r="C182" s="8" t="s">
+      <c r="D182" s="7" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>78.29000000000001</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>144</v>
       </c>
       <c r="B183" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="C183" s="8" t="s">
         <v>498</v>
       </c>
-      <c r="C183" s="8" t="s">
+      <c r="D183" s="7" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>98.54000000000001</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>145</v>
       </c>
       <c r="B184" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="C184" s="8" t="s">
         <v>501</v>
       </c>
-      <c r="C184" s="8" t="s">
+      <c r="D184" s="7" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>298.75</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>146</v>
       </c>
       <c r="B185" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="C185" s="8" t="s">
         <v>504</v>
       </c>
-      <c r="C185" s="8" t="s">
+      <c r="D185" s="7" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>428.45</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>147</v>
       </c>
       <c r="B186" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="C186" s="8" t="s">
         <v>507</v>
       </c>
-      <c r="C186" s="8" t="s">
+      <c r="D186" s="7" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>428.45</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>148</v>
       </c>
       <c r="B187" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="C187" s="8" t="s">
         <v>510</v>
       </c>
-      <c r="C187" s="8" t="s">
+      <c r="D187" s="7" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>428.45</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>149</v>
       </c>
       <c r="B188" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="C188" s="8" t="s">
         <v>513</v>
       </c>
-      <c r="C188" s="8" t="s">
+      <c r="D188" s="7" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>138.27</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>150</v>
       </c>
       <c r="B189" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="C189" s="8" t="s">
         <v>516</v>
       </c>
-      <c r="C189" s="8" t="s">
+      <c r="D189" s="7" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>111.4</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>151</v>
       </c>
       <c r="B190" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="C190" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="C190" s="8" t="s">
+      <c r="D190" s="7" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>507.13</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>152</v>
       </c>
       <c r="B191" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="C191" s="8" t="s">
         <v>522</v>
       </c>
-      <c r="C191" s="8" t="s">
+      <c r="D191" s="7" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>112.56</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>153</v>
       </c>
       <c r="B192" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="C192" s="8" t="s">
         <v>525</v>
       </c>
-      <c r="C192" s="8" t="s">
+      <c r="D192" s="7" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>143.73</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>154</v>
       </c>
       <c r="B193" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="C193" s="8" t="s">
         <v>528</v>
       </c>
-      <c r="C193" s="8" t="s">
+      <c r="D193" s="7" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>84.13</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>155</v>
       </c>
       <c r="B194" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="C194" s="8" t="s">
         <v>531</v>
       </c>
-      <c r="C194" s="8" t="s">
+      <c r="D194" s="7" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>507.13</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>156</v>
       </c>
       <c r="B195" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="C195" s="8" t="s">
         <v>534</v>
       </c>
-      <c r="C195" s="8" t="s">
+      <c r="D195" s="7" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
         <v>94.65000000000001</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>157</v>
       </c>
       <c r="B196" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="C196" s="8" t="s">
         <v>537</v>
       </c>
-      <c r="C196" s="8" t="s">
+      <c r="D196" s="7" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>82.95999999999999</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>158</v>
       </c>
       <c r="B197" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="C197" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="C197" s="8" t="s">
+      <c r="D197" s="7" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>155.02</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>159</v>
       </c>
       <c r="B198" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="C198" s="8" t="s">
         <v>543</v>
       </c>
-      <c r="C198" s="8" t="s">
+      <c r="D198" s="7" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>266.42</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>160</v>
       </c>
       <c r="B199" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="C199" s="8" t="s">
         <v>546</v>
       </c>
-      <c r="C199" s="8" t="s">
+      <c r="D199" s="7" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
         <v>479.09</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>161</v>
       </c>
       <c r="B200" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="C200" s="8" t="s">
         <v>549</v>
       </c>
-      <c r="C200" s="8" t="s">
+      <c r="D200" s="7" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>440.91</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>162</v>
       </c>
       <c r="B201" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C201" s="8" t="s">
         <v>552</v>
       </c>
-      <c r="C201" s="8" t="s">
+      <c r="D201" s="7" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>518.4299999999999</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>163</v>
       </c>
       <c r="B202" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="C202" s="8" t="s">
         <v>555</v>
       </c>
-      <c r="C202" s="8" t="s">
+      <c r="D202" s="7" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>331.07</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>164</v>
       </c>
       <c r="B203" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="C203" s="8" t="s">
         <v>558</v>
       </c>
-      <c r="C203" s="8" t="s">
+      <c r="D203" s="7" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>416.37</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>165</v>
       </c>
       <c r="B204" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="C204" s="8" t="s">
         <v>561</v>
       </c>
-      <c r="C204" s="8" t="s">
+      <c r="D204" s="7" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>295.24</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>166</v>
       </c>
       <c r="B205" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="C205" s="8" t="s">
         <v>564</v>
       </c>
-      <c r="C205" s="8" t="s">
+      <c r="D205" s="7" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>532.0599999999999</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>167</v>
       </c>
       <c r="B206" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="C206" s="8" t="s">
         <v>567</v>
       </c>
-      <c r="C206" s="8" t="s">
+      <c r="D206" s="7" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>236.42</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>168</v>
       </c>
       <c r="B207" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="C207" s="8" t="s">
         <v>570</v>
       </c>
-      <c r="C207" s="8" t="s">
+      <c r="D207" s="7" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>245</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>169</v>
       </c>
       <c r="B208" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="C208" s="8" t="s">
         <v>573</v>
       </c>
-      <c r="C208" s="8" t="s">
+      <c r="D208" s="7" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>131.26</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>170</v>
       </c>
       <c r="B209" s="11" t="s">
+        <v>575</v>
+      </c>
+      <c r="C209" s="8" t="s">
         <v>576</v>
       </c>
-      <c r="C209" s="8" t="s">
+      <c r="D209" s="7" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>131.26</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>171</v>
       </c>
       <c r="B210" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="C210" s="8" t="s">
         <v>579</v>
       </c>
-      <c r="C210" s="8" t="s">
+      <c r="D210" s="7" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>124.25</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>172</v>
       </c>
       <c r="B211" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="C211" s="8" t="s">
         <v>582</v>
       </c>
-      <c r="C211" s="8" t="s">
+      <c r="D211" s="7" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>98.54000000000001</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>173</v>
       </c>
       <c r="B212" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="C212" s="8" t="s">
         <v>585</v>
       </c>
-      <c r="C212" s="8" t="s">
+      <c r="D212" s="7" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>124.25</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>174</v>
       </c>
       <c r="B213" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="C213" s="8" t="s">
         <v>588</v>
       </c>
-      <c r="C213" s="8" t="s">
+      <c r="D213" s="7" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>331.07</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>175</v>
       </c>
       <c r="B214" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="C214" s="8" t="s">
         <v>591</v>
       </c>
-      <c r="C214" s="8" t="s">
+      <c r="D214" s="7" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>310.04</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>176</v>
       </c>
       <c r="B215" s="11" t="s">
+        <v>593</v>
+      </c>
+      <c r="C215" s="8" t="s">
         <v>594</v>
       </c>
-      <c r="C215" s="8" t="s">
+      <c r="D215" s="7" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>555.4299999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>177</v>
       </c>
       <c r="B216" s="11" t="s">
+        <v>596</v>
+      </c>
+      <c r="C216" s="8" t="s">
         <v>597</v>
       </c>
-      <c r="C216" s="8" t="s">
+      <c r="D216" s="7" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>106.33</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>178</v>
       </c>
       <c r="B217" s="11" t="s">
+        <v>599</v>
+      </c>
+      <c r="C217" s="8" t="s">
         <v>600</v>
       </c>
-      <c r="C217" s="8" t="s">
+      <c r="D217" s="7" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>98.54000000000001</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>179</v>
       </c>
       <c r="B218" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D218" s="7" t="s">
         <v>603</v>
-      </c>
-[...4 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>296.41</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>180</v>
       </c>
       <c r="B219" s="11" t="s">
+        <v>604</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="D219" s="7" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>608</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>341.98</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>181</v>
       </c>
       <c r="B220" s="11" t="s">
+        <v>607</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="D220" s="7" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>125.42</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>182</v>
       </c>
       <c r="B221" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="D221" s="7" t="s">
         <v>612</v>
-      </c>
-[...4 lines deleted...]
-        <v>614</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>210.33</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>183</v>
       </c>
       <c r="B222" s="11" t="s">
+        <v>613</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D222" s="7" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>295.24</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>184</v>
       </c>
       <c r="B223" s="11" t="s">
+        <v>616</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="D223" s="7" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>331.07</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>185</v>
       </c>
       <c r="B224" s="11" t="s">
+        <v>619</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="D224" s="7" t="s">
         <v>621</v>
-      </c>
-[...4 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>337.31</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>186</v>
       </c>
       <c r="B225" s="11" t="s">
+        <v>622</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="D225" s="7" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>396.9</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>187</v>
       </c>
       <c r="B226" s="11" t="s">
+        <v>625</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="D226" s="7" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>210.33</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>188</v>
       </c>
       <c r="B227" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D227" s="7" t="s">
         <v>630</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>479.09</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>189</v>
       </c>
       <c r="B228" s="11" t="s">
+        <v>631</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="D228" s="7" t="s">
         <v>633</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>295.24</v>
+        <v>245</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>190</v>
       </c>
       <c r="B229" s="11" t="s">
+        <v>634</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="D229" s="7" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>394.95</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>191</v>
       </c>
       <c r="B230" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="D230" s="7" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>138.27</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>192</v>
       </c>
       <c r="B231" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="D231" s="7" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
-        <v>124.25</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>193</v>
       </c>
       <c r="B232" s="11" t="s">
+        <v>643</v>
+      </c>
+      <c r="C232" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="D232" s="7" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>341.98</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>194</v>
       </c>
       <c r="B233" s="11" t="s">
+        <v>646</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="D233" s="7" t="s">
         <v>648</v>
-      </c>
-[...4 lines deleted...]
-        <v>650</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>82.95999999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>195</v>
       </c>
       <c r="B234" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D234" s="7" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>84.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>196</v>
       </c>
       <c r="B235" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="D235" s="7" t="s">
         <v>654</v>
-      </c>
-[...4 lines deleted...]
-        <v>656</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>341.98</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>197</v>
       </c>
       <c r="B236" s="11" t="s">
+        <v>655</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="D236" s="7" t="s">
         <v>657</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>149.18</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>198</v>
       </c>
       <c r="B237" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="D237" s="7" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>211.11</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>199</v>
       </c>
       <c r="B238" s="11" t="s">
+        <v>661</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="D238" s="7" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>664</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>518.4299999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>200</v>
       </c>
       <c r="B239" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="C239" s="8" t="s">
         <v>665</v>
       </c>
-      <c r="C239" s="8" t="s">
+      <c r="D239" s="7" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>507.13</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>201</v>
       </c>
       <c r="B240" s="11" t="s">
+        <v>667</v>
+      </c>
+      <c r="C240" s="8" t="s">
         <v>668</v>
       </c>
-      <c r="C240" s="8" t="s">
+      <c r="D240" s="7" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>114.9</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>202</v>
       </c>
       <c r="B241" s="11" t="s">
+        <v>670</v>
+      </c>
+      <c r="C241" s="8" t="s">
         <v>671</v>
       </c>
-      <c r="C241" s="8" t="s">
+      <c r="D241" s="7" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>159.7</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>203</v>
       </c>
       <c r="B242" s="11" t="s">
+        <v>673</v>
+      </c>
+      <c r="C242" s="8" t="s">
         <v>674</v>
       </c>
-      <c r="C242" s="8" t="s">
+      <c r="D242" s="7" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>155.02</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>204</v>
       </c>
       <c r="B243" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="C243" s="8" t="s">
         <v>677</v>
       </c>
-      <c r="C243" s="8" t="s">
+      <c r="D243" s="7" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>172.16</v>
+        <v>277.4</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>205</v>
       </c>
       <c r="B244" s="11" t="s">
+        <v>679</v>
+      </c>
+      <c r="C244" s="8" t="s">
         <v>680</v>
       </c>
-      <c r="C244" s="8" t="s">
+      <c r="D244" s="7" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>172.16</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>206</v>
       </c>
       <c r="B245" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="C245" s="8" t="s">
         <v>683</v>
       </c>
-      <c r="C245" s="8" t="s">
+      <c r="D245" s="7" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
-        <v>111.4</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>207</v>
       </c>
       <c r="B246" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C246" s="8" t="s">
         <v>686</v>
       </c>
-      <c r="C246" s="8" t="s">
+      <c r="D246" s="7" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>298.75</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>208</v>
       </c>
       <c r="B247" s="11" t="s">
+        <v>688</v>
+      </c>
+      <c r="C247" s="8" t="s">
         <v>689</v>
       </c>
-      <c r="C247" s="8" t="s">
+      <c r="D247" s="7" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>124.25</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>209</v>
       </c>
       <c r="B248" s="11" t="s">
+        <v>691</v>
+      </c>
+      <c r="C248" s="8" t="s">
         <v>692</v>
       </c>
-      <c r="C248" s="8" t="s">
+      <c r="D248" s="7" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>131.26</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>210</v>
       </c>
       <c r="B249" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="C249" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="C249" s="8" t="s">
+      <c r="D249" s="7" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>799.64</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>211</v>
       </c>
       <c r="B250" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="C250" s="8" t="s">
         <v>698</v>
       </c>
-      <c r="C250" s="8" t="s">
+      <c r="D250" s="7" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>428.45</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
         <v>212</v>
       </c>
       <c r="B251" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="C251" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="C251" s="8" t="s">
+      <c r="D251" s="7" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
-        <v>428.45</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>213</v>
       </c>
       <c r="B252" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="C252" s="8" t="s">
         <v>704</v>
       </c>
-      <c r="C252" s="8" t="s">
+      <c r="D252" s="7" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>428.45</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>214</v>
       </c>
       <c r="B253" s="11" t="s">
+        <v>706</v>
+      </c>
+      <c r="C253" s="8" t="s">
         <v>707</v>
       </c>
-      <c r="C253" s="8" t="s">
+      <c r="D253" s="7" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>98.54000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>215</v>
       </c>
       <c r="B254" s="11" t="s">
+        <v>709</v>
+      </c>
+      <c r="C254" s="8" t="s">
         <v>710</v>
       </c>
-      <c r="C254" s="8" t="s">
+      <c r="D254" s="7" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>98.54000000000001</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>216</v>
       </c>
       <c r="B255" s="11" t="s">
+        <v>712</v>
+      </c>
+      <c r="C255" s="8" t="s">
         <v>713</v>
       </c>
-      <c r="C255" s="8" t="s">
+      <c r="D255" s="7" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>125.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>217</v>
       </c>
       <c r="B256" s="11" t="s">
+        <v>715</v>
+      </c>
+      <c r="C256" s="8" t="s">
         <v>716</v>
       </c>
-      <c r="C256" s="8" t="s">
+      <c r="D256" s="7" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>125.42</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>218</v>
       </c>
       <c r="B257" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="C257" s="8" t="s">
         <v>719</v>
       </c>
-      <c r="C257" s="8" t="s">
+      <c r="D257" s="7" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>296.41</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>219</v>
       </c>
       <c r="B258" s="11" t="s">
+        <v>721</v>
+      </c>
+      <c r="C258" s="8" t="s">
         <v>722</v>
       </c>
-      <c r="C258" s="8" t="s">
+      <c r="D258" s="7" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>298.75</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>220</v>
       </c>
       <c r="B259" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="C259" s="8" t="s">
         <v>725</v>
       </c>
-      <c r="C259" s="8" t="s">
+      <c r="D259" s="7" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>94.65000000000001</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>221</v>
       </c>
       <c r="B260" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="C260" s="8" t="s">
         <v>728</v>
       </c>
-      <c r="C260" s="8" t="s">
+      <c r="D260" s="7" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>106.33</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>222</v>
       </c>
       <c r="B261" s="11" t="s">
+        <v>730</v>
+      </c>
+      <c r="C261" s="8" t="s">
         <v>731</v>
       </c>
-      <c r="C261" s="8" t="s">
+      <c r="D261" s="7" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
         <v>124.25</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
         <v>223</v>
       </c>
       <c r="B262" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="C262" s="8" t="s">
         <v>734</v>
       </c>
-      <c r="C262" s="8" t="s">
+      <c r="D262" s="7" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>532.0599999999999</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>224</v>
       </c>
       <c r="B263" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="C263" s="8" t="s">
         <v>737</v>
       </c>
-      <c r="C263" s="8" t="s">
+      <c r="D263" s="7" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>555.4299999999999</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>225</v>
       </c>
       <c r="B264" s="11" t="s">
+        <v>739</v>
+      </c>
+      <c r="C264" s="8" t="s">
         <v>740</v>
       </c>
-      <c r="C264" s="8" t="s">
+      <c r="D264" s="7" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>532.0599999999999</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>226</v>
       </c>
       <c r="B265" s="11" t="s">
+        <v>742</v>
+      </c>
+      <c r="C265" s="8" t="s">
         <v>743</v>
       </c>
-      <c r="C265" s="8" t="s">
+      <c r="D265" s="7" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>260.58</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>227</v>
       </c>
       <c r="B266" s="11" t="s">
+        <v>745</v>
+      </c>
+      <c r="C266" s="8" t="s">
         <v>746</v>
       </c>
-      <c r="C266" s="8" t="s">
+      <c r="D266" s="7" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>416.37</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>228</v>
       </c>
       <c r="B267" s="11" t="s">
+        <v>748</v>
+      </c>
+      <c r="C267" s="8" t="s">
         <v>749</v>
       </c>
-      <c r="C267" s="8" t="s">
+      <c r="D267" s="7" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>245</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>229</v>
       </c>
       <c r="B268" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="C268" s="8" t="s">
         <v>752</v>
       </c>
-      <c r="C268" s="8" t="s">
+      <c r="D268" s="7" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
-        <v>507.13</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>230</v>
       </c>
       <c r="B269" s="11" t="s">
+        <v>754</v>
+      </c>
+      <c r="C269" s="8" t="s">
         <v>755</v>
       </c>
-      <c r="C269" s="8" t="s">
+      <c r="D269" s="7" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
         <v>236.42</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>231</v>
       </c>
       <c r="B270" s="11" t="s">
+        <v>757</v>
+      </c>
+      <c r="C270" s="8" t="s">
         <v>758</v>
       </c>
-      <c r="C270" s="8" t="s">
+      <c r="D270" s="7" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>84.13</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>232</v>
       </c>
       <c r="B271" s="11" t="s">
+        <v>760</v>
+      </c>
+      <c r="C271" s="8" t="s">
         <v>761</v>
       </c>
-      <c r="C271" s="8" t="s">
+      <c r="D271" s="7" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>131.26</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>233</v>
       </c>
       <c r="B272" s="11" t="s">
+        <v>763</v>
+      </c>
+      <c r="C272" s="8" t="s">
         <v>764</v>
       </c>
-      <c r="C272" s="8" t="s">
+      <c r="D272" s="7" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>131.26</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>234</v>
       </c>
       <c r="B273" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="C273" s="8" t="s">
         <v>767</v>
       </c>
-      <c r="C273" s="8" t="s">
+      <c r="D273" s="7" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>124.25</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>235</v>
       </c>
       <c r="B274" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="C274" s="8" t="s">
         <v>770</v>
       </c>
-      <c r="C274" s="8" t="s">
+      <c r="D274" s="7" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
-        <v>98.54000000000001</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>236</v>
       </c>
       <c r="B275" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="C275" s="8" t="s">
         <v>773</v>
       </c>
-      <c r="C275" s="8" t="s">
+      <c r="D275" s="7" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>143.73</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>237</v>
       </c>
       <c r="B276" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="C276" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="C276" s="8" t="s">
+      <c r="D276" s="7" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>356.39</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>238</v>
       </c>
       <c r="B277" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="C277" s="8" t="s">
         <v>779</v>
       </c>
-      <c r="C277" s="8" t="s">
+      <c r="D277" s="7" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>159.7</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>239</v>
       </c>
       <c r="B278" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="C278" s="8" t="s">
         <v>782</v>
       </c>
-      <c r="C278" s="8" t="s">
+      <c r="D278" s="7" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>159.7</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>240</v>
       </c>
       <c r="B279" s="11" t="s">
+        <v>784</v>
+      </c>
+      <c r="C279" s="8" t="s">
         <v>785</v>
       </c>
-      <c r="C279" s="8" t="s">
+      <c r="D279" s="7" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>106.33</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>241</v>
       </c>
       <c r="B280" s="11" t="s">
+        <v>787</v>
+      </c>
+      <c r="C280" s="8" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>789</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>210.33</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>242</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>792</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>296.41</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>243</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>793</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>795</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>138.27</v>
+        <v>245</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>244</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>796</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>798</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>124.25</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>245</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>799</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>801</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>78.29000000000001</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>246</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>802</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>803</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>804</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>114.9</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>247</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>805</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>806</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>807</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>260.58</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>248</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>808</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>810</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>396.9</v>
+        <v>245</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>249</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
-        <v>396.9</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>250</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>549.58</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>251</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>296.41</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
         <v>252</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>245</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>253</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
-        <v>532.0599999999999</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>254</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>266.42</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>255</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>138.27</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
         <v>256</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>399.63</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
         <v>257</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>124.25</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>258</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>479.09</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>259</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>341.98</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>260</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
-        <v>94.65000000000001</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>261</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
         <v>111.4</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>262</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>111.4</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>263</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>298.75</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>264</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>298.75</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>265</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
-        <v>84.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>266</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>138.27</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>267</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>111.4</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>268</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>868</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>870</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>340.03</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>269</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>871</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>340.03</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>270</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>874</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>875</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>876</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>111.4</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>271</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>877</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>878</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>879</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>82.95999999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>272</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>880</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>331.07</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>273</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>883</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>884</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>98.54000000000001</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
         <v>274</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>886</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>887</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>720.1799999999999</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>275</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>889</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>356.39</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>276</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>892</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>428.45</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>277</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>895</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>896</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>428.45</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>278</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>898</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>899</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>270.31</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>279</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>901</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>903</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>125.42</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>280</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>904</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>906</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>125.42</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>281</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>907</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>908</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>909</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>507.13</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>282</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>910</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>911</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>912</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>298.75</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>283</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>913</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>915</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>94.65000000000001</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>284</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>917</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>918</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>340.03</v>
+        <v>452.21</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>285</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>919</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>921</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>78.29000000000001</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>286</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>922</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>923</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>924</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>287</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>925</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>927</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>532.0599999999999</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>288</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>928</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>930</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>289</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>931</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>933</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>260.58</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>290</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>934</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>936</v>
       </c>
       <c r="E329" s="7"/>
       <c r="F329" s="15">
-        <v>555.4299999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>291</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>937</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>939</v>
       </c>
       <c r="E330" s="7"/>
       <c r="F330" s="15">
-        <v>155.02</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>292</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>940</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>942</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>341.98</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>293</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>943</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>944</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>945</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>266.42</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>294</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>948</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>98.54000000000001</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>295</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>949</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>951</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>241.88</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>296</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>952</v>
       </c>
       <c r="C335" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="D335" s="7" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
-        <v>241.88</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>297</v>
       </c>
       <c r="B336" s="11" t="s">
+        <v>954</v>
+      </c>
+      <c r="C336" s="8" t="s">
         <v>955</v>
       </c>
-      <c r="C336" s="8" t="s">
+      <c r="D336" s="7" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>124.25</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>298</v>
       </c>
       <c r="B337" s="11" t="s">
+        <v>957</v>
+      </c>
+      <c r="C337" s="8" t="s">
         <v>958</v>
       </c>
-      <c r="C337" s="8" t="s">
+      <c r="D337" s="7" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
-        <v>98.54000000000001</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>299</v>
       </c>
       <c r="B338" s="11" t="s">
+        <v>960</v>
+      </c>
+      <c r="C338" s="8" t="s">
         <v>961</v>
       </c>
-      <c r="C338" s="8" t="s">
+      <c r="D338" s="7" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>310.04</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>300</v>
       </c>
       <c r="B339" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="C339" s="8" t="s">
         <v>964</v>
       </c>
-      <c r="C339" s="8" t="s">
+      <c r="D339" s="7" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>260.58</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>301</v>
       </c>
       <c r="B340" s="11" t="s">
+        <v>966</v>
+      </c>
+      <c r="C340" s="8" t="s">
         <v>967</v>
       </c>
-      <c r="C340" s="8" t="s">
+      <c r="D340" s="7" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>159.7</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>302</v>
       </c>
       <c r="B341" s="11" t="s">
+        <v>969</v>
+      </c>
+      <c r="C341" s="8" t="s">
         <v>970</v>
       </c>
-      <c r="C341" s="8" t="s">
+      <c r="D341" s="7" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>172.16</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>303</v>
       </c>
       <c r="B342" s="11" t="s">
+        <v>972</v>
+      </c>
+      <c r="C342" s="8" t="s">
         <v>973</v>
       </c>
-      <c r="C342" s="8" t="s">
+      <c r="D342" s="7" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>111.4</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>304</v>
       </c>
       <c r="B343" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="C343" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="C343" s="8" t="s">
+      <c r="D343" s="7" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>112.56</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>305</v>
       </c>
       <c r="B344" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="C344" s="8" t="s">
         <v>979</v>
       </c>
-      <c r="C344" s="8" t="s">
+      <c r="D344" s="7" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>331.07</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>306</v>
       </c>
       <c r="B345" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="C345" s="8" t="s">
         <v>982</v>
       </c>
-      <c r="C345" s="8" t="s">
+      <c r="D345" s="7" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>394.95</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>307</v>
       </c>
       <c r="B346" s="11" t="s">
+        <v>984</v>
+      </c>
+      <c r="C346" s="8" t="s">
         <v>985</v>
       </c>
-      <c r="C346" s="8" t="s">
+      <c r="D346" s="7" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>111.4</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>308</v>
       </c>
       <c r="B347" s="11" t="s">
+        <v>987</v>
+      </c>
+      <c r="C347" s="8" t="s">
         <v>988</v>
       </c>
-      <c r="C347" s="8" t="s">
+      <c r="D347" s="7" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>159.7</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>309</v>
       </c>
       <c r="B348" s="11" t="s">
+        <v>990</v>
+      </c>
+      <c r="C348" s="8" t="s">
         <v>991</v>
       </c>
-      <c r="C348" s="8" t="s">
+      <c r="D348" s="7" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>479.09</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>310</v>
       </c>
       <c r="B349" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="C349" s="8" t="s">
         <v>994</v>
       </c>
-      <c r="C349" s="8" t="s">
+      <c r="D349" s="7" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="E349" s="7"/>
       <c r="F349" s="15">
-        <v>131.26</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>311</v>
       </c>
       <c r="B350" s="11" t="s">
+        <v>996</v>
+      </c>
+      <c r="C350" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="C350" s="8" t="s">
+      <c r="D350" s="7" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
       <c r="E350" s="7"/>
       <c r="F350" s="15">
-        <v>270.31</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>312</v>
       </c>
       <c r="B351" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="C351" s="8" t="s">
         <v>1000</v>
       </c>
-      <c r="C351" s="8" t="s">
+      <c r="D351" s="7" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="E351" s="7"/>
       <c r="F351" s="15">
-        <v>114.9</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>313</v>
       </c>
       <c r="B352" s="11" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C352" s="8" t="s">
         <v>1003</v>
       </c>
-      <c r="C352" s="8" t="s">
+      <c r="D352" s="7" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="E352" s="7"/>
       <c r="F352" s="15">
-        <v>114.9</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>314</v>
       </c>
       <c r="B353" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C353" s="8" t="s">
         <v>1006</v>
       </c>
-      <c r="C353" s="8" t="s">
+      <c r="D353" s="7" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="E353" s="7"/>
       <c r="F353" s="15">
-        <v>331.07</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>315</v>
       </c>
       <c r="B354" s="11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C354" s="8" t="s">
         <v>1009</v>
       </c>
-      <c r="C354" s="8" t="s">
+      <c r="D354" s="7" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
-        <v>394.95</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>316</v>
       </c>
       <c r="B355" s="11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C355" s="8" t="s">
         <v>1012</v>
       </c>
-      <c r="C355" s="8" t="s">
+      <c r="D355" s="7" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
-        <v>245</v>
+        <v>440.91</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>317</v>
       </c>
       <c r="B356" s="11" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C356" s="8" t="s">
         <v>1015</v>
       </c>
-      <c r="C356" s="8" t="s">
+      <c r="D356" s="7" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="E356" s="7"/>
       <c r="F356" s="15">
-        <v>507.13</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>318</v>
       </c>
       <c r="B357" s="11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C357" s="8" t="s">
         <v>1018</v>
       </c>
-      <c r="C357" s="8" t="s">
+      <c r="D357" s="7" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="E357" s="7"/>
       <c r="F357" s="15">
-        <v>236.42</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>319</v>
       </c>
       <c r="B358" s="11" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C358" s="8" t="s">
         <v>1021</v>
       </c>
-      <c r="C358" s="8" t="s">
+      <c r="D358" s="7" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
-        <v>149.18</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>320</v>
       </c>
       <c r="B359" s="11" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C359" s="8" t="s">
         <v>1024</v>
       </c>
-      <c r="C359" s="8" t="s">
+      <c r="D359" s="7" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="E359" s="7"/>
       <c r="F359" s="15">
-        <v>399.63</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>321</v>
       </c>
       <c r="B360" s="11" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C360" s="8" t="s">
         <v>1027</v>
       </c>
-      <c r="C360" s="8" t="s">
+      <c r="D360" s="7" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
       <c r="E360" s="7"/>
       <c r="F360" s="15">
-        <v>138.27</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>322</v>
       </c>
       <c r="B361" s="11" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C361" s="8" t="s">
         <v>1030</v>
       </c>
-      <c r="C361" s="8" t="s">
+      <c r="D361" s="7" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
-        <v>479.09</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>323</v>
       </c>
       <c r="B362" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C362" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="C362" s="8" t="s">
+      <c r="D362" s="7" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>341.98</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>324</v>
       </c>
       <c r="B363" s="11" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C363" s="8" t="s">
         <v>1036</v>
       </c>
-      <c r="C363" s="8" t="s">
+      <c r="D363" s="7" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>799.64</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>325</v>
       </c>
       <c r="B364" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C364" s="8" t="s">
         <v>1039</v>
       </c>
-      <c r="C364" s="8" t="s">
+      <c r="D364" s="7" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="E364" s="7"/>
       <c r="F364" s="15">
-        <v>111.4</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>326</v>
       </c>
       <c r="B365" s="11" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C365" s="8" t="s">
         <v>1042</v>
       </c>
-      <c r="C365" s="8" t="s">
+      <c r="D365" s="7" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="E365" s="7"/>
       <c r="F365" s="15">
-        <v>94.65000000000001</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>327</v>
       </c>
       <c r="B366" s="11" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C366" s="8" t="s">
         <v>1045</v>
       </c>
-      <c r="C366" s="8" t="s">
+      <c r="D366" s="7" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
-        <v>507.13</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>328</v>
       </c>
       <c r="B367" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C367" s="8" t="s">
         <v>1048</v>
       </c>
-      <c r="C367" s="8" t="s">
+      <c r="D367" s="7" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="E367" s="7"/>
       <c r="F367" s="15">
-        <v>210.33</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>329</v>
       </c>
       <c r="B368" s="11" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C368" s="8" t="s">
         <v>1051</v>
       </c>
-      <c r="C368" s="8" t="s">
+      <c r="D368" s="7" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="E368" s="7"/>
       <c r="F368" s="15">
-        <v>399.63</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>330</v>
       </c>
       <c r="B369" s="11" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C369" s="8" t="s">
         <v>1054</v>
       </c>
-      <c r="C369" s="8" t="s">
+      <c r="D369" s="7" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="E369" s="7"/>
       <c r="F369" s="15">
-        <v>416.37</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>331</v>
       </c>
       <c r="B370" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C370" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="C370" s="8" t="s">
+      <c r="D370" s="7" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="E370" s="7"/>
       <c r="F370" s="15">
         <v>138.27</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>332</v>
       </c>
       <c r="B371" s="11" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C371" s="8" t="s">
         <v>1060</v>
       </c>
-      <c r="C371" s="8" t="s">
+      <c r="D371" s="7" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="E371" s="7"/>
       <c r="F371" s="15">
-        <v>78.29000000000001</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>333</v>
       </c>
       <c r="B372" s="11" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C372" s="8" t="s">
         <v>1063</v>
       </c>
-      <c r="C372" s="8" t="s">
+      <c r="D372" s="7" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="E372" s="7"/>
       <c r="F372" s="15">
-        <v>340.03</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>334</v>
       </c>
       <c r="B373" s="11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C373" s="8" t="s">
         <v>1066</v>
       </c>
-      <c r="C373" s="8" t="s">
+      <c r="D373" s="7" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="E373" s="7"/>
       <c r="F373" s="15">
-        <v>340.03</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>335</v>
       </c>
       <c r="B374" s="11" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C374" s="8" t="s">
         <v>1069</v>
       </c>
-      <c r="C374" s="8" t="s">
+      <c r="D374" s="7" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="E374" s="7"/>
       <c r="F374" s="15">
-        <v>82.95999999999999</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>336</v>
       </c>
       <c r="B375" s="11" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C375" s="8" t="s">
         <v>1072</v>
       </c>
-      <c r="C375" s="8" t="s">
+      <c r="D375" s="7" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
       <c r="E375" s="7"/>
       <c r="F375" s="15">
-        <v>106.33</v>
+        <v>337.31</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>337</v>
       </c>
       <c r="B376" s="11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C376" s="8" t="s">
         <v>1075</v>
       </c>
-      <c r="C376" s="8" t="s">
+      <c r="D376" s="7" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="E376" s="7"/>
       <c r="F376" s="15">
-        <v>394.95</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>338</v>
       </c>
       <c r="B377" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C377" s="8" t="s">
         <v>1078</v>
       </c>
-      <c r="C377" s="8" t="s">
+      <c r="D377" s="7" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
       <c r="E377" s="7"/>
       <c r="F377" s="15">
-        <v>428.45</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>339</v>
       </c>
       <c r="B378" s="11" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C378" s="8" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="E378" s="7"/>
       <c r="F378" s="15">
-        <v>310.04</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>340</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>1083</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="E379" s="7"/>
       <c r="F379" s="15">
-        <v>340.03</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>341</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>1086</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="E380" s="7"/>
       <c r="F380" s="15">
         <v>420.66</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>342</v>
       </c>
       <c r="B381" s="11" t="s">
@@ -18010,72 +18010,72 @@
       <c r="C622" s="8" t="s">
         <v>1642</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="E622" s="7">
         <v>994</v>
       </c>
       <c r="F622" s="15">
         <v>87</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>4</v>
       </c>
       <c r="B623" s="11"/>
       <c r="C623" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="E623" s="7">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="F623" s="15">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>5</v>
       </c>
       <c r="B624" s="11"/>
       <c r="C624" s="8" t="s">
         <v>1646</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>1647</v>
       </c>
       <c r="E624" s="7">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="F624" s="15">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>6</v>
       </c>
       <c r="B625" s="11"/>
       <c r="C625" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="E625" s="7">
         <v>97</v>
       </c>
       <c r="F625" s="15">
         <v>53</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
         <v>7</v>
       </c>
       <c r="B626" s="11"/>
@@ -18154,72 +18154,72 @@
       <c r="C630" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="E630" s="7">
         <v>999</v>
       </c>
       <c r="F630" s="15">
         <v>110</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="5">
         <v>12</v>
       </c>
       <c r="B631" s="11"/>
       <c r="C631" s="8" t="s">
         <v>1659</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="E631" s="7">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F631" s="15">
-        <v>120</v>
+        <v>430</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
         <v>13</v>
       </c>
       <c r="B632" s="11"/>
       <c r="C632" s="8" t="s">
         <v>1661</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>1662</v>
       </c>
       <c r="E632" s="7">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="F632" s="15">
-        <v>430</v>
+        <v>120</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
         <v>14</v>
       </c>
       <c r="B633" s="11"/>
       <c r="C633" s="8" t="s">
         <v>1663</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>1664</v>
       </c>
       <c r="E633" s="7">
         <v>997</v>
       </c>
       <c r="F633" s="15">
         <v>37</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="5">
         <v>15</v>
       </c>
       <c r="B634" s="11"/>