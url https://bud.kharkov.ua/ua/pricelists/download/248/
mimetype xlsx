--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -53,62 +53,62 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Желоб (длина 3м) RAINWAY 90мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/</t>
   </si>
   <si>
     <t>Муфта желоба RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/</t>
   </si>
   <si>
+    <t>Воронка RAINWAY 90 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/</t>
+  </si>
+  <si>
     <t>Кронштейн желоба ПВХ RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/</t>
   </si>
   <si>
-    <t>Воронка RAINWAY 90 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Кронштейн желоба RAINWAY 90 мм метал  (малый/большой)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/</t>
   </si>
   <si>
     <t>Заглушка желоба/воронки RAINWAY 90 мм (правая/левая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 90 градусов (внутренний/наружный) RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 135 градусов (внутренний/наружный) RAINWAY 90 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>Труба водосточная (3 метра) RAINWAY 75 мм</t>
@@ -158,62 +158,62 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>RAINWAY 130 mm</t>
   </si>
   <si>
     <t>Желоб (длина 3 м) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/</t>
   </si>
   <si>
     <t>Муфта желоба RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/</t>
   </si>
   <si>
     <t>Кронштейн желоба ПВХ RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/</t>
   </si>
   <si>
+    <t>Воронка RAINWAY 130 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/</t>
+  </si>
+  <si>
     <t>Кронштейн желоба метал RAINWAY 130 мм (малый/длинный)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/</t>
   </si>
   <si>
-    <t>Воронка RAINWAY 130 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Заглушка желоба/воронки RAINWAY 130 мм (правая/левая)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/</t>
   </si>
   <si>
     <t>Угол 90 град. (внутренний/наружный) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/</t>
   </si>
   <si>
     <t>Угол 135 град.(внутренний/наружный) RAINWAY 130 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/</t>
   </si>
   <si>
     <t>Труба 3 метра RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/</t>
   </si>
   <si>
     <t>Муфта трубы RAINWAY 100 мм</t>
@@ -221,3101 +221,3101 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/</t>
   </si>
   <si>
     <t>Кронштейн трубы RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/</t>
   </si>
   <si>
     <t>Тройник 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/</t>
   </si>
   <si>
     <t>Отвод одномуфтовый 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/</t>
   </si>
   <si>
     <t>PROFIL (Профил), Польша</t>
   </si>
   <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>13841</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>19534</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39124</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68473</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>19524</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>218535</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68463</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>19276</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68441</t>
+  </si>
+  <si>
+    <t>Горло жёлоба PROFiL 130 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/</t>
+  </si>
+  <si>
+    <t>68489</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19519</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>68458</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>15078</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/</t>
+  </si>
+  <si>
+    <t>19918</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>68484</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68468</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/</t>
+  </si>
+  <si>
+    <t>9044</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19514</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68447</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>79414</t>
+  </si>
+  <si>
+    <t>Трійник Profil 100/75/67 90 чорний</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19540</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>40318</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>68479</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/</t>
+  </si>
+  <si>
+    <t>11019</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>13842</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19535</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39125</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68474</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>10328</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19525</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68464</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>19477</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20403</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68442</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68490</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19520</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/</t>
+  </si>
+  <si>
+    <t>68459</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>15079</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19957</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 графіт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/</t>
+  </si>
+  <si>
+    <t>46623</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68485</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/</t>
+  </si>
+  <si>
+    <t>19530</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39120</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68469</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19515</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20967</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68448</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19541</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>41008</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>68480</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19536</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39313</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>68475</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19526</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+  </si>
+  <si>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68465</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68443</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68491</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>9175</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>19521</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/</t>
+  </si>
+  <si>
+    <t>68460</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>16677</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/</t>
+  </si>
+  <si>
+    <t>19966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67820</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68486</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>12815</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>19531</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39121</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>68470</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/</t>
+  </si>
+  <si>
+    <t>19516</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68455</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19542</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44709</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>68481</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 графiтовий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68444</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>68492</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 90 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19537</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39314</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>68476</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19527</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+  </si>
+  <si>
+    <t>39117</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/</t>
+  </si>
+  <si>
+    <t>68466</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графiтове</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>13251</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/</t>
+  </si>
+  <si>
+    <t>19532</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39122</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/</t>
+  </si>
+  <si>
+    <t>68471</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/</t>
+  </si>
+  <si>
     <t>1185</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L220 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/</t>
   </si>
   <si>
-    <t>19966</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>Колодец сливной Profil 75/100 прямой</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/</t>
+  </si>
+  <si>
+    <t>10116</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>19522</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>23708</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68461</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 130 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Угол Profil наружный 130 графитовый Z 90°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/</t>
   </si>
   <si>
-    <t>19531</t>
-[...77 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>17314</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/</t>
+  </si>
+  <si>
+    <t>19995</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>67821</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68487</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>9048</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/</t>
+  </si>
+  <si>
+    <t>19517</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68456</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Труба водосточная Profil 100 коричневая 4м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/</t>
   </si>
   <si>
-    <t>1267</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44710</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>68482</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/</t>
   </si>
   <si>
-    <t>21449</t>
-[...131 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19480</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68445</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>68493</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/</t>
+  </si>
+  <si>
+    <t>13845</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>19538</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40315</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68477</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 130 кирпичная</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 130 коричневая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/</t>
   </si>
   <si>
-    <t>20961</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>19528</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Держатель желоба Profil пласт. 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/</t>
   </si>
   <si>
-    <t>19537</t>
-[...104 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 графiтова</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/</t>
+  </si>
+  <si>
+    <t>13837</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/67 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19533</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39123</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68472</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Желоб Profil 130 графитовый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Желоб Profil 130 белый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/</t>
   </si>
   <si>
-    <t>19995</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>10125</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19523</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/</t>
+  </si>
+  <si>
+    <t>68462</t>
+  </si>
+  <si>
+    <t>Тройник PROFiL 100/100/67 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 белое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/</t>
   </si>
   <si>
-    <t>19532</t>
-[...83 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>17315</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67822</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68488</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19518</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68457</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>Угол Profil внутренний 130 графитовый W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/</t>
   </si>
   <si>
-    <t>1268</t>
-[...32 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>44711</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>68483</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68467</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Ливнеприемник Profil правый Р 130 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/</t>
   </si>
   <si>
-    <t>21450</t>
-[...113 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/</t>
+  </si>
+  <si>
+    <t>19481</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68446</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>68494</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19539</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40316</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>68478</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Колено Profil 100 графитовое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Колено Profil 100 белое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/</t>
   </si>
   <si>
-    <t>20964</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19529</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Держатель желоба Profil метал. 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Держатель трубы Profil пласт. L100 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/</t>
   </si>
   <si>
-    <t>19538</t>
-[...2026 lines deleted...]
-  <si>
     <t>36058</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 красное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Колодец сливной 75/100 боковой</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/</t>
   </si>
   <si>
     <t>PROFIL 90mm</t>
   </si>
   <si>
     <t>Желоб 3м PROFIL 90мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/</t>
@@ -5336,60 +5336,60 @@
   <si>
     <t>PLANNJA SIBA (Планья Сиба), Швеция</t>
   </si>
   <si>
     <t>Plannja 125mm/90mm</t>
   </si>
   <si>
     <t>Желоб водосточный PLANNJA 125mm (2м/4м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/</t>
   </si>
   <si>
     <t>Соединитель желоба PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/</t>
   </si>
   <si>
     <t>Водоприемник PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/</t>
   </si>
   <si>
+    <t>Поворот желоба наружный/внутренний PLANNJA 90 град. 125mm</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/</t>
+  </si>
+  <si>
     <t>Заглушка желоба PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/</t>
   </si>
   <si>
     <t>Поворот желоба наружный/внутренний 135 град. PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/</t>
   </si>
   <si>
     <t>Компактный крюк желоба PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/</t>
   </si>
   <si>
     <t>Крюк желоба PLANNJA 210mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/</t>
   </si>
   <si>
     <t>Водосточная труба PLANNJA (3m/1m) 90mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/</t>
   </si>
@@ -7110,51 +7110,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F855"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F855" sqref="F855"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7229,67 +7229,67 @@
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
         <v>168.5</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>55.08</v>
+        <v>207.4</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>207.4</v>
+        <v>55.08</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
         <v>64.19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="8" t="s">
         <v>19</v>
@@ -7531,67 +7531,67 @@
       <c r="B27" s="11"/>
       <c r="C27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
         <v>66.64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>71.20999999999999</v>
+        <v>245.65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>245.65</v>
+        <v>71.20999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
         <v>108.32</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>7</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="8" t="s">
         <v>54</v>
@@ -7723,6153 +7723,6153 @@
       <c r="D39" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>172.16</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>172.16</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>111.4</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>111.4</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>298.75</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>111.4</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>7</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>298.75</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>8</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>124.25</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>9</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>131.26</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>341.98</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>84.13</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>138.27</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>111.4</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>14</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>82.95999999999999</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>15</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>84.13</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>16</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>341.98</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>17</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>149.18</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>18</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>720.1799999999999</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>19</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>356.39</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>20</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>555.4299999999999</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>21</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>532.0599999999999</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>22</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>260.58</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>23</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>416.37</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>24</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>245</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>25</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>428.45</v>
+        <v>277.4</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>26</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>428.45</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>27</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>78.29000000000001</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>28</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>341.98</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>29</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>98.54000000000001</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>30</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
         <v>98.54000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>31</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>125.42</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>32</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>125.42</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>33</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>341.98</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>34</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>266.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>35</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>98.54000000000001</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>36</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>296.41</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>37</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>298.75</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>38</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>94.65000000000001</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>39</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>106.33</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>40</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>159.7</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>41</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>172.16</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>42</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>131.26</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>43</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>131.26</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>44</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>479.09</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>45</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>131.26</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>46</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>270.31</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>47</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>124.25</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>48</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>98.54000000000001</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>49</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>143.73</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>50</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>356.39</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>51</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>106.33</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>52</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>507.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>53</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>236.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>54</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>149.18</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>55</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>210.33</v>
+        <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>56</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>296.41</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>57</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>138.27</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>58</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>124.25</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>59</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>396.9</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>60</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>396.9</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>61</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>549.58</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>62</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>296.41</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>63</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>245</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>64</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>340.03</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>65</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>340.03</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>66</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>111.4</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>67</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>94.65000000000001</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>68</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>507.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>69</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>111.4</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>70</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>82.95999999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>71</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>331.07</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>72</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>98.54000000000001</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>73</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>399.63</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>74</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>416.37</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>75</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>138.27</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>76</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>78.29000000000001</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>77</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>124.25</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>78</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>479.09</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>79</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>341.98</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>80</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>94.65000000000001</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>81</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>298.75</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>82</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>199</v>
+        <v>313</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>310.04</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>83</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>340.03</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>84</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>532.0599999999999</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>85</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>532.0599999999999</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>86</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>260.58</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>87</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>555.4299999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>88</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>155.02</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>89</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>428.45</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>90</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>428.45</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>91</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>111.4</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>92</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>341.98</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>93</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>270.31</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>94</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>125.42</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>95</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>125.42</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>96</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>298.75</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>97</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>266.42</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>98</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>98.54000000000001</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>99</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>507.13</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>100</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>101</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>94.65000000000001</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>102</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>340.03</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>103</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>159.7</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>104</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>241.88</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>105</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>241.88</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>106</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>112.56</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>107</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>131.26</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>108</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>296.41</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>109</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>124.25</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>110</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>98.54000000000001</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>111</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>310.04</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>112</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>260.58</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>113</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>111.4</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>114</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>112.56</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>115</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>341.98</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>116</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>236.42</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>117</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>111.4</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>118</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>331.07</v>
+        <v>245</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>119</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
-        <v>394.95</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>120</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>111.4</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>121</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>159.7</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>122</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>114.9</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>123</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>114.9</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>124</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>331.07</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>125</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>394.95</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>126</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>245</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>127</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>340.03</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>128</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>340.03</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>129</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>149.18</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>130</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>125.42</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>131</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>298.75</v>
+        <v>245</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>132</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>82.95999999999999</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>133</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>106.33</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>134</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>394.95</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>135</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>428.45</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>136</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>399.63</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>137</v>
       </c>
       <c r="B176" s="11" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>555.4299999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>138</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>138.27</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>139</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>483</v>
+        <v>376</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>106.33</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>140</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>485</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>487</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>138.27</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>141</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>488</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>490</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>479.09</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>142</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>491</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>493</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>341.98</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>143</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>494</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>496</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>799.64</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>144</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>497</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>499</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>210.33</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>145</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>500</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>502</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>399.63</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>146</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>503</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>505</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>396.9</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>147</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>506</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>518.4299999999999</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>148</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>509</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>511</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>532.0599999999999</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>149</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>512</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>514</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>112.56</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>150</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>515</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>517</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>532.0599999999999</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>151</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>518</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>520</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>211.11</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>152</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>521</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>523</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>555.4299999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>153</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>524</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>526</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>112.56</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>154</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>527</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>529</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>356.39</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>155</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>530</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>532</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>356.39</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>156</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>533</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>535</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>94.65000000000001</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>157</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>536</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>538</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>532.0599999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>158</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>539</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>541</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>159.7</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>159</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>542</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>544</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>159.7</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>160</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>545</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>547</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>479.09</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>161</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>548</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>549</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>550</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>266.42</v>
+        <v>452.21</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>162</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>551</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>553</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>210.33</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>163</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>554</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>555</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>298.75</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>164</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>557</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>559</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>165</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>560</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>78.29000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>166</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>565</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>270.31</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>167</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>241.88</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>168</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>571</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>241.88</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>169</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>572</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>574</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>143.73</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>170</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>577</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>241.88</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>171</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>578</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>394.95</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>172</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>581</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>583</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>124.25</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>173</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>584</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>586</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>98.54000000000001</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>174</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>589</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>155.02</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>175</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>590</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>295.24</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>176</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>593</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>594</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>595</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>111.4</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>177</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>596</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>598</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>112.56</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>178</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>599</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>600</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>601</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>179</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>602</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>232</v>
+        <v>603</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>236.42</v>
+        <v>440.91</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>180</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>124.25</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>181</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>331.07</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>182</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>394.95</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>183</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>143.73</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>184</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>138.27</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>185</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>114.9</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>186</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>114.9</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>187</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>331.07</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>188</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>416.37</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>189</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>245</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>190</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>131.26</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>191</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>131.26</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>192</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
-        <v>518.4299999999999</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>193</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>399.63</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>194</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>331.07</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>195</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>111.4</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>196</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>82.95999999999999</v>
+        <v>337.31</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>197</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>111.4</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>198</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>331.07</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>199</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>111.4</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>200</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>296.41</v>
+        <v>245</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>201</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>138.27</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>202</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>82.95999999999999</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>203</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>270.31</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>204</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>277.4</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>205</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>341.98</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>206</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
-        <v>720.1799999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>207</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>270.31</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>208</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>260.58</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>209</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>310.04</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>210</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>155.02</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>211</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>416.37</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
         <v>212</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
-        <v>507.13</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>213</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>507.13</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>214</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>78.29000000000001</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>215</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>131.26</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>216</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>532.0599999999999</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>217</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>159.7</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>218</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>143.73</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>219</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>532.0599999999999</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>220</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>211.11</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>221</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>555.4299999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>222</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>124.25</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
         <v>223</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>356.39</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>224</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>298.75</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>225</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>428.45</v>
+        <v>549.58</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>226</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>159.7</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>227</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>159.7</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>228</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>749</v>
+        <v>645</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>750</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>241.88</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>229</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
-        <v>266.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>230</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>755</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>756</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
-        <v>236.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>231</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>757</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>518.4299999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>232</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>762</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>331.07</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>233</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>416.37</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>234</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>766</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>768</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>295.24</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>235</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>769</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>770</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>771</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
-        <v>428.45</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>236</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>772</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>774</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>428.45</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>237</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>775</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>776</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>777</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>155.02</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>238</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>778</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>779</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>780</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>266.42</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>239</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>781</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>783</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>479.09</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>240</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>784</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>786</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>138.27</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>241</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>787</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>789</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>331.07</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>242</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>792</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>155.02</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>243</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>793</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>795</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>245</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>244</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>796</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>798</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>106.33</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>245</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>799</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>801</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>143.73</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>246</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>802</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>803</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>804</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>532.0599999999999</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>247</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>805</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>806</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>807</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>236.42</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>248</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>808</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>810</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>245</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>249</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
-        <v>260.58</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>250</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>507.13</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>251</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>399.63</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
         <v>252</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>172.16</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>253</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
-        <v>518.4299999999999</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>254</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>310.04</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>255</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>555.4299999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
         <v>256</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>131.26</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
         <v>257</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>131.26</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>258</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>210.33</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>259</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>295.24</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>260</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
-        <v>331.07</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>261</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
-        <v>111.4</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>262</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
         <v>270.31</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>263</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>507.13</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>264</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>428.45</v>
+        <v>245</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>265</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
-        <v>111.4</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>266</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>394.95</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>267</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>138.27</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>268</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>868</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>870</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>124.25</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>269</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>871</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>98.54000000000001</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>270</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>874</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>875</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>876</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>310.04</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>271</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>877</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>878</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>879</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>341.98</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>272</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>880</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>149.18</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>273</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>883</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>884</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>356.39</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
         <v>274</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>886</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>887</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>210.33</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>275</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>889</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>84.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>276</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>892</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>295.24</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>277</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>895</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>896</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>211.11</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>278</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>898</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>899</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>518.4299999999999</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>279</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>901</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>903</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>507.13</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>280</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>904</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>906</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>298.75</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>281</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>907</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>908</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>909</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>298.75</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>282</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>910</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>911</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>912</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>78.29000000000001</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>283</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>913</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>915</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>98.54000000000001</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>284</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>917</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>918</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>452.21</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>285</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>919</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>921</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>114.9</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>286</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>922</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>923</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>924</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>159.7</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>287</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>925</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>927</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>155.02</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>288</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>928</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>930</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>111.4</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>289</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>931</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>933</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>84.13</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>290</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>934</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>936</v>
       </c>
       <c r="E329" s="7"/>
       <c r="F329" s="15">
-        <v>341.98</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>291</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>937</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>939</v>
       </c>
       <c r="E330" s="7"/>
       <c r="F330" s="15">
-        <v>149.18</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>292</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>940</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>942</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>799.64</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>293</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>943</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>944</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>945</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>428.45</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>294</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>948</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>172.16</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>295</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>949</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>951</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>172.16</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>296</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>952</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>899</v>
+        <v>953</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
-        <v>518.4299999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>297</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>331.07</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>298</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
-        <v>416.37</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>299</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>295.24</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>300</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>428.45</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>301</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>428.45</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>302</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>124.25</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>303</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>532.0599999999999</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>304</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>138.27</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>305</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>111.4</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>306</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>507.13</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>307</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>112.56</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>308</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>143.73</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>309</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>507.13</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>310</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="E349" s="7"/>
       <c r="F349" s="15">
-        <v>236.42</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>311</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E350" s="7"/>
       <c r="F350" s="15">
-        <v>84.13</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>312</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E351" s="7"/>
       <c r="F351" s="15">
-        <v>84.13</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>313</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E352" s="7"/>
       <c r="F352" s="15">
-        <v>507.13</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>314</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="E353" s="7"/>
       <c r="F353" s="15">
-        <v>94.65000000000001</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>315</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
         <v>82.95999999999999</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>316</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
-        <v>440.91</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>317</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="E356" s="7"/>
       <c r="F356" s="15">
-        <v>159.7</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>318</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="E357" s="7"/>
       <c r="F357" s="15">
-        <v>159.7</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>319</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
-        <v>131.26</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>320</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E359" s="7"/>
       <c r="F359" s="15">
-        <v>131.26</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>321</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="E360" s="7"/>
       <c r="F360" s="15">
-        <v>78.29000000000001</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>322</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
-        <v>114.9</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>323</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>260.58</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>324</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>124.25</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>325</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E364" s="7"/>
       <c r="F364" s="15">
-        <v>98.54000000000001</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>326</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E365" s="7"/>
       <c r="F365" s="15">
-        <v>124.25</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>327</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
-        <v>331.07</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>328</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E367" s="7"/>
       <c r="F367" s="15">
-        <v>106.33</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>329</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>1051</v>
+        <v>726</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="E368" s="7"/>
       <c r="F368" s="15">
-        <v>532.0599999999999</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>330</v>
       </c>
       <c r="B369" s="11" t="s">
         <v>1053</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="E369" s="7"/>
       <c r="F369" s="15">
-        <v>266.42</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>331</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>1056</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>1057</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="E370" s="7"/>
       <c r="F370" s="15">
-        <v>138.27</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>332</v>
       </c>
       <c r="B371" s="11" t="s">
         <v>1059</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="E371" s="7"/>
       <c r="F371" s="15">
-        <v>98.54000000000001</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>333</v>
       </c>
       <c r="B372" s="11" t="s">
         <v>1062</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="E372" s="7"/>
       <c r="F372" s="15">
-        <v>296.41</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>334</v>
       </c>
       <c r="B373" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="E373" s="7"/>
       <c r="F373" s="15">
-        <v>341.98</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>335</v>
       </c>
       <c r="B374" s="11" t="s">
         <v>1068</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>1069</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="E374" s="7"/>
       <c r="F374" s="15">
-        <v>125.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>336</v>
       </c>
       <c r="B375" s="11" t="s">
         <v>1071</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>1072</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="E375" s="7"/>
       <c r="F375" s="15">
-        <v>337.31</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>337</v>
       </c>
       <c r="B376" s="11" t="s">
         <v>1074</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="E376" s="7"/>
       <c r="F376" s="15">
-        <v>396.9</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>338</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>1077</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>1078</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="E377" s="7"/>
       <c r="F377" s="15">
-        <v>210.33</v>
+        <v>245</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>339</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>1080</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>1081</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="E378" s="7"/>
       <c r="F378" s="15">
-        <v>479.09</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>340</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>1083</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="E379" s="7"/>
       <c r="F379" s="15">
-        <v>295.24</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>341</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>1086</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="E380" s="7"/>
       <c r="F380" s="15">
         <v>420.66</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>342</v>
       </c>
       <c r="B381" s="11" t="s">
@@ -19185,69 +19185,69 @@
       <c r="D694" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="E694" s="7">
         <v>1</v>
       </c>
       <c r="F694" s="15">
         <v>202.3</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="5">
         <v>4</v>
       </c>
       <c r="B695" s="11"/>
       <c r="C695" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="D695" s="7" t="s">
         <v>1775</v>
       </c>
       <c r="E695" s="7">
         <v>1</v>
       </c>
       <c r="F695" s="15">
-        <v>78.2</v>
+        <v>558.96</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="5">
         <v>5</v>
       </c>
       <c r="B696" s="11"/>
       <c r="C696" s="8" t="s">
         <v>1776</v>
       </c>
       <c r="D696" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="E696" s="7">
         <v>1</v>
       </c>
       <c r="F696" s="15">
-        <v>558.96</v>
+        <v>78.2</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="5">
         <v>6</v>
       </c>
       <c r="B697" s="11"/>
       <c r="C697" s="8" t="s">
         <v>1778</v>
       </c>
       <c r="D697" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="E697" s="7">
         <v>1</v>
       </c>
       <c r="F697" s="15">
         <v>857.8200000000001</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="5">
         <v>7</v>
       </c>
       <c r="B698" s="11"/>