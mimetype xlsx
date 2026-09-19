--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -221,3101 +221,3101 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/</t>
   </si>
   <si>
     <t>Кронштейн трубы RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/</t>
   </si>
   <si>
     <t>Тройник 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/</t>
   </si>
   <si>
     <t>Отвод одномуфтовый 67 град. RAINWAY 100 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/</t>
   </si>
   <si>
     <t>PROFIL (Профил), Польша</t>
   </si>
   <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/</t>
+  </si>
+  <si>
+    <t>13845</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>19538</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40315</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68477</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/</t>
+  </si>
+  <si>
     <t>1311</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L100 90 коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Заглушка желоба Profil правая Р 90 графитовая</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/</t>
   </si>
   <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>19528</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39118</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19480</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68445</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>68493</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>10125</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19523</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>24091</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/</t>
+  </si>
+  <si>
+    <t>68462</t>
+  </si>
+  <si>
+    <t>Тройник PROFiL 100/100/67 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 кирпичный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>17315</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/</t>
+  </si>
+  <si>
+    <t>20071</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67822</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68488</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 коричневый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 графiтова</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/</t>
+  </si>
+  <si>
+    <t>13837</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/67 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19533</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39123</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68472</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL пласт. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19518</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68457</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19904</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>44711</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>68483</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>68467</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L100 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19539</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/</t>
+  </si>
+  <si>
+    <t>40316</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>68478</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19529</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 кирпичное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/</t>
+  </si>
+  <si>
+    <t>19481</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68446</t>
+  </si>
+  <si>
+    <t>Колено PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>68494</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 75 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/</t>
+  </si>
+  <si>
+    <t>19524</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>218535</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>68463</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>19276</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>20180</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68441</t>
+  </si>
+  <si>
+    <t>Горло жёлоба PROFiL 130 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/</t>
+  </si>
+  <si>
+    <t>68489</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/</t>
+  </si>
+  <si>
     <t>2786</t>
   </si>
   <si>
     <t>Соединитель трубы Profil 90 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/</t>
   </si>
   <si>
     <t>13841</t>
   </si>
   <si>
     <t>Соединитель желоба Profil 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
     <t>Труба водосточная Profil 75 красная 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/</t>
   </si>
   <si>
     <t>39124</t>
   </si>
   <si>
     <t>Держатель трубы  PROFiL для вент. фасадов 90 кирпичный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/</t>
   </si>
   <si>
     <t>68473</t>
   </si>
   <si>
     <t>Держатель жёлоба PROFiL пласт. 90 чёрный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/</t>
   </si>
   <si>
-    <t>1293</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/</t>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 кирпичный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19519</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/</t>
+  </si>
+  <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>68458</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL левый L 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 кирпичный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>15078</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/</t>
+  </si>
+  <si>
+    <t>19918</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>68484</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 75 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/</t>
+  </si>
+  <si>
+    <t>39119</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>68468</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/60 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/100/67 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19540</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>40318</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 двухраструбное белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/</t>
+  </si>
+  <si>
+    <t>68479</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>11019</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>9044</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19514</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68447</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное PROFiL 100 чёрное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/</t>
+  </si>
+  <si>
+    <t>79414</t>
+  </si>
+  <si>
+    <t>Трійник Profil 100/75/67 90 чорний</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>10328</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19525</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68464</t>
+  </si>
+  <si>
+    <t>Труба водосточная PROFiL 100 чёрная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>19477</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20403</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/</t>
+  </si>
+  <si>
+    <t>68442</t>
+  </si>
+  <si>
+    <t>Соединитель жёлоба PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68490</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>13842</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>19535</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 красная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/</t>
+  </si>
+  <si>
+    <t>39125</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68474</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L100 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 коричневый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/</t>
+  </si>
+  <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19520</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/</t>
+  </si>
+  <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/</t>
+  </si>
+  <si>
+    <t>68459</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL правый Р 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/</t>
+  </si>
+  <si>
+    <t>15079</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L220 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19957</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 графіт</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/</t>
+  </si>
+  <si>
+    <t>46623</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68485</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>19530</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>39120</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>68469</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL пласт. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 белый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19541</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/</t>
+  </si>
+  <si>
+    <t>41008</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>68480</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil левая L 90 графитовая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 белый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19515</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20967</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68448</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 кирпичная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 130 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 белая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L160 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>19526</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/</t>
+  </si>
+  <si>
+    <t>39116</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>68465</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 коричневая 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/</t>
+  </si>
+  <si>
+    <t>68443</t>
+  </si>
+  <si>
+    <t>Соединитель трубы PROFiL 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68491</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>Колодец сливной Profil 75/100 прямой</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>19536</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39313</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/</t>
+  </si>
+  <si>
+    <t>68475</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L160 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 графитовый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/</t>
+  </si>
+  <si>
+    <t>9175</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/</t>
+  </si>
+  <si>
+    <t>19521</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 красная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 90 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/</t>
+  </si>
+  <si>
+    <t>68460</t>
+  </si>
+  <si>
+    <t>Ливнеприёмник PROFiL проходной 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>16677</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/</t>
+  </si>
+  <si>
+    <t>19966</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>67820</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68486</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 90 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>12815</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 графитовый Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/</t>
+  </si>
+  <si>
+    <t>19531</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>39121</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>68470</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/</t>
+  </si>
+  <si>
+    <t>19516</t>
+  </si>
+  <si>
+    <t>Желоб Profil 130 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68455</t>
+  </si>
+  <si>
+    <t>Угол PROFiL внутренний 130 чёрный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 графитовый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L220 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19542</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44709</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 красное</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/</t>
+  </si>
+  <si>
+    <t>68481</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil правый Р 130 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 белый 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>Соединитель трубы Profil 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 графiтова 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>Соединитель желоба Profil 90 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19537</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 красный W 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/</t>
+  </si>
+  <si>
+    <t>39314</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 75 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/</t>
+  </si>
+  <si>
+    <t>68476</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>Колено Profil 100 белое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L100 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>Заглушка желоба Profil правая Р 90 коричневая</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Тройник Profil 75/75/60 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19527</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil проходной 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/</t>
+  </si>
+  <si>
+    <t>39117</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/</t>
+  </si>
+  <si>
+    <t>68466</t>
+  </si>
+  <si>
+    <t>Держатель трубы PROFiL метал. L220 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 графитовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 белая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 90 графiтовий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/67 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68444</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL левая L 130 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/</t>
+  </si>
+  <si>
+    <t>68492</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 90 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Желоб Profil 130 кирпичный 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Желоб Profil 130 коричневый 3м</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/</t>
   </si>
   <si>
-    <t>1264</t>
-[...50 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/</t>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil пласт. 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>10116</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 75 кирпичная 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/</t>
+  </si>
+  <si>
+    <t>19522</t>
+  </si>
+  <si>
+    <t>Ливнеприемник Profil левый L 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/</t>
+  </si>
+  <si>
+    <t>23708</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68461</t>
+  </si>
+  <si>
+    <t>Жёлоб PROFiL 130 чёрный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 коричневое</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/</t>
   </si>
   <si>
-    <t>2819</t>
-[...59 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/</t>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil метал. L160 90 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Тройник Profil 100/75/60 90 коричневый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 130 коричневый W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/</t>
+  </si>
+  <si>
+    <t>17314</t>
+  </si>
+  <si>
+    <t>Отвод для сбора воды 130 коричневое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/</t>
+  </si>
+  <si>
+    <t>19995</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 130 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/</t>
+  </si>
+  <si>
+    <t>67821</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 130 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/</t>
+  </si>
+  <si>
+    <t>68487</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 90 чёрный Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>Колено Profil 75 графiтове</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/</t>
+  </si>
+  <si>
+    <t>13251</t>
+  </si>
+  <si>
+    <t>Горло желоба Profil 130 графитовое</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/</t>
+  </si>
+  <si>
+    <t>19532</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 красная 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/</t>
+  </si>
+  <si>
+    <t>39122</t>
+  </si>
+  <si>
+    <t>Держатель трубы  PROFiL для вент. фасадов 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/</t>
+  </si>
+  <si>
+    <t>68471</t>
+  </si>
+  <si>
+    <t>Держатель жёлоба PROFiL метал. малый 90 чёрный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Держатель трубы Profil метал. L160 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/</t>
   </si>
   <si>
-    <t>1316</t>
-[...41 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/</t>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>Угол Profil внутренний 90 кирпичный W 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>9048</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. малый 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/</t>
+  </si>
+  <si>
+    <t>19517</t>
+  </si>
+  <si>
+    <t>Желоб Profil 90 красный 3м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>Держатель желоба Profil метал. 90 красный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/</t>
+  </si>
+  <si>
+    <t>68456</t>
+  </si>
+  <si>
+    <t>Угол PROFiL наружный 130 чёрный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Угол Profil внутренний 130 кирпичный W 135°</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/</t>
   </si>
   <si>
-    <t>2804</t>
-[...77 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/</t>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 130 белый Z 135°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Ревизия Profil 90 белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Труба водосточная Profil 100 графитовая 4м</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>Держатель трубы Profil пласт. L100 130 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>Угол Profil наружный 90 красный Z 90°</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/</t>
+  </si>
+  <si>
+    <t>44710</t>
+  </si>
+  <si>
+    <t>Колено двухраструбное Profil 100 кирпичный</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/</t>
+  </si>
+  <si>
+    <t>68482</t>
+  </si>
+  <si>
+    <t>Заглушка жёлоба PROFiL правая Р 90 чёрная</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 графитовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Ливнеприемник Profil проходной 130 белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/</t>
   </si>
   <si>
-    <t>9044</t>
-[...2653 lines deleted...]
-  <si>
     <t>36058</t>
   </si>
   <si>
     <t>Горло желоба Profil 130 красное</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Колодец сливной 75/100 боковой</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/</t>
   </si>
   <si>
     <t>PROFIL 90mm</t>
   </si>
   <si>
     <t>Желоб 3м PROFIL 90мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/</t>
@@ -4946,107 +4946,107 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/setka-zashitnaja/</t>
   </si>
   <si>
     <t>LUX 140 mm</t>
   </si>
   <si>
     <t>Желоб (3м) DOCKE 140 mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/</t>
   </si>
   <si>
     <t>Труба (3м) DOCKE 100 mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/</t>
   </si>
   <si>
     <t>Соединитель желобов DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/</t>
   </si>
   <si>
+    <t>Кронштейн желоба ПВХ DOCKE 140 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/</t>
+  </si>
+  <si>
     <t>Воронка DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/voronka_d9/</t>
   </si>
   <si>
-    <t>Кронштейн желоба ПВХ DOCKE 140 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Заглушка желоба универсальная DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/</t>
   </si>
   <si>
     <t>Муфта соединительная DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/</t>
   </si>
   <si>
     <t>Колено 45 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/koleno-45_x8/</t>
   </si>
   <si>
     <t>Колено 72 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/koleno-72_or/</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/3600/</t>
   </si>
   <si>
     <t>Наконечник DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/nakonechnik_nr/</t>
   </si>
   <si>
+    <t>Угол универсальный 90 DOCKE 140 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/</t>
+  </si>
+  <si>
     <t>Угол универсальный 135 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/</t>
   </si>
   <si>
-    <t>Угол универсальный 90 DOCKE 140 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Хомут трубы универсальный DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/</t>
   </si>
   <si>
     <t>Коллектор DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollektor/</t>
   </si>
   <si>
     <t>Тройник 45 DOCKE 140 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/trojnik-45/</t>
   </si>
   <si>
     <t>Переходник DOCKE 140 мм LUX/ 120 мм Standart</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/</t>
   </si>
   <si>
     <t>GAMRAT (Гамрат), Польша</t>
@@ -5336,60 +5336,60 @@
   <si>
     <t>PLANNJA SIBA (Планья Сиба), Швеция</t>
   </si>
   <si>
     <t>Plannja 125mm/90mm</t>
   </si>
   <si>
     <t>Желоб водосточный PLANNJA 125mm (2м/4м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/</t>
   </si>
   <si>
     <t>Соединитель желоба PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/</t>
   </si>
   <si>
     <t>Водоприемник PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/</t>
   </si>
   <si>
+    <t>Заглушка желоба PLANNJA 125mm</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/</t>
+  </si>
+  <si>
     <t>Поворот желоба наружный/внутренний PLANNJA 90 град. 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/</t>
   </si>
   <si>
     <t>Поворот желоба наружный/внутренний 135 град. PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/</t>
   </si>
   <si>
     <t>Компактный крюк желоба PLANNJA 125mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/</t>
   </si>
   <si>
     <t>Крюк желоба PLANNJA 210mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/</t>
   </si>
   <si>
     <t>Водосточная труба PLANNJA (3m/1m) 90mm</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/</t>
   </si>
@@ -7110,51 +7110,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-90mm-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3-m-130-mm-1-1-1-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-tseglyaniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-tseglyaniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010067-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chorne/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chorna-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007560-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-chervona-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-korichneviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-10010060-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-bliy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-grafitova/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-bliy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodyaz-zlivniy-profil-75100-pryamiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-graftova-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-90-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-90-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-graft/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-graftoviy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-130-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-chorniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-graftoviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l220-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-chervone/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prava-r-130-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-bla-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-trubi-profil-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-grafitova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zdnuvach-rinvi-profil-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-chervoniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-75-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-100-ble/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l100-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757560-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-90-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l220-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-90-tseglyana/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-bla-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-90-grafitoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-lva-l-130-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-tseglyana-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-korichneva-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-plast-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-75-tseglyana-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-lva-l-130-chervona/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-757567-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-130-chorna-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-90-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trynik-profil-1007567-90-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-korichneviy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vdvedennya-dlya-zboru-vodi-130-korichneve/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-130-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-130-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chorniy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-profil-75-grafitove/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-rinvi-profil-130-graftove/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-dlya-vent-fasadv-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-graftoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-metal-l160-130-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-90-tseglyaniy-w-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-maliy-90-bliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rinva-profil-90-chervona-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-rinvi-profil-metal-90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-chorniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-vnutrshny-130-tseglyaniy-w-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-130-bliy-z-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revzya-profil-90-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostchna-profil-100-graftova-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhak-trubi-profil-plast-l100-130-tseglyaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kut-profil-zovnshny-90-chervoniy-z-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolno-dvorostrubne-profil-100-tseglyane/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-rinvi-profil-prava-r-90-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-graftova/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyka-profil-prokhdna-130-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gorlo-zheloba-profil-130-krasnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodets-slivnoy-75100-bokovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-75mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-redukcionnyj-100mm75mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-dlina-3m-4m-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-s-vkladkoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-prohodnoj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/livnepriemnik-pravyj-plevyj-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-90-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-naruzhnyjvnutrennij-z-135-grad-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravaja-plevaja-l-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-malyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-plastikovyj-130mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-dlina-3m-4m-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-vodostochnoj-truby-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-100-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-160-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-stalnoj-l-220-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/revizija-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-67-grad-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kolodec-livnevoj-100mm100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-prjamoj-metall-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaja-3m90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-120mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-160mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-homuta-metallicheskij-180mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehod-11090mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ljuk-dlja-chistki-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-slivnaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-vneshnijvnutrennij-90gr-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-pvh-100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zheloba-metallicheskij-125mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-pravajalevaja-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshteyn-zheloba-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4218/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4221-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-korotkiy-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-90-mm-1m3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-truby-pod-dyubelshurup/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dyubel-dlya-krepleniya-truby-l160200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zhyoloba-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-90-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-reguliruemyy-60-160-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhyolob-3m-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-plast-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-zhyoloba-regenau-metal-malyy-125-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-80-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-125-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-3m-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-12580-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/leyka-regenau-125100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-slivnoe-875-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-675-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-80-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-regenau-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-160-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-regenau-metal-100-l-220-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-storm-3m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-kombi-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-dlinnyy-210mm-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-90-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniynaruzhnyy-135-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-vodostochnaya-1m3m4m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-truby-05m-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sliv-60grad-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/khomut-truby-storm/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d12065-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d8573-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-metallicheskij-malyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-truby-soedinitelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udlinitel-metallicheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-pvh-bez-shpilki/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shpilka-specialnaja-s-gajkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-reguliruemoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-zashitnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-3m-d140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-3m-d100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zhelobov_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronshtejn-zheloba-pvh-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-universalnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-soedinitelnaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-45_x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-72_or/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nakonechnik_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-universalnyj-135_qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/homut-truby-universalnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perehodnik-luxstandart/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-gamrat-125mm-belyy-korichnevyy-chernyygrafit-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-12575-mm-3-metra-1-2-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-marley-korichevyy-125mm-234m-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyj-3m-1m-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodopriemnik-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-90-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/povorot-zheloba-naruzhnyjvnutrennij-135-grad-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompaktnyj-krjuk-zheloba-125mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krjuk-zheloba-210mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vodostochnaja-truba-3m-1m-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-truby-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-kamen-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-derevo-bez-metiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metiz-l-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/djubel-l-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/trojnik-60-grad-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otkidnoj-sbros-90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-vodostochnyy-aqueduct-125-mm-ssab-2m4m-korichnevyy-temno-korichnevyy-terrakot-chernyy-krasnyyseryy-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-korichneviy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-belyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-152-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/anker-l-202-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-150100-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-korichneaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-tyomno-korichnevoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-tyomno-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-tyomno-korichnevyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-tyomno-korichnevyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-tyomno-korichnevaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-grafit-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-grafit-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-grafit-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-zheloba-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-12590-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-12590-chernyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-12590-chernyy-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-12590-chernaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-tyomno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-12590-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/soedinitel-zheloba-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-l-210-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryuk-zheloba-kombi-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/voronka-150100-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-150100-belaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-150100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-vbivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/derzhatel-truby-prikruchivaemyy-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-vyvodnoe-raiko-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zhelob-150100-belyy-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-raiko-150100-belyy-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-225mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-t-obraznoe-raiko-300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vnutrenniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ugol-zheloba-vneshniy-150100-belyy-135/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-150100-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kreplenie-derzhatelya-truby-vbivaemoe-300-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F855"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F855" sqref="F855"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7723,6153 +7723,6153 @@
       <c r="D39" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>124.25</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>98.54000000000001</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>84.13</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
-        <v>295.24</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>296.41</v>
+        <v>245</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
-        <v>138.27</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>7</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
-        <v>82.95999999999999</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>8</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>331.07</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>9</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>394.95</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>340.03</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>340.03</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>114.9</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>331.07</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>14</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>507.13</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>15</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>428.45</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>16</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>155.02</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>17</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>416.37</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>18</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>399.63</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>19</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>341.98</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>20</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>149.18</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>21</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>518.4299999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>22</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>399.63</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>23</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>331.07</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>24</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>270.31</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>25</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>277.4</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>26</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>159.7</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>27</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>159.7</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>28</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>270.31</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>29</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>78.29000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>30</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
-        <v>98.54000000000001</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>31</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
-        <v>298.75</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>32</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>428.45</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>33</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>532.0599999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>34</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>341.98</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>35</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>149.18</v>
+        <v>277.4</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>36</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>241.88</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>37</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>266.42</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>38</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>236.42</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>39</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>111.4</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>40</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>82.95999999999999</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>41</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>159.7</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>42</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>143.73</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>43</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>356.39</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>44</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>356.39</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>45</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>94.65000000000001</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>46</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>82.95999999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>47</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>155.02</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>48</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>266.42</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>49</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>479.09</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>50</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>114.9</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>51</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>416.37</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>52</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>295.24</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>53</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>532.0599999999999</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>54</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>236.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>55</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>245</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>56</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>507.13</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>57</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>507.13</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>58</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>241.88</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>59</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>241.88</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>60</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>532.0599999999999</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>61</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>211.11</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>62</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>507.13</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>63</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>111.4</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>64</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>112.56</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>65</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>138.27</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>66</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>331.07</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>67</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>479.09</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>68</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>295.24</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>69</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>394.95</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>70</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>138.27</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>71</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>124.25</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>72</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>260.58</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>73</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>507.13</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>74</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>131.26</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>75</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>131.26</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>76</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>518.4299999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>77</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="15">
-        <v>331.07</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>78</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
-        <v>124.25</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>79</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>331.07</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>80</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>310.04</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>81</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>555.4299999999999</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>82</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>111.4</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>83</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>341.98</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>84</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>125.42</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>85</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>210.33</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>86</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>295.24</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>87</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>331.07</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>88</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>356.39</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>89</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>98.54000000000001</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>90</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>310.04</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>91</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>159.7</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>92</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>159.7</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>93</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>356.39</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>94</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>210.33</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>95</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>124.25</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>96</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>131.26</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>97</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>799.64</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>98</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>428.45</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>99</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>532.0599999999999</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>100</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>341.98</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>101</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>149.18</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>102</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>211.11</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>103</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>518.4299999999999</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>104</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>507.13</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>105</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>111.4</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>106</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>270.31</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>107</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>114.9</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>108</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>159.7</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>109</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>155.02</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>110</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>106.33</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>111</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>143.73</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>112</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>94.65000000000001</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>113</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>106.33</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>114</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>408</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>124.25</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>115</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>413</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>532.0599999999999</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>116</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>414</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>518.4299999999999</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>117</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>419</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>416.37</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>118</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>245</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>119</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>425</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
-        <v>507.13</v>
+        <v>452.21</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>120</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>236.42</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>121</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
         <v>84.13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>122</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>123</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>298.75</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>124</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>428.45</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>125</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>428.45</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>126</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>111.4</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>127</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>84.13</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>128</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>138.27</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>129</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>111.4</v>
+        <v>440.91</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>130</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>296.41</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>131</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>245</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>132</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>464</v>
       </c>
       <c r="E171" s="7"/>
       <c r="F171" s="15">
-        <v>532.0599999999999</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>133</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>467</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>266.42</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>134</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>468</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>470</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>138.27</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>135</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>473</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>84.13</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>136</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>474</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>476</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>507.13</v>
+        <v>245</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>137</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>477</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>479</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>131.26</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>138</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>131.26</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>139</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>483</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>376</v>
+        <v>484</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>518.4299999999999</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>140</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>331.07</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>141</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>143.73</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>142</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>356.39</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>143</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>159.7</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>144</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>159.7</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>145</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>111.4</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>146</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>138.27</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>147</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>124.25</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>148</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>78.29000000000001</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>149</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>114.9</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>150</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>260.58</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>151</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>98.54000000000001</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>152</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>296.41</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>153</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>172.16</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>154</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>172.16</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>155</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>396.9</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>156</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>210.33</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>157</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>331.07</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>158</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>98.54000000000001</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>159</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>720.1799999999999</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>160</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>356.39</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>161</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>452.21</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>162</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
         <v>341.98</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>163</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>94.65000000000001</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>164</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>111.4</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>165</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>111.4</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>166</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>298.75</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>167</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>124.25</v>
+        <v>337.31</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>168</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>98.54000000000001</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>169</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>298.75</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>170</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>84.13</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>171</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>138.27</v>
+        <v>295.24</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>172</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>111.4</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>173</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>112.56</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>174</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>143.73</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>175</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>94.65000000000001</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>176</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>340.03</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>177</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>78.29000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>178</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>341.98</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>179</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>440.91</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>180</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>555.4299999999999</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>181</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>155.02</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>182</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>341.98</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>183</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>266.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>184</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>98.54000000000001</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>185</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>111.4</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>186</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>298.75</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>187</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>428.45</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>188</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>428.45</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>189</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>633</v>
+        <v>457</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>82.95999999999999</v>
+        <v>518.4299999999999</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>190</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>635</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>637</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>84.13</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>191</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>638</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>639</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>640</v>
       </c>
       <c r="E230" s="7"/>
       <c r="F230" s="15">
-        <v>111.4</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>192</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>641</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>643</v>
       </c>
       <c r="E231" s="7"/>
       <c r="F231" s="15">
         <v>159.7</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>193</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>644</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>645</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>479.09</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>194</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E233" s="7"/>
       <c r="F233" s="15">
-        <v>131.26</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>195</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>650</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="7"/>
       <c r="F234" s="15">
-        <v>270.31</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>196</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>653</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>655</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
-        <v>337.31</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>197</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>656</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>657</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>658</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>98.54000000000001</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>198</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>659</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>661</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
-        <v>98.54000000000001</v>
+        <v>245</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>199</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>662</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>664</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
-        <v>394.95</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>200</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E239" s="7"/>
       <c r="F239" s="15">
-        <v>245</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>201</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>507.13</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>202</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>671</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>236.42</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>203</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>674</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>676</v>
       </c>
       <c r="E242" s="7"/>
       <c r="F242" s="15">
-        <v>149.18</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>204</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>679</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
-        <v>296.41</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>205</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>680</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>682</v>
       </c>
       <c r="E244" s="7"/>
       <c r="F244" s="15">
-        <v>298.75</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>206</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>685</v>
       </c>
       <c r="E245" s="7"/>
       <c r="F245" s="15">
-        <v>131.26</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>207</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>686</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>131.26</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>208</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>691</v>
       </c>
       <c r="E247" s="7"/>
       <c r="F247" s="15">
-        <v>532.0599999999999</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>209</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>692</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E248" s="7"/>
       <c r="F248" s="15">
-        <v>260.58</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>210</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>697</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
-        <v>310.04</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>211</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>698</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E250" s="7"/>
       <c r="F250" s="15">
-        <v>260.58</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
         <v>212</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>703</v>
       </c>
       <c r="E251" s="7"/>
       <c r="F251" s="15">
-        <v>159.7</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>213</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E252" s="7"/>
       <c r="F252" s="15">
-        <v>172.16</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>214</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>707</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>709</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>106.33</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>215</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>710</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>210.33</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>216</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>713</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>715</v>
       </c>
       <c r="E255" s="7"/>
       <c r="F255" s="15">
-        <v>399.63</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>217</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>716</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E256" s="7"/>
       <c r="F256" s="15">
-        <v>416.37</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>218</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>719</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>721</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
-        <v>138.27</v>
+        <v>143.73</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>219</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>722</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>724</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
-        <v>78.29000000000001</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>220</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>725</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>726</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>727</v>
       </c>
       <c r="E259" s="7"/>
       <c r="F259" s="15">
-        <v>210.33</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>221</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>728</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>730</v>
       </c>
       <c r="E260" s="7"/>
       <c r="F260" s="15">
-        <v>296.41</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>222</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>731</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>732</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>733</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>172.16</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
         <v>223</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>734</v>
       </c>
       <c r="C262" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D262" s="7" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>172.16</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>224</v>
       </c>
       <c r="B263" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="C263" s="8" t="s">
         <v>737</v>
       </c>
-      <c r="C263" s="8" t="s">
+      <c r="D263" s="7" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
-        <v>396.9</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>225</v>
       </c>
       <c r="B264" s="11" t="s">
+        <v>739</v>
+      </c>
+      <c r="C264" s="8" t="s">
         <v>740</v>
       </c>
-      <c r="C264" s="8" t="s">
+      <c r="D264" s="7" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>549.58</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>226</v>
       </c>
       <c r="B265" s="11" t="s">
+        <v>742</v>
+      </c>
+      <c r="C265" s="8" t="s">
         <v>743</v>
       </c>
-      <c r="C265" s="8" t="s">
+      <c r="D265" s="7" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>394.95</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>227</v>
       </c>
       <c r="B266" s="11" t="s">
+        <v>745</v>
+      </c>
+      <c r="C266" s="8" t="s">
         <v>746</v>
       </c>
-      <c r="C266" s="8" t="s">
+      <c r="D266" s="7" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>428.45</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>228</v>
       </c>
       <c r="B267" s="11" t="s">
+        <v>748</v>
+      </c>
+      <c r="C267" s="8" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>750</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>310.04</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>229</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
-        <v>340.03</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>230</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>755</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>756</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
-        <v>341.98</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>231</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>757</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>341.98</v>
+        <v>396.9</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>232</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>762</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>799.64</v>
+        <v>549.58</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>233</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
-        <v>111.4</v>
+        <v>296.41</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>234</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>766</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>768</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>94.65000000000001</v>
+        <v>245</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>235</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>769</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>770</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>771</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
-        <v>507.13</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>236</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>772</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>774</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>124.25</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>237</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>775</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>776</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>777</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>98.54000000000001</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>238</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>778</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>779</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>780</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
-        <v>125.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>239</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>781</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>783</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>125.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>240</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>784</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>786</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>78.29000000000001</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>241</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>787</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>789</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>270.31</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>242</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>792</v>
       </c>
       <c r="E281" s="7"/>
       <c r="F281" s="15">
-        <v>111.4</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>243</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>793</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>795</v>
       </c>
       <c r="E282" s="7"/>
       <c r="F282" s="15">
-        <v>341.98</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>244</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>796</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>798</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>555.4299999999999</v>
+        <v>720.1799999999999</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>245</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>799</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>801</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>555.4299999999999</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>246</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>802</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>803</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>804</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
-        <v>112.56</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>247</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>805</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>806</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>807</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>298.75</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>248</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>808</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>810</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>266.42</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>249</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
-        <v>98.54000000000001</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>250</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>111.4</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>251</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>82.95999999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
         <v>252</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>428.45</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>253</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
-        <v>428.45</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>254</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>124.25</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>255</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>479.09</v>
+        <v>84.13</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
         <v>256</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>143.73</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
         <v>257</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>138.27</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>258</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>112.56</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>259</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>131.26</v>
+        <v>125.42</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>260</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
-        <v>296.41</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>261</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
-        <v>396.9</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>262</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>270.31</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>263</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>416.37</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>264</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E303" s="7"/>
       <c r="F303" s="15">
-        <v>245</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>265</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E304" s="7"/>
       <c r="F304" s="15">
         <v>341.98</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>266</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
-        <v>236.42</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>267</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
-        <v>111.4</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>268</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>868</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>870</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>507.13</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>269</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>871</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>298.75</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>270</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>874</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>875</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>876</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
-        <v>131.26</v>
+        <v>155.02</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>271</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>877</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>878</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>879</v>
       </c>
       <c r="E310" s="7"/>
       <c r="F310" s="15">
-        <v>131.26</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>272</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>880</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="7"/>
       <c r="F311" s="15">
-        <v>532.0599999999999</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>273</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>883</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>884</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>260.58</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
         <v>274</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>886</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>887</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>155.02</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>275</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>889</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>295.24</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>276</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>892</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>159.7</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>277</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>895</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>896</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>106.33</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>278</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>898</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>899</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="7"/>
       <c r="F317" s="15">
-        <v>124.25</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>279</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>901</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>903</v>
       </c>
       <c r="E318" s="7"/>
       <c r="F318" s="15">
-        <v>98.54000000000001</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>280</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>904</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>906</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>260.58</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>281</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>907</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>908</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>909</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>310.04</v>
+        <v>245</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>282</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>910</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>911</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>912</v>
       </c>
       <c r="E321" s="7"/>
       <c r="F321" s="15">
-        <v>555.4299999999999</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>283</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>913</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>915</v>
       </c>
       <c r="E322" s="7"/>
       <c r="F322" s="15">
-        <v>138.27</v>
+        <v>236.42</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>284</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>917</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>918</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>106.33</v>
+        <v>149.18</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>285</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>919</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>921</v>
       </c>
       <c r="E324" s="7"/>
       <c r="F324" s="15">
-        <v>331.07</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>286</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>922</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>923</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>924</v>
       </c>
       <c r="E325" s="7"/>
       <c r="F325" s="15">
-        <v>394.95</v>
+        <v>241.88</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>287</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>925</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>927</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
-        <v>340.03</v>
+        <v>124.25</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>288</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>928</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>930</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>340.03</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>289</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>931</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>933</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
-        <v>114.9</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>290</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>934</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>936</v>
       </c>
       <c r="E329" s="7"/>
       <c r="F329" s="15">
-        <v>331.07</v>
+        <v>260.58</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>291</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>937</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>939</v>
       </c>
       <c r="E330" s="7"/>
       <c r="F330" s="15">
-        <v>111.4</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>292</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>940</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>942</v>
       </c>
       <c r="E331" s="7"/>
       <c r="F331" s="15">
-        <v>331.07</v>
+        <v>172.16</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>293</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>943</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>944</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>945</v>
       </c>
       <c r="E332" s="7"/>
       <c r="F332" s="15">
-        <v>396.9</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>294</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>948</v>
       </c>
       <c r="E333" s="7"/>
       <c r="F333" s="15">
-        <v>518.4299999999999</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>295</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>949</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>951</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>399.63</v>
+        <v>331.07</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>296</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>952</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>953</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>954</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
-        <v>341.98</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>297</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>955</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>956</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>957</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>720.1799999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>298</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>958</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>960</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
-        <v>149.18</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>299</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>961</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>963</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>125.42</v>
+        <v>479.09</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>300</v>
       </c>
       <c r="B339" s="11" t="s">
         <v>964</v>
       </c>
       <c r="C339" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>966</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>298.75</v>
+        <v>131.26</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>301</v>
       </c>
       <c r="B340" s="11" t="s">
         <v>967</v>
       </c>
       <c r="C340" s="8" t="s">
         <v>968</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>969</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>138.27</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>302</v>
       </c>
       <c r="B341" s="11" t="s">
         <v>970</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>971</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>972</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>479.09</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>303</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>973</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>974</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>975</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>125.42</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>304</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>976</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>977</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>978</v>
       </c>
       <c r="E343" s="7"/>
       <c r="F343" s="15">
-        <v>125.42</v>
+        <v>82.95999999999999</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>305</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>979</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>980</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>981</v>
       </c>
       <c r="E344" s="7"/>
       <c r="F344" s="15">
-        <v>78.29000000000001</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>306</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>982</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>983</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>984</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>131.26</v>
+        <v>394.95</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>307</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>985</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>986</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>987</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>94.65000000000001</v>
+        <v>428.45</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>308</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>988</v>
       </c>
       <c r="C347" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="D347" s="7" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>532.0599999999999</v>
+        <v>310.04</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>309</v>
       </c>
       <c r="B348" s="11" t="s">
+        <v>990</v>
+      </c>
+      <c r="C348" s="8" t="s">
         <v>991</v>
       </c>
-      <c r="C348" s="8" t="s">
+      <c r="D348" s="7" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>532.0599999999999</v>
+        <v>340.03</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>310</v>
       </c>
       <c r="B349" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="C349" s="8" t="s">
         <v>994</v>
       </c>
-      <c r="C349" s="8" t="s">
+      <c r="D349" s="7" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="E349" s="7"/>
       <c r="F349" s="15">
-        <v>555.4299999999999</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>311</v>
       </c>
       <c r="B350" s="11" t="s">
+        <v>996</v>
+      </c>
+      <c r="C350" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="C350" s="8" t="s">
+      <c r="D350" s="7" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
       <c r="E350" s="7"/>
       <c r="F350" s="15">
-        <v>124.25</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>312</v>
       </c>
       <c r="B351" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="C351" s="8" t="s">
         <v>1000</v>
       </c>
-      <c r="C351" s="8" t="s">
+      <c r="D351" s="7" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="E351" s="7"/>
       <c r="F351" s="15">
         <v>479.09</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>313</v>
       </c>
       <c r="B352" s="11" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C352" s="8" t="s">
         <v>1003</v>
       </c>
-      <c r="C352" s="8" t="s">
+      <c r="D352" s="7" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="E352" s="7"/>
       <c r="F352" s="15">
-        <v>266.42</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>314</v>
       </c>
       <c r="B353" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C353" s="8" t="s">
         <v>1006</v>
       </c>
-      <c r="C353" s="8" t="s">
+      <c r="D353" s="7" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="E353" s="7"/>
       <c r="F353" s="15">
-        <v>210.33</v>
+        <v>799.64</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>315</v>
       </c>
       <c r="B354" s="11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C354" s="8" t="s">
         <v>1009</v>
       </c>
-      <c r="C354" s="8" t="s">
+      <c r="D354" s="7" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
-        <v>82.95999999999999</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>316</v>
       </c>
       <c r="B355" s="11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C355" s="8" t="s">
         <v>1012</v>
       </c>
-      <c r="C355" s="8" t="s">
+      <c r="D355" s="7" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
-        <v>106.33</v>
+        <v>94.65000000000001</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>317</v>
       </c>
       <c r="B356" s="11" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C356" s="8" t="s">
         <v>1015</v>
       </c>
-      <c r="C356" s="8" t="s">
+      <c r="D356" s="7" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="E356" s="7"/>
       <c r="F356" s="15">
-        <v>112.56</v>
+        <v>507.13</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>318</v>
       </c>
       <c r="B357" s="11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C357" s="8" t="s">
         <v>1018</v>
       </c>
-      <c r="C357" s="8" t="s">
+      <c r="D357" s="7" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="E357" s="7"/>
       <c r="F357" s="15">
-        <v>428.45</v>
+        <v>210.33</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>319</v>
       </c>
       <c r="B358" s="11" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C358" s="8" t="s">
         <v>1021</v>
       </c>
-      <c r="C358" s="8" t="s">
+      <c r="D358" s="7" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
-        <v>428.45</v>
+        <v>399.63</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>320</v>
       </c>
       <c r="B359" s="11" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C359" s="8" t="s">
         <v>1024</v>
       </c>
-      <c r="C359" s="8" t="s">
+      <c r="D359" s="7" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="E359" s="7"/>
       <c r="F359" s="15">
-        <v>399.63</v>
+        <v>416.37</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>321</v>
       </c>
       <c r="B360" s="11" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C360" s="8" t="s">
         <v>1027</v>
       </c>
-      <c r="C360" s="8" t="s">
+      <c r="D360" s="7" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
       <c r="E360" s="7"/>
       <c r="F360" s="15">
-        <v>172.16</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>322</v>
       </c>
       <c r="B361" s="11" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C361" s="8" t="s">
         <v>1030</v>
       </c>
-      <c r="C361" s="8" t="s">
+      <c r="D361" s="7" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
-        <v>143.73</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>323</v>
       </c>
       <c r="B362" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C362" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="C362" s="8" t="s">
+      <c r="D362" s="7" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>241.88</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>324</v>
       </c>
       <c r="B363" s="11" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C363" s="8" t="s">
         <v>1036</v>
       </c>
-      <c r="C363" s="8" t="s">
+      <c r="D363" s="7" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>394.95</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>325</v>
       </c>
       <c r="B364" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C364" s="8" t="s">
         <v>1039</v>
       </c>
-      <c r="C364" s="8" t="s">
+      <c r="D364" s="7" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="E364" s="7"/>
       <c r="F364" s="15">
-        <v>114.9</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>326</v>
       </c>
       <c r="B365" s="11" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C365" s="8" t="s">
         <v>1042</v>
       </c>
-      <c r="C365" s="8" t="s">
+      <c r="D365" s="7" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="E365" s="7"/>
       <c r="F365" s="15">
-        <v>416.37</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>327</v>
       </c>
       <c r="B366" s="11" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C366" s="8" t="s">
         <v>1045</v>
       </c>
-      <c r="C366" s="8" t="s">
+      <c r="D366" s="7" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
-        <v>295.24</v>
+        <v>78.29000000000001</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>328</v>
       </c>
       <c r="B367" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C367" s="8" t="s">
         <v>1048</v>
       </c>
-      <c r="C367" s="8" t="s">
+      <c r="D367" s="7" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="E367" s="7"/>
       <c r="F367" s="15">
-        <v>298.75</v>
+        <v>270.31</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>329</v>
       </c>
       <c r="B368" s="11" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C368" s="8" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="E368" s="7"/>
       <c r="F368" s="15">
-        <v>236.42</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>330</v>
       </c>
       <c r="B369" s="11" t="s">
         <v>1053</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="E369" s="7"/>
       <c r="F369" s="15">
-        <v>124.25</v>
+        <v>341.98</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>331</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>1056</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>1057</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="E370" s="7"/>
       <c r="F370" s="15">
-        <v>298.75</v>
+        <v>532.0599999999999</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>332</v>
       </c>
       <c r="B371" s="11" t="s">
         <v>1059</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="E371" s="7"/>
       <c r="F371" s="15">
         <v>532.0599999999999</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>333</v>
       </c>
       <c r="B372" s="11" t="s">
         <v>1062</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="E372" s="7"/>
       <c r="F372" s="15">
-        <v>241.88</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>334</v>
       </c>
       <c r="B373" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="E373" s="7"/>
       <c r="F373" s="15">
-        <v>241.88</v>
+        <v>555.4299999999999</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>335</v>
       </c>
       <c r="B374" s="11" t="s">
         <v>1068</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>1069</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="E374" s="7"/>
       <c r="F374" s="15">
-        <v>532.0599999999999</v>
+        <v>112.56</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>336</v>
       </c>
       <c r="B375" s="11" t="s">
         <v>1071</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>1072</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="E375" s="7"/>
       <c r="F375" s="15">
-        <v>211.11</v>
+        <v>298.75</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>337</v>
       </c>
       <c r="B376" s="11" t="s">
         <v>1074</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="E376" s="7"/>
       <c r="F376" s="15">
-        <v>155.02</v>
+        <v>266.42</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>338</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>1077</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>1078</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="E377" s="7"/>
       <c r="F377" s="15">
-        <v>245</v>
+        <v>98.54000000000001</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>339</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>1080</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>1081</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="E378" s="7"/>
       <c r="F378" s="15">
-        <v>111.4</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>340</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>1083</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="E379" s="7"/>
       <c r="F379" s="15">
-        <v>112.56</v>
+        <v>356.39</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>341</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>1086</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="E380" s="7"/>
       <c r="F380" s="15">
         <v>420.66</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>342</v>
       </c>
       <c r="B381" s="11" t="s">
@@ -18010,72 +18010,72 @@
       <c r="C622" s="8" t="s">
         <v>1642</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="E622" s="7">
         <v>994</v>
       </c>
       <c r="F622" s="15">
         <v>87</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>4</v>
       </c>
       <c r="B623" s="11"/>
       <c r="C623" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="E623" s="7">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="F623" s="15">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>5</v>
       </c>
       <c r="B624" s="11"/>
       <c r="C624" s="8" t="s">
         <v>1646</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>1647</v>
       </c>
       <c r="E624" s="7">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="F624" s="15">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>6</v>
       </c>
       <c r="B625" s="11"/>
       <c r="C625" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>1649</v>
       </c>
       <c r="E625" s="7">
         <v>97</v>
       </c>
       <c r="F625" s="15">
         <v>53</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
         <v>7</v>
       </c>
       <c r="B626" s="11"/>
@@ -18154,72 +18154,72 @@
       <c r="C630" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>1658</v>
       </c>
       <c r="E630" s="7">
         <v>999</v>
       </c>
       <c r="F630" s="15">
         <v>110</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="5">
         <v>12</v>
       </c>
       <c r="B631" s="11"/>
       <c r="C631" s="8" t="s">
         <v>1659</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="E631" s="7">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="F631" s="15">
-        <v>430</v>
+        <v>120</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
         <v>13</v>
       </c>
       <c r="B632" s="11"/>
       <c r="C632" s="8" t="s">
         <v>1661</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>1662</v>
       </c>
       <c r="E632" s="7">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F632" s="15">
-        <v>120</v>
+        <v>430</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
         <v>14</v>
       </c>
       <c r="B633" s="11"/>
       <c r="C633" s="8" t="s">
         <v>1663</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>1664</v>
       </c>
       <c r="E633" s="7">
         <v>997</v>
       </c>
       <c r="F633" s="15">
         <v>37</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="5">
         <v>15</v>
       </c>
       <c r="B634" s="11"/>
@@ -19185,69 +19185,69 @@
       <c r="D694" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="E694" s="7">
         <v>1</v>
       </c>
       <c r="F694" s="15">
         <v>202.3</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="5">
         <v>4</v>
       </c>
       <c r="B695" s="11"/>
       <c r="C695" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="D695" s="7" t="s">
         <v>1775</v>
       </c>
       <c r="E695" s="7">
         <v>1</v>
       </c>
       <c r="F695" s="15">
-        <v>558.96</v>
+        <v>78.2</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="5">
         <v>5</v>
       </c>
       <c r="B696" s="11"/>
       <c r="C696" s="8" t="s">
         <v>1776</v>
       </c>
       <c r="D696" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="E696" s="7">
         <v>1</v>
       </c>
       <c r="F696" s="15">
-        <v>78.2</v>
+        <v>558.96</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="5">
         <v>6</v>
       </c>
       <c r="B697" s="11"/>
       <c r="C697" s="8" t="s">
         <v>1778</v>
       </c>
       <c r="D697" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="E697" s="7">
         <v>1</v>
       </c>
       <c r="F697" s="15">
         <v>857.8200000000001</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="5">
         <v>7</v>
       </c>
       <c r="B698" s="11"/>