--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -389,92 +389,92 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/</t>
   </si>
   <si>
     <t>Плита OSB, QSB</t>
   </si>
   <si>
     <t xml:space="preserve">OSB-3  Кроно Украина 10 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-ukrainy/</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 6 mm EGGER (Румыния)			</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb-egger-6/</t>
   </si>
   <si>
     <t xml:space="preserve"> OSB-3 Kronoshpan  6мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/</t>
   </si>
   <si>
+    <t>OSB-3 Kronoshpan 9 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/</t>
+  </si>
+  <si>
+    <t>OSB-3 Кроно Украина 12 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/</t>
+  </si>
+  <si>
     <t>Строительная плита OSB-3 8 mm  EGGER (Румыния)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/</t>
   </si>
   <si>
-    <t>OSB-3 Kronoshpan 9 мм</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> OSB-3 Kроно Украина 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/</t>
   </si>
   <si>
     <t>Строительная плита OSB-3 10 mm  Egger</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/</t>
   </si>
   <si>
+    <t>Строительная плита OSB-3 12 mm Egger</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/</t>
+  </si>
+  <si>
     <t xml:space="preserve"> OSB-3 Kроно Украина 18 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/</t>
   </si>
   <si>
-    <t>Строительная плита OSB-3 12 mm Egger</t>
-[...4 lines deleted...]
-  <si>
     <t>OSB-3 Kроно Украина 22 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 18 mm EGGER (Германия)			</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 22 mm Kronospan		</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/</t>
   </si>
   <si>
     <t>Листы ЦСП</t>
   </si>
   <si>
     <t>112567</t>
   </si>
   <si>
     <t>Цементно-стружкова плита ArmoPlit 3200х1200х12 (мм)</t>
@@ -863,62 +863,62 @@
   <si>
     <t>Пароизоляционная пленка Ондутис R Termo (отражает тепло)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/</t>
   </si>
   <si>
     <t>Пленки и мембраны Антиконденсат</t>
   </si>
   <si>
     <t>Кровельная пленка Антиконденсат Н130</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/</t>
   </si>
   <si>
     <t>Битумные мастики</t>
   </si>
   <si>
     <t>Мастика битумно-каучуковая  "AquaMast" 10 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/</t>
   </si>
   <si>
+    <t>Мастика битумно-каучуковая  "AquaMast" 18 кг</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/</t>
+  </si>
+  <si>
     <t>Мастика битум-каучуковая 3 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/</t>
   </si>
   <si>
-    <t>Мастика битумно-каучуковая  "AquaMast" 18 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Мастика битум-каучуковая 5 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/</t>
   </si>
   <si>
     <t>Мастика битум-каучуковая 9 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/</t>
   </si>
   <si>
     <t>Мастика битум-каучуковая 18 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/</t>
   </si>
   <si>
     <t>Мастика битум-эмульсионная 10 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/</t>
   </si>
   <si>
     <t>Мастика битум-эмульсионная 5 кг</t>
@@ -1034,84 +1034,84 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal К-36 10л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/</t>
   </si>
   <si>
     <t>Рубероид, пленки</t>
   </si>
   <si>
     <t>Рубероид Руберит СХ 2,0 (15 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/</t>
   </si>
   <si>
     <t>Рубероид Стеклоизол ХКП 3,5 сланец (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/</t>
   </si>
   <si>
+    <t>Рубероид Руберит СХ 3,5-П (10 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/</t>
+  </si>
+  <si>
     <t>Рубероид Стеклоизол ХПП 2,5  (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/</t>
   </si>
   <si>
-    <t>Рубероид Руберит СХ 3,5-П (10 м)</t>
-[...4 lines deleted...]
-  <si>
     <t>Рубероид Руберит ПЭ-2,0 (15 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ЭКП 4,0 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/</t>
   </si>
   <si>
+    <t>Рубероид Бикроеласт ХКП 4,0 сланец (10м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Рубероид Бикроеласт ЭПП 3,0 (15м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ХПП 3,0 сланец (15м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/</t>
   </si>
   <si>
     <t>Еврорубероид ТехноНИКОЛЬ</t>
   </si>
   <si>
     <t>Рубероид Биполь ЭКП 3,8 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/</t>
   </si>
   <si>
     <t xml:space="preserve">Рубероид Биполь ЭПП 2,8 (15м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/</t>
   </si>
   <si>
     <t>Рубероид Унифлекс ЭКП 3,8мм сланец (10м)</t>
   </si>
@@ -6405,51 +6405,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F803"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F803" sqref="F803"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7938,71 +7938,71 @@
       <c r="B101" s="12"/>
       <c r="C101" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E101" s="8">
         <v>130</v>
       </c>
       <c r="F101" s="16">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>4</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="E102" s="8"/>
+      <c r="E102" s="8">
+        <v>860</v>
+      </c>
       <c r="F102" s="16">
-        <v>1</v>
+        <v>370</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>5</v>
       </c>
       <c r="B103" s="12"/>
       <c r="C103" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="E103" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="8"/>
       <c r="F103" s="16">
-        <v>370</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>6</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E104" s="8"/>
       <c r="F104" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>7</v>
       </c>
       <c r="B105" s="12"/>
       <c r="C105" s="9" t="s">
         <v>131</v>
@@ -8023,69 +8023,69 @@
       <c r="C106" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="8">
         <v>933</v>
       </c>
       <c r="F106" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>9</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E107" s="8">
-        <v>1290</v>
+        <v>0</v>
       </c>
       <c r="F107" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>10</v>
       </c>
       <c r="B108" s="12"/>
       <c r="C108" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E108" s="8">
-        <v>0</v>
+        <v>1290</v>
       </c>
       <c r="F108" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>11</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E109" s="8"/>
       <c r="F109" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>12</v>
       </c>
@@ -9237,72 +9237,72 @@
       <c r="C178" s="9" t="s">
         <v>281</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E178" s="8">
         <v>100</v>
       </c>
       <c r="F178" s="16">
         <v>375</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>2</v>
       </c>
       <c r="B179" s="12"/>
       <c r="C179" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E179" s="8">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F179" s="16">
-        <v>103</v>
+        <v>565</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>3</v>
       </c>
       <c r="B180" s="12"/>
       <c r="C180" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E180" s="8">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="F180" s="16">
-        <v>565</v>
+        <v>103</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
         <v>4</v>
       </c>
       <c r="B181" s="12"/>
       <c r="C181" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E181" s="8">
         <v>96</v>
       </c>
       <c r="F181" s="16">
         <v>183</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
         <v>5</v>
       </c>
       <c r="B182" s="12"/>
@@ -9853,144 +9853,144 @@
       <c r="C214" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>339</v>
       </c>
       <c r="E214" s="8">
         <v>77</v>
       </c>
       <c r="F214" s="16">
         <v>264</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>3</v>
       </c>
       <c r="B215" s="12"/>
       <c r="C215" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>341</v>
       </c>
       <c r="E215" s="8">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="F215" s="16">
-        <v>231</v>
+        <v>330</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>4</v>
       </c>
       <c r="B216" s="12"/>
       <c r="C216" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>343</v>
       </c>
       <c r="E216" s="8">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="F216" s="16">
-        <v>330</v>
+        <v>231</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
         <v>5</v>
       </c>
       <c r="B217" s="12"/>
       <c r="C217" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>345</v>
       </c>
       <c r="E217" s="8">
         <v>100</v>
       </c>
       <c r="F217" s="16">
         <v>542</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
         <v>6</v>
       </c>
       <c r="B218" s="12"/>
       <c r="C218" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>347</v>
       </c>
       <c r="E218" s="8">
         <v>256</v>
       </c>
       <c r="F218" s="16">
         <v>489</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
         <v>7</v>
       </c>
       <c r="B219" s="12"/>
       <c r="C219" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D219" s="8" t="s">
         <v>349</v>
       </c>
       <c r="E219" s="8">
-        <v>272</v>
+        <v>1000</v>
       </c>
       <c r="F219" s="16">
-        <v>600</v>
+        <v>398</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
         <v>8</v>
       </c>
       <c r="B220" s="12"/>
       <c r="C220" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>351</v>
       </c>
       <c r="E220" s="8">
-        <v>1000</v>
+        <v>272</v>
       </c>
       <c r="F220" s="16">
-        <v>398</v>
+        <v>600</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
         <v>9</v>
       </c>
       <c r="B221" s="12"/>
       <c r="C221" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>353</v>
       </c>
       <c r="E221" s="8">
         <v>272</v>
       </c>
       <c r="F221" s="16">
         <v>490</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="7" t="s">
         <v>354</v>
       </c>
       <c r="B222" s="8"/>