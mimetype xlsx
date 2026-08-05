--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -371,86 +371,86 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/</t>
   </si>
   <si>
     <t>30850</t>
   </si>
   <si>
     <t>Односторонняя клейкая лента для теплиц П-1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/</t>
   </si>
   <si>
     <t>45315</t>
   </si>
   <si>
     <t>Двусторонняя склеивающая и герметизирующая лента К-2 (25 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/</t>
   </si>
   <si>
     <t>Плита OSB, QSB</t>
   </si>
   <si>
+    <t xml:space="preserve">Строительная плита OSB-3 6 mm EGGER (Румыния)			</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-osb-egger-6/</t>
+  </si>
+  <si>
     <t xml:space="preserve">OSB-3  Кроно Украина 10 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-ukrainy/</t>
   </si>
   <si>
-    <t xml:space="preserve">Строительная плита OSB-3 6 mm EGGER (Румыния)			</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> OSB-3 Kronoshpan  6мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/</t>
   </si>
   <si>
+    <t>OSB-3 Кроно Украина 12 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/</t>
+  </si>
+  <si>
+    <t>Строительная плита OSB-3 8 mm  EGGER (Румыния)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/</t>
+  </si>
+  <si>
     <t>OSB-3 Kronoshpan 9 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/</t>
   </si>
   <si>
-    <t>OSB-3 Кроно Украина 12 мм</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> OSB-3 Kроно Украина 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/</t>
   </si>
   <si>
     <t>Строительная плита OSB-3 10 mm  Egger</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/</t>
   </si>
   <si>
     <t>Строительная плита OSB-3 12 mm Egger</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/</t>
   </si>
   <si>
     <t xml:space="preserve"> OSB-3 Kроно Украина 18 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/</t>
   </si>
   <si>
     <t>OSB-3 Kроно Украина 22 мм</t>
@@ -1022,72 +1022,72 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal K-36 1л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal К-36 3л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal К-36 10л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/</t>
   </si>
   <si>
     <t>Рубероид, пленки</t>
   </si>
   <si>
+    <t>Рубероид Стеклоизол ХКП 3,5 сланец (10 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/</t>
+  </si>
+  <si>
     <t>Рубероид Руберит СХ 2,0 (15 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/</t>
   </si>
   <si>
-    <t>Рубероид Стеклоизол ХКП 3,5 сланец (10 м)</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/</t>
+    <t>Рубероид Стеклоизол ХПП 2,5  (10 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/</t>
   </si>
   <si>
     <t>Рубероид Руберит СХ 3,5-П (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/</t>
   </si>
   <si>
     <t>Рубероид Руберит ПЭ-2,0 (15 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ЭКП 4,0 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ХКП 4,0 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/</t>
   </si>
   <si>
     <t xml:space="preserve">Рубероид Бикроеласт ЭПП 3,0 (15м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/</t>
   </si>
@@ -6405,51 +6405,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F803"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F803" sqref="F803"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7886,139 +7886,139 @@
       </c>
       <c r="C98" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D98" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F98" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
         <v>1</v>
       </c>
       <c r="B99" s="12"/>
       <c r="C99" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="E99" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E99" s="8"/>
       <c r="F99" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
         <v>2</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="E100" s="8"/>
+      <c r="E100" s="8">
+        <v>452</v>
+      </c>
       <c r="F100" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
         <v>3</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E101" s="8">
         <v>130</v>
       </c>
       <c r="F101" s="16">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>4</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="E102" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E102" s="8"/>
       <c r="F102" s="16">
-        <v>370</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>5</v>
       </c>
       <c r="B103" s="12"/>
       <c r="C103" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E103" s="8"/>
       <c r="F103" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>6</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E104" s="8"/>
+      <c r="E104" s="8">
+        <v>860</v>
+      </c>
       <c r="F104" s="16">
-        <v>1</v>
+        <v>370</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>7</v>
       </c>
       <c r="B105" s="12"/>
       <c r="C105" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>8</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="9" t="s">
         <v>133</v>
@@ -9817,108 +9817,108 @@
       <c r="C212" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F212" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
         <v>1</v>
       </c>
       <c r="B213" s="12"/>
       <c r="C213" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>337</v>
       </c>
       <c r="E213" s="8">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="F213" s="16">
-        <v>430</v>
+        <v>264</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
         <v>2</v>
       </c>
       <c r="B214" s="12"/>
       <c r="C214" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>339</v>
       </c>
       <c r="E214" s="8">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="F214" s="16">
-        <v>264</v>
+        <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>3</v>
       </c>
       <c r="B215" s="12"/>
       <c r="C215" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>341</v>
       </c>
       <c r="E215" s="8">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="F215" s="16">
-        <v>330</v>
+        <v>231</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>4</v>
       </c>
       <c r="B216" s="12"/>
       <c r="C216" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>343</v>
       </c>
       <c r="E216" s="8">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="F216" s="16">
-        <v>231</v>
+        <v>330</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
         <v>5</v>
       </c>
       <c r="B217" s="12"/>
       <c r="C217" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>345</v>
       </c>
       <c r="E217" s="8">
         <v>100</v>
       </c>
       <c r="F217" s="16">
         <v>542</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
         <v>6</v>
       </c>
       <c r="B218" s="12"/>