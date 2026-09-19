--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -389,92 +389,92 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/</t>
   </si>
   <si>
     <t>Плита OSB, QSB</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 6 mm EGGER (Румыния)			</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb-egger-6/</t>
   </si>
   <si>
     <t xml:space="preserve">OSB-3  Кроно Украина 10 мм </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-ukrainy/</t>
   </si>
   <si>
     <t xml:space="preserve"> OSB-3 Kronoshpan  6мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/</t>
   </si>
   <si>
+    <t>Строительная плита OSB-3 8 mm  EGGER (Румыния)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/</t>
+  </si>
+  <si>
+    <t>OSB-3 Kronoshpan 9 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/</t>
+  </si>
+  <si>
     <t>OSB-3 Кроно Украина 12 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/</t>
   </si>
   <si>
-    <t>Строительная плита OSB-3 8 mm  EGGER (Румыния)</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> OSB-3 Kроно Украина 15 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/</t>
   </si>
   <si>
     <t>Строительная плита OSB-3 10 mm  Egger</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/</t>
   </si>
   <si>
+    <t xml:space="preserve"> OSB-3 Kроно Украина 18 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/</t>
+  </si>
+  <si>
     <t>Строительная плита OSB-3 12 mm Egger</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/</t>
   </si>
   <si>
-    <t xml:space="preserve"> OSB-3 Kроно Украина 18 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>OSB-3 Kроно Украина 22 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 18 mm EGGER (Германия)			</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/</t>
   </si>
   <si>
     <t xml:space="preserve">Строительная плита OSB-3 22 mm Kronospan		</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/</t>
   </si>
   <si>
     <t>Листы ЦСП</t>
   </si>
   <si>
     <t>112567</t>
   </si>
   <si>
     <t>Цементно-стружкова плита ArmoPlit 3200х1200х12 (мм)</t>
@@ -863,62 +863,62 @@
   <si>
     <t>Пароизоляционная пленка Ондутис R Termo (отражает тепло)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/</t>
   </si>
   <si>
     <t>Пленки и мембраны Антиконденсат</t>
   </si>
   <si>
     <t>Кровельная пленка Антиконденсат Н130</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/</t>
   </si>
   <si>
     <t>Битумные мастики</t>
   </si>
   <si>
     <t>Мастика битумно-каучуковая  "AquaMast" 10 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/</t>
   </si>
   <si>
+    <t>Мастика битум-каучуковая 3 кг</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/</t>
+  </si>
+  <si>
     <t>Мастика битумно-каучуковая  "AquaMast" 18 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/</t>
   </si>
   <si>
-    <t>Мастика битум-каучуковая 3 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Мастика битум-каучуковая 5 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/</t>
   </si>
   <si>
     <t>Мастика битум-каучуковая 9 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/</t>
   </si>
   <si>
     <t>Мастика битум-каучуковая 18 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/</t>
   </si>
   <si>
     <t>Мастика битум-эмульсионная 10 кг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/</t>
   </si>
   <si>
     <t>Мастика битум-эмульсионная 5 кг</t>
@@ -1022,96 +1022,96 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal K-36 1л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal К-36 3л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/</t>
   </si>
   <si>
     <t>Герметизирующий клей Katepal К-36 10л</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/</t>
   </si>
   <si>
     <t>Рубероид, пленки</t>
   </si>
   <si>
+    <t>Рубероид Руберит СХ 2,0 (15 м)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/</t>
+  </si>
+  <si>
     <t>Рубероид Стеклоизол ХКП 3,5 сланец (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/</t>
   </si>
   <si>
-    <t>Рубероид Руберит СХ 2,0 (15 м)</t>
-[...4 lines deleted...]
-  <si>
     <t>Рубероид Стеклоизол ХПП 2,5  (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/</t>
   </si>
   <si>
     <t>Рубероид Руберит СХ 3,5-П (10 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/</t>
   </si>
   <si>
     <t>Рубероид Руберит ПЭ-2,0 (15 м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ЭКП 4,0 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/</t>
   </si>
   <si>
+    <t xml:space="preserve">Рубероид Бикроеласт ЭПП 3,0 (15м) </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/</t>
+  </si>
+  <si>
     <t>Рубероид Бикроеласт ХКП 4,0 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/</t>
   </si>
   <si>
     <t>Рубероид Бикроеласт ХПП 3,0 сланец (15м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/</t>
   </si>
   <si>
     <t>Еврорубероид ТехноНИКОЛЬ</t>
   </si>
   <si>
     <t>Рубероид Биполь ЭКП 3,8 сланец (10м)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/</t>
   </si>
   <si>
     <t xml:space="preserve">Рубероид Биполь ЭПП 2,8 (15м) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/</t>
   </si>
   <si>
     <t>Рубероид Унифлекс ЭКП 3,8мм сланец (10м)</t>
   </si>
@@ -6405,51 +6405,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-1300mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-hrushevka-aluplast-germanijaukrainabrovary-2100mmh1400mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-cheburashka-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-2000mmh2100mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3825/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3818/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1420mmh1450mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3867/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3851/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3746/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3842/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3810/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovaja-balkonnaja-rama-aluplast-germanijaukrainabrovary-prjamoj-balkon-3000mmh1400mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovyj-balkonnyj-blok-aluplast-germanijaukrainabrovary-1950mmh2150mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-aluplast-germanijaukrainabrovary-1510mmh1550mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3931/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3915/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3899/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metalloplastikovoe-okno-gluhoe-aluplast-germanijaukrainabrovary-800mmh1300mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-10cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-alu-natur-15cmx10mt-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-10cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-plastter-st-brown-15cmx10mt-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-skleivayushchaya-alyuminievaya-lenta-al-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-lenta-na-osnove-netkanogo-polotna-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-kleykaya-lenta-s-otlichnoy-adgeziey-k-membrane-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-uplotnitelnaya-kleykaya-lenta-na-osnove-penopolietilena-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-odnostoronnyaya-lenta-na-pe-osnove-s-armirovaniem-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnostoronnyaya-kleykaya-lenta-dlya-teplits-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dvustoronnyaya-skleivayushchaya-i-germetiziruyushchaya-lenta-k-2-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb-egger-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-ukrainy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-osb-3-kronoshpan-6mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb8-egger-rumyniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb-3-kronoshpan-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/osb3-kronospan-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-10-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol18-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-12-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/plita-osb3-kronopol22/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-18-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stroitelnaja-plita-osb-3-22-mm-egger-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1200kh16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1600kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1600kh1200kh12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1200kh10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3200kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3200kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-1250kh1200kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-3100kh1250kh16mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhechnaya-plita-armoplit-3100kh1250kh20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tsementno-struzhkova-plita-armoplit-1550kh1250kh8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/antikondensat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lenta-samoklejushajasja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-gidrobarer-d96/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-parobarer-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/paroizolyatsionnaya-membrana-jutavap-120-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-115/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-f150/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-plyus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/superdiffuzionnaya-membrana-yevrobarer-q160/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d110/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-110-foliarex-polsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidrobarer-d90/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n90/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-vap/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-r110/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-n110/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-juta-n96si-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-prozrachnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-aljuminievyj-strotex-al-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-serebrjanyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parobarer-ondutis-r70-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-plenka-antikondensat-n130/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-aquamast-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-9-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-kauchukovaja-18-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitum-emulsionnaja-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-bitumnyj-germetik-35-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-drschenk-310-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnyj-germetik-sontour-280-ml-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitum-bn-9010-stroitelnyj-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gruntovka-bitumnaja-tegeron-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bitumnaya-mastika-kholodnaya-akvaizol-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-tubus-350gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-36kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-tehnonikol-23-fikser-12kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-shingle-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-stick-310ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mastika-bitumnaja-iko-plastal-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-300ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-katepal-k-36-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/germetizirujushij-klej-k-36-10l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-k-35-h-granuljat-seryj-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-stekloizol-p-25-h-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-sh-35-p-stekloholst-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-akvaizol-pe-20-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-ekp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hkp-40-slanec-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bikroelast-hpp-30-slanec-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-bipol-ekp-38-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-unifleks-ekp-38mm-slanets-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-tekhnoelast-ekp-42mm-10m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-ruberit-pe-40-p-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkp-350-b-gost-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/ruberoid-rkk-350-b-gost-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-fiberglass-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-masternet-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-145-grmkv-anserglob-belaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55mm-160-grmkv-mintex-oranzhevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-4-h-4-mm-110-m-h-50-m-160-gkv-m-pribaltika/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-fasadnaja-55-mm-sinjajazelenaja-140-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-belaja-masternet-145-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-shtukaturnaja-shelocheustojchivaja-55-mm-protex-160-grmkv/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnye-lestnitsy-oman-termo-s-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x70-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-standart-660mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mmkryshka-lyuka-teploizolyatsionnaya-dlya-lestnitsy-oman-120x60-tolshch-26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-mini-468-mm-dlya-lestnitsy-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dop-sektsiya-oman-flex-x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-termo-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x60n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shest-k-lestnitse-oman/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dopsektsiya-oman-flex--x60-x70-chernaya-dss-ds-3-360mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x60-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x70-h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-120x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-ps-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x70n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planki-pvkh-nalichnikidlya-cherdachnykh-lestnits-omandlya-vsekh-razmerovnn-listwa-maskujaca-140x85-dss-lm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x80/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-140x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x60-h280_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x70-h335_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-80x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-90x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-120x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x70/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lestnitsa-cherdachnaya-oman-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-90x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-flex-termo-metal-box-90x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-70x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-prima-130x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-110x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x60/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poruchen-metallicheskiy-dlya-lestnitsy-oman-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x70h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-100x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-110x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-80x60-n290/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x80-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-130x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-alu-profi-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-compact-termo-100x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-termo-metal-box-130x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-stallux-termo-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-termo-s-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-80x60h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-extra-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x55-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x60-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x70-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-extra-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-113x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-130x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x55-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-solid-polar-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-120x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x55-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-140x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/skhodi-na-gorishche-oman-long-extra-120x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x60-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-extra-130x70-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-80x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-90x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-100x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-110x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-120x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x60-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-flex-termo-130x70-h310/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-90x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-110x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-polar-100x50-h265/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-long-termo-s-120x80-h335/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x70-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-flex-polar-120x60-h290/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-plus-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-mini-termo-80x80h260/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-120x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-140x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-polar-z2-120x70-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-130x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaya-lestnitsa-oman-komfort-110x60-h280/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lws-smart-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cherdachnaja-derevjannaja-lestnica-fakro-lwk-komfort-segmentnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-millenium-serebryanaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-ye-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ranch-1-zelenaya-15kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh500m/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-sintofleks-d-chernaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-belaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-7fg-belaya-102kh1000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-polimernaya-tenax-clips-rete-50-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortinet-zelenaya-17kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-4kh250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-aviari-chernaya-15kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-38-chyornaya-1kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-zashchita-ot-krotov-chernaya-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-s-flyeks-chernaya-15kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-ortofleks-zelenaya-2kh10m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-elix-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/cetka-polimernaya-tenax-s-38-chyornaya-2kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-seroe/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukovoe-ograzhdenie-tenax-colorado-1kh5m-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/bambukova-ogorozha-tenax-colorado-1khm-korichneva/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-kvadra-10-korichnevaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-defender-zelenaya-2kh100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-korolla-zelena-1kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelenaya-1kh5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-polimernaya-tenax-korolla-zelyonaya-05kh30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klpsa-polimernaya-clips-rete-35-zelyonaya-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stolbik-tenax-plast-post-n15m-d6sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stka-polmerna-tenax-soleado-glam-sra-1kh50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-bronzovyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7018-prozrachnyy-2--09-m-trapetsiya-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-bronzovyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/list-pvkh-marvec-7618-prozrachnyy-2--09-m-volna-08-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-prizhimnym-flantsem-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-pvkh-fartukhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-sitatrendy-s-prizhimnym-flantsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitastandard-s-pvkh-fartukhom-i-sistemoy-obogreva-diametr-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-alyuminiya-sitamore/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zashchita-ot-popadaniya-listev-sitaeasy-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-500-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-bitumnym-fartukhom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendys-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drenazhnaya-reshetka-sitadrain-terra-300x300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-dn-100-s-fartukom-flagon-eps-fpo/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinnoy-500-mm-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vypusknaya-truba-sitamore-dlinoy-1000-mm-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnaya-parapetnaya-krovelnaya-avariynaya-voronka-iz-poliuretana-sitaeasy-plus-s-pvkh-fartukom-diametr-110-mm-vysota-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitatrendy-s-bitumnym-fartukom-vysotoy-320-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnayaterrasnaya-voronka-iz-poliuretana-sita-compact-uglovaya-s-pvkh-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-pvkh-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nadstavnoy-element-iz-poliuretana-sitastandard-s-pvkh--fartukom-vysota-520-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pokrvelna-voronka-z-poluretanu-sitatrendy-z-pvkh-fartukhom-ta-sistemoyu-obgrvu-dametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnayabalkonnaya-voronka-iz-poliuretana-sitacompact-uglovaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhet-sitamore-dlya-obogreva-voronki/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-tpo-flagon-eps-fartukom-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-pvkh-fartukom-diametr-100-140-mm-vysota-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-sitavent-iz-poliuretana-uteplyonnyy-s-vvarenym-soedinitelnym-bitumnym-fartukom-dozhdeotvodom-uplotnitelnym-koltsom-i-kolpachkom-dn-100-vysota-400-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-90-s-pvkh-fartukom-diametr-98-107-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-nasadka-sitacompact-s-drenazhnym-koltsom-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-65-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-bitumnym-fartukom-diametr-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/parapetnaya-voronka-iz-poliuretana-sitaeasy-go-s-bitumnym-fartukom-i-galtelyu-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/remontnaya-voronka-iz-poliuretana-sitasani-95-s-bitumnym-fartukom-diametr-100-140-mm-vysotoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krovelnaya-voronka-iz-poliuretana-sitatrendy-uglovaya-s-bitumnym-fartukom-i-sistemoy-obogreva-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya-nasadka-sitamini-s-reshetkoy-iz-nerzhaveyushchey-stali-100-x-100-mm-vysota-30-80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/balkonnaya--terrasnaya-voronka-iz-poliuretana-sitacompact-vertikalnaya-s-pvkh-fartukom-diametr-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-35-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-50-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-65-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-210m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fasovka-setka-dlya-zateneniya-karatzis-85-410m/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-35-850m/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-50-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-250m/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-65-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/setka-dlya-zateneniya-karatzis-85-450m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-prozrachnyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-2000104505mm-trapetsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/polikarbonatnyy-shifer-rober-bronzovyy-strukturirovannyy-2000104508mm-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-mauerlat/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidropoyas-hdpe-fundament/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-16x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-chernoe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-105x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-cherno-beloe-rulon-32x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomateral-greentex-r-100-16kh100m-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-17-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-19-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-23-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-30-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-chernoe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-16kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-r-50-cherno-beloe-fasovka-32kh10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-635x100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-17-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-19-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-23-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-30-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-105x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/geomaterial-greentex-r-100-16kh10m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-16x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/agrovolokno-greentex-p-50-32x5m-chornoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-50-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-110-x-27-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105045/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-1105087/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-11011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aerator-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-6000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-110-x-32-x-500-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16016087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pvkh-profil-naruzhnkanal-160110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pvkh-profil-naruzhnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-kompensats-pp-profil-vnkanal-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-1105011090-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011090/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-1000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-2000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-47-x-3000-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-naruzhnkanal-160-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x-2000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011045/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16087-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-16011087-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reduktsiya-pp-profil-vnkanal-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323245/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perekhod-s-chuguna-na-plastik-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-20045-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reviziya-pvkh-profil-naruzhnkanal-110-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-11011011067/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505045/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-50505087/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pp-profil-vnkanal-11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mufta-pvkh-profil-narkanal-200-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-pp-profil-vnkanal-323287/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zaglushka-pp-profil-vnkanal-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16067-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-x-32-x3000-sn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-3000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-2000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-chugunniy-profil-z-truboy-teleskopom-315mm05m-kla-15t/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pp-profil-vnkanal-32-x-18-x-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-11015-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zazhim-dlya-trub-profil-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/koleno-pvkh-profil-naruzhnkanal-16030-sn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-plast-profil-315mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-sbornyy-profil-naruzhnkanal-400200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-200-x-39-x-1000-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-pvkh-profil-naruzhnkanal-160-kh-32-kh-500-sn2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/manzhetnaya-prokladka-mezhdu-truboy-teleskopom-i-podemnoy-truboy-dlya-kineta-profil-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krestovina-pp-profil-vnkanal-110505090/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/troynik-profil-naruzhnkanal-11011090-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kinet-prokhodnoy-profil-naruzhnkanal-315160/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/truba-profil-naruzhnkanal-podemnaya-dlya-kineta-gofrirovannaya-315kh1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-06-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-geo-10-2kh125m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-membrana-drainfol-400-2x20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-2kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-cottage-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-1kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shipovidnaya-geomembrana-izolit-profi-05-15kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lotok-hauraton-top-90-134kh-95kh-1000-pe-pp-seryy-s-reshetkoy-rye-rr-shchelevoy-prodolnaya-shchel-kl-a15-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-otsinkovannoy-shchelevoy-reshetkoy-sw-9mm-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kanal-hauraton-top-kh-119-kh-89-kh-1000-iz-pr-pye-chyornyy-s-yacheistoy-polipropilenovoy-reshetkoy-mw-821-klass-nagruzki-car-traffic-1-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov1-glukhie-zaglushki-2-sht-vertikalnyy-vypusk-adapter-dn70100/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovoy-soedinitelnyy-element-hauraton-top-kh-137-kh-125-kh-137-iz-rr-rye-chyornyy-s-polipropilenovoy-reshetkoy-pp--copo-klass-nagruzki-car-traffic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/komplekt-aksessuarov2-glukhie-zaglushki-2-sht-korzina-dlya-krupnogo-musora-vertikalnyy-vypusk-adapter-dn70100-gidrozatvor/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0709-r_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0509-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-al-0709-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0709-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-wd-al-0611-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69p-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r69g-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0714_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0711/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1111/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoedesigno-wdf-r79-h-n-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0714/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0716/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0709/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r75-k-w-wd-al-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0914/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-hn-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-1114/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0611/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0509/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0507/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-h-n-wd-al-1114_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0911/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0614/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/okno-mansardnoe-designo-wdf-r79-k-w-wd-al-0609/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-k-w-wd-al-0611-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lyuk-designo-wda-r35-h-n-al-0509-r_1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F803"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F803" sqref="F803"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7954,138 +7954,138 @@
         <v>4</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E102" s="8"/>
       <c r="F102" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>5</v>
       </c>
       <c r="B103" s="12"/>
       <c r="C103" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="E103" s="8"/>
+      <c r="E103" s="8">
+        <v>860</v>
+      </c>
       <c r="F103" s="16">
-        <v>1</v>
+        <v>370</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>6</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E104" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E104" s="8"/>
       <c r="F104" s="16">
-        <v>370</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>7</v>
       </c>
       <c r="B105" s="12"/>
       <c r="C105" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>8</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="8">
         <v>933</v>
       </c>
       <c r="F106" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>9</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E107" s="8">
-        <v>0</v>
+        <v>1290</v>
       </c>
       <c r="F107" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>10</v>
       </c>
       <c r="B108" s="12"/>
       <c r="C108" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E108" s="8">
-        <v>1290</v>
+        <v>0</v>
       </c>
       <c r="F108" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>11</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E109" s="8"/>
       <c r="F109" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>12</v>
       </c>
@@ -9237,72 +9237,72 @@
       <c r="C178" s="9" t="s">
         <v>281</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E178" s="8">
         <v>100</v>
       </c>
       <c r="F178" s="16">
         <v>375</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>2</v>
       </c>
       <c r="B179" s="12"/>
       <c r="C179" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E179" s="8">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="F179" s="16">
-        <v>565</v>
+        <v>103</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>3</v>
       </c>
       <c r="B180" s="12"/>
       <c r="C180" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E180" s="8">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F180" s="16">
-        <v>103</v>
+        <v>565</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
         <v>4</v>
       </c>
       <c r="B181" s="12"/>
       <c r="C181" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E181" s="8">
         <v>96</v>
       </c>
       <c r="F181" s="16">
         <v>183</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
         <v>5</v>
       </c>
       <c r="B182" s="12"/>
@@ -9817,72 +9817,72 @@
       <c r="C212" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F212" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
         <v>1</v>
       </c>
       <c r="B213" s="12"/>
       <c r="C213" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>337</v>
       </c>
       <c r="E213" s="8">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="F213" s="16">
-        <v>264</v>
+        <v>430</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
         <v>2</v>
       </c>
       <c r="B214" s="12"/>
       <c r="C214" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>339</v>
       </c>
       <c r="E214" s="8">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="F214" s="16">
-        <v>430</v>
+        <v>264</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>3</v>
       </c>
       <c r="B215" s="12"/>
       <c r="C215" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>341</v>
       </c>
       <c r="E215" s="8">
         <v>81</v>
       </c>
       <c r="F215" s="16">
         <v>231</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>4</v>
       </c>
       <c r="B216" s="12"/>
@@ -9925,72 +9925,72 @@
       <c r="C218" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>347</v>
       </c>
       <c r="E218" s="8">
         <v>256</v>
       </c>
       <c r="F218" s="16">
         <v>489</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
         <v>7</v>
       </c>
       <c r="B219" s="12"/>
       <c r="C219" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D219" s="8" t="s">
         <v>349</v>
       </c>
       <c r="E219" s="8">
-        <v>1000</v>
+        <v>272</v>
       </c>
       <c r="F219" s="16">
-        <v>398</v>
+        <v>600</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
         <v>8</v>
       </c>
       <c r="B220" s="12"/>
       <c r="C220" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>351</v>
       </c>
       <c r="E220" s="8">
-        <v>272</v>
+        <v>1000</v>
       </c>
       <c r="F220" s="16">
-        <v>600</v>
+        <v>398</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
         <v>9</v>
       </c>
       <c r="B221" s="12"/>
       <c r="C221" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>353</v>
       </c>
       <c r="E221" s="8">
         <v>272</v>
       </c>
       <c r="F221" s="16">
         <v>490</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="7" t="s">
         <v>354</v>
       </c>
       <c r="B222" s="8"/>