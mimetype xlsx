--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -854,66 +854,66 @@
   <si>
     <t>Дрель ударная FORTE ID 1100 VR 1100 Вт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-1050-vr-1050-vt/</t>
   </si>
   <si>
     <t>72357</t>
   </si>
   <si>
     <t>Дрель ударная FORTE ID 650 VR 650 Вт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-650-vr-650-vt/</t>
   </si>
   <si>
     <t>68711</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель-шуруповерт FORTE DS 450 -2VR 450 Вт </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/4196/</t>
   </si>
   <si>
+    <t>37904</t>
+  </si>
+  <si>
+    <t>Makita Дрель ударная HP 1630К</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/</t>
+  </si>
+  <si>
     <t>74496</t>
   </si>
   <si>
     <t>ДРЕЛЬ УДАРНАЯ MAKITA - HP1641К</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1650-izhmash/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Makita M6002 Электродрель</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/994/</t>
   </si>
   <si>
     <t>НЕДОРОГОЙ инструмент</t>
   </si>
   <si>
     <t>Дрель ударная ИД-1100 ИжМаш</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1100-izhmash/</t>
   </si>
   <si>
     <t>Дрель ударная ИД-950ИжМаш</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-id-950izhmash/</t>
   </si>
@@ -4548,51 +4548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1055/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnja-hp-1621/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-makita-hp-1640-650vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-uc3541a-elektropila-tsepnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-4500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg8000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-1100-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrgeneratory-miol-miol-benzogenerator/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg950/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3600a/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-2000bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-30ss3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-svarochnyj-generator-forte-fgd6500ew/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-4000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol83-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde19sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-6000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-250-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-7800e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-19sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/977/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-100ss3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4055/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4054/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4053/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-2500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-800-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-11-de/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-7-46-de-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-16-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-20-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-5-40-dce-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-df-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-11-e-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dre/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dfr-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-4-32-dfr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400-set-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-3-28-dre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-pbh-2100-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-26-8-r-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-32-10-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-30-9-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-32-16-rv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-24-8-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-otbojnyj-molotok-forte-pldh-1745-avc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-3000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4011s/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-5001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-makta-perforator-hr-2230-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-24-7-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3214/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-shurupovert-forte-ds-400-vr-400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-21-2-re-zvp-patron-1100vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-psb-50-re-500-vt-bzp-chemodan/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1052/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-1050-vr-1050-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-650-vr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4196/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1650-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/994/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1100-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-950izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-950-rr-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-650-rr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/954/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-akkumuljatornyj-shurupovert-bosch-gsr-144-v-sd-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-bosch-psr-144-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-144-2-v-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-12-2-v-bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-ixo-iv-vino-36v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1064/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-1440-li-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1812-2-b2-18v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1415-2-li-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1815-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-drel-shurupovert-6271-dwae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-6271-dwpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df330dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df-347-dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1412-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1812-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/invertornye-apparatyedon/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-164-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-144/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-160l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-145-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-165-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-force-195-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-arc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3975/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250l-profi/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3979/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3980/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3981/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3982/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-pocweld-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3984/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4018/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4020/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam12mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-15kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fljusovij-zvarjuvalnij-drt-e71t-11-09-mm-h-04-kg-8311200090/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-12-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-16-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvarjuvalna-maska-hameleon-forte6506101000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-bimax-4135-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-telwin-bimax-4165-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-apparat-dlja-tochechnoj-svarki-telwin-digital-car-spoter-5500-plus-s-telezhkoj-i-naborom/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1165/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-forte-mag-195r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-kaiser-mag-175r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1209/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-gys-smartmig-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-175r/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-195r/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx1-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx6-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/938/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4220/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-artika-270-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/944/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-quality-280-acdc/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4161/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4181-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-kaiser-turbo-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1117/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-250m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-200c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-250c/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-300m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-20-l-fsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udarnyj-gajkovert-makita-6905-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-mikser-forte-dm-1155-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mikser-forte-hm-1280-vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-plr-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-nivelir-bosch-quigo-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-dle-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnometr-bosch-glm-50-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional-napravljajushaja-shina-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-250vf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linejnyj-lazernyj-nivelir-bosch-gll-2-80-p-professional-shtativ-bs-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-rotacionnyj-nivelir-bosch-grl-250-hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompresor-forte-fl-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-fl-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-nc-24-10-18-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-50-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-04100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-0450-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-w-05100-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-vfl-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1122/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-av-100-335-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fiac-fx90/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kompressor-werk-zbm-60-50-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-zbm-60-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-vbm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2167-forte-pistolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2166-forte-prjamij/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-gajkovert-forte-iw-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gvozdezabivnoj-pnevmopistolet-forte-ng-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmodrel-forte-ad-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prjamaja-pnevmaticheskaja-shlifmashina-forte-dg-2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-stepler-forte-s-6160/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5s-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5g-gravity/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-forte-ag-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586p/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-dlja-nakachivanija-koles-forte-tig-6316/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-4685/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-24687/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vhp/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-150-bce-780-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-90-be-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-pst-650-470-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1048/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vlp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-900-aqvp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektrolobzik-4350t/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-sabelnaja-pila-jr-3050t/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektronozhnicy-po-metalu-js-1600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-makta-4329-450-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-rosteh-l-700-rm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-nagrevatel-forte-ptc-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-65m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-prjamogo-nagreva-biemmedue-ge-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-neprjamogo-nagreva-master-bv77e/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-montazhnaja-pila-2414-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskovaja-makita-5704r-1200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskova-rosteh-dp-185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-ghg-660-lcd-nabor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-500-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-600-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-rbt7e-7-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt13a-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt32a-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt22a-22-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-betonu-works-m502-3-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n601-4-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-perevyh-works-w602-6-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-burov-sds-plus-works-s502-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-works-w802-8-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1301-3-tin-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-kombinirovannyj-works-c1603-16-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1302-4-13sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n1903-4-19-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-bit-kombinirovannyj-works-bt1111-111-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp-6320/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47101/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47102/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47103/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47104/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-14-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-15-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-54-edinicy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-59-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-97-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-5kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-2kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4181/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4178/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va_4f/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-15kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-30kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-20kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-30kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-45kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sd-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-500va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-gvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-rvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-2000vabelyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-2500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-smr-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-8000va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-12000va-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-15kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-1500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-2500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-5000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-5500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-8000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-kdf-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-10000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-15kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-3000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-5000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-10000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizatory-volt-eco-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10200j-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10250f-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2321d-1200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2325d-1400vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4113a-350vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4116qa-500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-rezki-kamnja-feida-tc-180-ii-600vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-250-iii-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-200-iii-800-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-s-protjazhkoj-feida-mj2625-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms-350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms350b1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kamnereznyj-stanok-sima-bali-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-1535/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-950-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-2500-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-26-230jbv-2600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-bosch-pws-750-125-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-lvi-2200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-pws-720-115-case-720-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-bosch-gws-11-125-sie-v-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-780-c-780-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-850-ce-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-h-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-gws-22-230-jh-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1067/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-15-125-cie-1500-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-950-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-14-125-l-1400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-forte-eg-16-180-n-1600-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-24-230-sn-2400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-8-125-new-800-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-new-1000-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9555-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9558-hn/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020-9069/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020sf/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-9020-2200-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-5030-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-7-125-750-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-9-125-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-13-125-d-rosteh-1300-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-15-180-rosteh-1500-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-21-230-p-2100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-forte-mt-300-vq/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-gop-250-ce-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e-set/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-universalnyj-rezak-bosch-multi-cutter-gop-108-v-li-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-frezer-3612/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-40-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1170/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektropila-forte-fes-22-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-82-900vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-110-tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-vibracionnaja-shlifmashina-bo-3700-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-5010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-6030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9911-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9910-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibroshlifmashina-makita-vo3710-190-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-rosteh-r-2-82-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-rosteh-lsh-7675-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibracionnaja-shlifmashina-rosteh-vsh-250-250vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-elektrostancija-energy-power-ep12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-t90204d-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90304d-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90504d-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0202-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0402-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0602-6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82007-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82008-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82014-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-5-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-10-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-20-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvrjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-ca-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cb-15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-utrojstvo-dlja-akkumuljatorov-forte-cb-20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-forte-cd-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-energy-126/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-tcb-120-automatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-gys-start-up-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-auto/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-air-400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1055/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnja-hp-1621/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-makita-hp-1640-650vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-uc3541a-elektropila-tsepnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-4500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg8000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-1100-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrgeneratory-miol-miol-benzogenerator/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg950/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3600a/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-2000bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-30ss3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-svarochnyj-generator-forte-fgd6500ew/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-4000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol83-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde19sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-6000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-250-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-7800e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-19sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/977/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-100ss3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4055/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4054/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4053/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-2500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-800-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-11-de/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-7-46-de-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-16-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-20-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-5-40-dce-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-df-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-11-e-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dre/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dfr-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-4-32-dfr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400-set-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-3-28-dre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-pbh-2100-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-26-8-r-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-32-10-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-30-9-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-32-16-rv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-24-8-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-otbojnyj-molotok-forte-pldh-1745-avc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-3000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4011s/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-5001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-makta-perforator-hr-2230-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-24-7-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3214/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-shurupovert-forte-ds-400-vr-400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-21-2-re-zvp-patron-1100vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-psb-50-re-500-vt-bzp-chemodan/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1052/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-1050-vr-1050-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-650-vr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4196/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1650-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/994/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1100-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-950izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-950-rr-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-650-rr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/954/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-akkumuljatornyj-shurupovert-bosch-gsr-144-v-sd-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-bosch-psr-144-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-144-2-v-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-12-2-v-bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-ixo-iv-vino-36v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1064/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-1440-li-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1812-2-b2-18v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1415-2-li-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1815-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-drel-shurupovert-6271-dwae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-6271-dwpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df330dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df-347-dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1412-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1812-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/invertornye-apparatyedon/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-164-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-144/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-160l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-145-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-165-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-force-195-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-arc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3975/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250l-profi/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3979/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3980/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3981/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3982/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-pocweld-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3984/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4018/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4020/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam12mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-15kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fljusovij-zvarjuvalnij-drt-e71t-11-09-mm-h-04-kg-8311200090/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-12-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-16-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvarjuvalna-maska-hameleon-forte6506101000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-bimax-4135-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-telwin-bimax-4165-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-apparat-dlja-tochechnoj-svarki-telwin-digital-car-spoter-5500-plus-s-telezhkoj-i-naborom/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1165/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-forte-mag-195r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-kaiser-mag-175r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1209/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-gys-smartmig-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-175r/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-195r/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx1-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx6-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/938/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4220/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-artika-270-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/944/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-quality-280-acdc/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4161/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4181-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-kaiser-turbo-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1117/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-250m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-200c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-250c/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-300m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-20-l-fsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udarnyj-gajkovert-makita-6905-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-mikser-forte-dm-1155-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mikser-forte-hm-1280-vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-plr-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-nivelir-bosch-quigo-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-dle-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnometr-bosch-glm-50-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional-napravljajushaja-shina-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-250vf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linejnyj-lazernyj-nivelir-bosch-gll-2-80-p-professional-shtativ-bs-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-rotacionnyj-nivelir-bosch-grl-250-hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompresor-forte-fl-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-fl-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-nc-24-10-18-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-50-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-04100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-0450-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-w-05100-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-vfl-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1122/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-av-100-335-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fiac-fx90/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kompressor-werk-zbm-60-50-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-zbm-60-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-vbm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2167-forte-pistolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2166-forte-prjamij/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-gajkovert-forte-iw-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gvozdezabivnoj-pnevmopistolet-forte-ng-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmodrel-forte-ad-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prjamaja-pnevmaticheskaja-shlifmashina-forte-dg-2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-stepler-forte-s-6160/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5s-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5g-gravity/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-forte-ag-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586p/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-dlja-nakachivanija-koles-forte-tig-6316/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-4685/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-24687/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vhp/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-150-bce-780-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-90-be-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-pst-650-470-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1048/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vlp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-900-aqvp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektrolobzik-4350t/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-sabelnaja-pila-jr-3050t/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektronozhnicy-po-metalu-js-1600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-makta-4329-450-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-rosteh-l-700-rm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-nagrevatel-forte-ptc-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-65m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-prjamogo-nagreva-biemmedue-ge-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-neprjamogo-nagreva-master-bv77e/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-montazhnaja-pila-2414-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskovaja-makita-5704r-1200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskova-rosteh-dp-185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-ghg-660-lcd-nabor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-500-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-600-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-rbt7e-7-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt13a-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt32a-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt22a-22-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-betonu-works-m502-3-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n601-4-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-perevyh-works-w602-6-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-burov-sds-plus-works-s502-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-works-w802-8-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1301-3-tin-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-kombinirovannyj-works-c1603-16-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1302-4-13sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n1903-4-19-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-bit-kombinirovannyj-works-bt1111-111-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp-6320/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47101/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47102/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47103/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47104/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-14-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-15-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-54-edinicy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-59-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-97-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-5kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-2kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4181/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4178/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va_4f/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-15kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-30kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-20kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-30kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-45kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sd-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-500va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-gvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-rvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-2000vabelyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-2500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-smr-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-8000va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-12000va-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-15kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-1500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-2500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-5000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-5500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-8000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-kdf-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-10000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-15kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-3000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-5000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-10000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizatory-volt-eco-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10200j-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10250f-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2321d-1200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2325d-1400vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4113a-350vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4116qa-500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-rezki-kamnja-feida-tc-180-ii-600vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-250-iii-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-200-iii-800-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-s-protjazhkoj-feida-mj2625-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms-350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms350b1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kamnereznyj-stanok-sima-bali-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-1535/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-950-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-2500-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-26-230jbv-2600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-bosch-pws-750-125-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-lvi-2200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-pws-720-115-case-720-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-bosch-gws-11-125-sie-v-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-780-c-780-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-850-ce-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-h-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-gws-22-230-jh-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1067/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-15-125-cie-1500-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-950-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-14-125-l-1400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-forte-eg-16-180-n-1600-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-24-230-sn-2400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-8-125-new-800-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-new-1000-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9555-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9558-hn/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020-9069/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020sf/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-9020-2200-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-5030-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-7-125-750-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-9-125-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-13-125-d-rosteh-1300-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-15-180-rosteh-1500-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-21-230-p-2100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-forte-mt-300-vq/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-gop-250-ce-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e-set/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-universalnyj-rezak-bosch-multi-cutter-gop-108-v-li-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-frezer-3612/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-40-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1170/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektropila-forte-fes-22-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-82-900vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-110-tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-vibracionnaja-shlifmashina-bo-3700-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-5010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-6030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9911-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9910-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibroshlifmashina-makita-vo3710-190-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-rosteh-r-2-82-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-rosteh-lsh-7675-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibracionnaja-shlifmashina-rosteh-vsh-250-250vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-elektrostancija-energy-power-ep12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-t90204d-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90304d-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90504d-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0202-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0402-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0602-6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82007-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82008-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82014-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-5-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-10-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-20-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvrjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-ca-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cb-15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-utrojstvo-dlja-akkumuljatorov-forte-cb-20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-forte-cd-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-energy-126/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-tcb-120-automatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-gys-start-up-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-auto/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-air-400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F647"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F647" sqref="F647"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -6715,73 +6715,73 @@
         <v>4</v>
       </c>
       <c r="D118" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F118" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>1</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>280</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>281</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="E119" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E119" s="8"/>
       <c r="F119" s="16">
-        <v>5655</v>
+        <v>6124</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>2</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>283</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>284</v>
       </c>
       <c r="D120" s="8" t="s">
         <v>285</v>
       </c>
-      <c r="E120" s="8"/>
+      <c r="E120" s="8">
+        <v>10</v>
+      </c>
       <c r="F120" s="16">
-        <v>6124</v>
+        <v>5655</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>3</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>286</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E121" s="8">
         <v>1</v>
       </c>
       <c r="F121" s="16">
         <v>7789</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6" t="s">
         <v>289</v>