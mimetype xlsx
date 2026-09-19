--- v1 (2026-06-18)
+++ v2 (2026-09-19)
@@ -788,66 +788,66 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3010-/</t>
   </si>
   <si>
     <t>34702</t>
   </si>
   <si>
     <t>Перфоратор РОСТЕХ ПРТ 3214</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3214/</t>
   </si>
   <si>
     <t>Дрели</t>
   </si>
   <si>
     <t>37487</t>
   </si>
   <si>
     <t>Makita DF330DWLE Аккумуляторная дрель-шуруповерт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-shurupovert-forte-ds-400-vr-400-vt/</t>
   </si>
   <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электродрель ударная Bosch GSB 16 RE </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/</t>
+  </si>
+  <si>
     <t>69995</t>
   </si>
   <si>
     <t>Bosch GSB 120 Li-2*1.5 AR Аккумуляторная дрель-шуруповерт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-21-2-re-zvp-patron-1100vt/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>Дрель ударная Bosch PSB 50 RE  500 Вт БЗП + чемодан</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-psb-50-re-500-vt-bzp-chemodan/</t>
   </si>
   <si>
     <t>30809</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель ударная Bosch GSB 1600 RE 710 Вт + чемодан + набор </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/1052/</t>
   </si>
   <si>
     <t>FORTE</t>
   </si>
   <si>
     <t>72354</t>
   </si>
@@ -4548,51 +4548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1055/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnja-hp-1621/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-makita-hp-1640-650vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-uc3541a-elektropila-tsepnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-4500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg8000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-1100-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrgeneratory-miol-miol-benzogenerator/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg950/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3600a/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-2000bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-30ss3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-svarochnyj-generator-forte-fgd6500ew/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-4000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol83-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde19sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-6000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-250-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-7800e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-19sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/977/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-100ss3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4055/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4054/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4053/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-2500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-800-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-11-de/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-7-46-de-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-16-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-20-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-5-40-dce-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-df-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-11-e-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dre/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dfr-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-4-32-dfr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400-set-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-3-28-dre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-pbh-2100-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-26-8-r-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-32-10-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-30-9-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-32-16-rv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-24-8-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-otbojnyj-molotok-forte-pldh-1745-avc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-3000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4011s/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-5001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-makta-perforator-hr-2230-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-24-7-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3214/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-shurupovert-forte-ds-400-vr-400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-21-2-re-zvp-patron-1100vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-psb-50-re-500-vt-bzp-chemodan/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1052/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-1050-vr-1050-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-650-vr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4196/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1650-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/994/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1100-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-950izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-950-rr-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-650-rr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/954/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-akkumuljatornyj-shurupovert-bosch-gsr-144-v-sd-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-bosch-psr-144-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-144-2-v-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-12-2-v-bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-ixo-iv-vino-36v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1064/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-1440-li-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1812-2-b2-18v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1415-2-li-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1815-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-drel-shurupovert-6271-dwae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-6271-dwpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df330dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df-347-dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1412-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1812-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/invertornye-apparatyedon/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-164-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-144/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-160l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-145-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-165-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-force-195-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-arc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3975/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250l-profi/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3979/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3980/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3981/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3982/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-pocweld-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3984/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4018/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4020/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam12mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-15kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fljusovij-zvarjuvalnij-drt-e71t-11-09-mm-h-04-kg-8311200090/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-12-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-16-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvarjuvalna-maska-hameleon-forte6506101000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-bimax-4135-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-telwin-bimax-4165-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-apparat-dlja-tochechnoj-svarki-telwin-digital-car-spoter-5500-plus-s-telezhkoj-i-naborom/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1165/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-forte-mag-195r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-kaiser-mag-175r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1209/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-gys-smartmig-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-175r/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-195r/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx1-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx6-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/938/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4220/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-artika-270-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/944/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-quality-280-acdc/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4161/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4181-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-kaiser-turbo-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1117/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-250m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-200c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-250c/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-300m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-20-l-fsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udarnyj-gajkovert-makita-6905-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-mikser-forte-dm-1155-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mikser-forte-hm-1280-vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-plr-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-nivelir-bosch-quigo-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-dle-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnometr-bosch-glm-50-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional-napravljajushaja-shina-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-250vf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linejnyj-lazernyj-nivelir-bosch-gll-2-80-p-professional-shtativ-bs-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-rotacionnyj-nivelir-bosch-grl-250-hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompresor-forte-fl-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-fl-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-nc-24-10-18-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-50-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-04100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-0450-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-w-05100-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-vfl-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1122/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-av-100-335-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fiac-fx90/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kompressor-werk-zbm-60-50-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-zbm-60-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-vbm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2167-forte-pistolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2166-forte-prjamij/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-gajkovert-forte-iw-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gvozdezabivnoj-pnevmopistolet-forte-ng-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmodrel-forte-ad-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prjamaja-pnevmaticheskaja-shlifmashina-forte-dg-2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-stepler-forte-s-6160/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5s-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5g-gravity/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-forte-ag-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586p/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-dlja-nakachivanija-koles-forte-tig-6316/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-4685/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-24687/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vhp/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-150-bce-780-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-90-be-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-pst-650-470-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1048/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vlp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-900-aqvp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektrolobzik-4350t/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-sabelnaja-pila-jr-3050t/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektronozhnicy-po-metalu-js-1600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-makta-4329-450-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-rosteh-l-700-rm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-nagrevatel-forte-ptc-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-65m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-prjamogo-nagreva-biemmedue-ge-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-neprjamogo-nagreva-master-bv77e/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-montazhnaja-pila-2414-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskovaja-makita-5704r-1200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskova-rosteh-dp-185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-ghg-660-lcd-nabor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-500-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-600-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-rbt7e-7-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt13a-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt32a-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt22a-22-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-betonu-works-m502-3-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n601-4-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-perevyh-works-w602-6-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-burov-sds-plus-works-s502-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-works-w802-8-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1301-3-tin-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-kombinirovannyj-works-c1603-16-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1302-4-13sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n1903-4-19-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-bit-kombinirovannyj-works-bt1111-111-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp-6320/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47101/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47102/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47103/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47104/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-14-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-15-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-54-edinicy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-59-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-97-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-5kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-2kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4181/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4178/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va_4f/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-15kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-30kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-20kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-30kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-45kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sd-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-500va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-gvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-rvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-2000vabelyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-2500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-smr-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-8000va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-12000va-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-15kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-1500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-2500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-5000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-5500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-8000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-kdf-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-10000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-15kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-3000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-5000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-10000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizatory-volt-eco-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10200j-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10250f-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2321d-1200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2325d-1400vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4113a-350vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4116qa-500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-rezki-kamnja-feida-tc-180-ii-600vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-250-iii-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-200-iii-800-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-s-protjazhkoj-feida-mj2625-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms-350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms350b1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kamnereznyj-stanok-sima-bali-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-1535/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-950-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-2500-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-26-230jbv-2600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-bosch-pws-750-125-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-lvi-2200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-pws-720-115-case-720-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-bosch-gws-11-125-sie-v-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-780-c-780-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-850-ce-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-h-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-gws-22-230-jh-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1067/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-15-125-cie-1500-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-950-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-14-125-l-1400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-forte-eg-16-180-n-1600-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-24-230-sn-2400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-8-125-new-800-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-new-1000-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9555-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9558-hn/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020-9069/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020sf/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-9020-2200-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-5030-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-7-125-750-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-9-125-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-13-125-d-rosteh-1300-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-15-180-rosteh-1500-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-21-230-p-2100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-forte-mt-300-vq/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-gop-250-ce-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e-set/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-universalnyj-rezak-bosch-multi-cutter-gop-108-v-li-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-frezer-3612/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-40-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1170/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektropila-forte-fes-22-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-82-900vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-110-tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-vibracionnaja-shlifmashina-bo-3700-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-5010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-6030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9911-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9910-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibroshlifmashina-makita-vo3710-190-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-rosteh-r-2-82-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-rosteh-lsh-7675-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibracionnaja-shlifmashina-rosteh-vsh-250-250vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-elektrostancija-energy-power-ep12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-t90204d-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90304d-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90504d-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0202-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0402-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0602-6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82007-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82008-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82014-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-5-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-10-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-20-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvrjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-ca-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cb-15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-utrojstvo-dlja-akkumuljatorov-forte-cb-20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-forte-cd-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-energy-126/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-tcb-120-automatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-gys-start-up-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-auto/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-air-400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1055/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnja-hp-1621/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-makita-hp-1640-650vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-uc3541a-elektropila-tsepnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-4500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg8000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-1100-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrgeneratory-miol-miol-benzogenerator/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg950/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-3600a/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-2000bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-30ss3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-svarochnyj-generator-forte-fgd6500ew/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-spg-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-4000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol83-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-kipor-kde19sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-12sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-endress-ese-6000-bs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-250-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-firman-fpg-7800e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-19sta3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-werk-wpg-8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/977/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-kipor-kge12e/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrogenerator-gerrard-gpg3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-forte-fg3500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnaja-elektrostancija-energy-power-ep-100ss3-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4055/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4054/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4053/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-2500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-800-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-miol-83-600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/benzinovyj-generator-energy-power-6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-generator-forte-fgd6500e3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-11-de/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-7-46-de-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-16-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-20-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-5-40-dce-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-df-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/otbojnyj-molotok-bosch-gsh-11-e-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dre/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-26-dfr-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-4-32-dfr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2400-set-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-3-28-dre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-gbh-2-24-d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-bosch-pbh-2100-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-26-8-r-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-32-10-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-rh-30-9-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-32-16-rv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-forte-plrh-24-8-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-otbojnyj-molotok-forte-pldh-1745-avc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-3000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4000s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-4011s/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-perforator-hr-5001s/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-makta-perforator-hr-2230-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-24-7-r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/perforator-rosteh-prt-3214/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-shurupovert-forte-ds-400-vr-400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-13-re-600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-gsb-21-2-re-zvp-patron-1100vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-bosch-psb-50-re-500-vt-bzp-chemodan/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1052/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-1050-vr-1050-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-forte-id-650-vr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4196/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-drel-udarnaja-hp-1620k/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1650-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/994/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-1100-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-id-950izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-950-rr-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-udarnaja-rosteh-ud-650-rr-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/954/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-akkumuljatornyj-shurupovert-bosch-gsr-144-v-sd-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-bosch-psr-144-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-144-2-v-li-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-12-2-v-bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-ixo-iv-vino-36v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1064/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-shurupovert-bosch-gsr-1440-li-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1812-2-b2-18v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1269/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1413-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-cd-1415-2-li-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1215-2-b2-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1415-2-b2-144v/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-forte-new-plcd-1815-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-drel-shurupovert-6271-dwae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-6271-dwpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df330dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornaja-drel-shurupovert-makita-df-347-dwe/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1412-b2-144b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akumuljatornyj-shurupovert-rosteh-ash-1812-2-b2-18v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/invertornye-apparatyedon/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-164-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-tecnica-144/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-160l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kaiser-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-forte-nbc-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-145-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-forte-165-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-telwin-force-195-acx/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-arc-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3975/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-gerrard-mma-250l-profi/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3979/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3980/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3981/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3982/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-pocweld-mma-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/3984/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4018/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-invertor-kende-ms-250l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4020/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-5-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam12mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam10mm-ves-15kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/provoloka-svarochnaja-omednennaja-tip-sv-08g2s-diam08mm-ves-15-kgevro-kasseta/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fljusovij-zvarjuvalnij-drt-e71t-11-09-mm-h-04-kg-8311200090/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-08mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-5-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-omdnenij-zvarjuvalnij-drt-er-70s-6-10-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-12-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/omdnenij-zvarjuvalnij-drt-er-70s-6-16-mm-h-15-kg-7229200000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvarjuvalna-maska-hameleon-forte6506101000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-bimax-4135-turbo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-telwin-bimax-4165-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-apparat-dlja-tochechnoj-svarki-telwin-digital-car-spoter-5500-plus-s-telezhkoj-i-naborom/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1165/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-forte-mag-195r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-kaiser-mag-175r-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1209/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-poluavtomat-gys-smartmig-162/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-175r/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/poluavtomat-kaiser-mag-195r/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx1-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnye-transformatory-bx6-edon/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/938/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4220/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-artika-270-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/944/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-quality-280-acdc/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4161/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-telwin-nordica-4181-turbo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-kaiser-turbo-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1117/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-250m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-200c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-250c/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-forte-bx1-300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/svarochnyj-transformator-keiser-turbo-300m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pylesos-bosch-gas-20-l-fsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/udarnyj-gajkovert-makita-6905-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/drel-mikser-forte-dm-1155-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/mikser-forte-hm-1280-vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/odnorotornaja-zatirochnaja-mashina-werk-qjm-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-plr-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-nivelir-bosch-quigo-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-dle-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnometr-bosch-glm-50-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-80-professional-napravljajushaja-shina-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-dalnomer-bosch-glm-250vf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linejnyj-lazernyj-nivelir-bosch-gll-2-80-p-professional-shtativ-bs-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lazernyj-rotacionnyj-nivelir-bosch-grl-250-hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompresor-forte-fl-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-fl-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-nc-24-10-18-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-za-65-50-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-04100-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-v-0450-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-w-05100-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-forte-vfl-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-cosmos-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1122/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fac-av-100-335-22-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-fiac-fx90/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-24-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-bm-50-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-kompressor-werk-zbm-60-50-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-zbm-60-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-werk-vbm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2167-forte-pistolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-shurupovert-wfi-2166-forte-prjamij/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-gajkovert-forte-iw-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gvozdezabivnoj-pnevmopistolet-forte-ng-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmodrel-forte-ad-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/prjamaja-pnevmaticheskaja-shlifmashina-forte-dg-2236/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-stepler-forte-s-6160/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120g/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1120s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-sg-1222g/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmaticheskij-kraskopult-forte-hvlp-sg-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5s-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-pnevmoinstrumenta-forte-at-kit-5g-gravity/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-forte-ag-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/peskostrujnyj-pnevmopistolet-forte-sbg-586p/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pnevmopistolet-dlja-nakachivanija-koles-forte-tig-6316/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-4685/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/proekcionnyj-pnevmopistolet-forte-hg-24687/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompressor-rosteh-krt-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vhp/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-150-bce-780-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-gst-90-be-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-bosch-pst-650-470-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1048/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-800-vlp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-forte-js-900-aqvp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektrolobzik-4350t/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-sabelnaja-pila-jr-3050t/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-elektronozhnicy-po-metalu-js-1600-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-makta-4329-450-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lobzik-rosteh-l-700-rm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-nagrevatel-forte-ptc-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-obogrevatel-grunhelm-gph-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-grunhelm-ggh-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gazovyj-obogrevatel-biemmedue-gp-65m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-prjamogo-nagreva-biemmedue-ge-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-obogrevatel-neprjamogo-nagreva-biemmedue-ec-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/dizelnyj-nagrevatel-neprjamogo-nagreva-master-bv77e/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-montazhnaja-pila-2414-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskovaja-makita-5704r-1200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pila-diskova-rosteh-dp-185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-ghg-660-lcd-nabor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-500-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-bosch-phg-600-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/termovozduhoduvka-forte-hg-2000-2v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-rbt7e-7-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt13a-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt32a-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-bit-works-bt22a-22-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-betonu-works-m502-3-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n601-4-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-perevyh-works-w602-6-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-burov-sds-plus-works-s502-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-derevu-works-w802-8-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1301-3-tin-13-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-kombinirovannyj-works-c1603-16-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-h1302-4-13sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-po-metallu-works-n1903-4-19-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-sverel-bit-kombinirovannyj-works-bt1111-111-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp-6320/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pajalnik-dlja-plastikovyh-trub-forte-wp6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47101/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47102/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47103/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tiski-povorotnye-s-nakovalnej-stal-47104/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-14-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-15-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-54-edinicy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-59-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/nabor-instrumentov-stal-97-edinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-5kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-acdr-2kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4181/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-sdc-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-8kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-idr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tvr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4178/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-500va_4f/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-3000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-8000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-forte-tdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-10kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-15kva-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-forte-pdr-30kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-20kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-30kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-trehfaznyj-luxeon-a3s-45kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500d-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-avr-500-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sd-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-500va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-gvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sr-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-rvk-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-800va/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-1000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-1500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-2000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-2000vabelyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ldr-2500va/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-smr-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-5000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-8000va-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-10000va/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wdr-12000va-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-15kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-sdr-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-1500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-2500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-5000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-5000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-5500va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-8000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-svr-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-fdr-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-kdf-10000-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-lds-10000va-servo/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-wds-10000va-servo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-20kva/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-a1s-15kva-servo-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-3000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-edr-2000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-5000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-luxeon-ewr-10000-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizatory-volt-eco-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stabilizator-naprjazhenija-volt-eco-7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10200j-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-raspila-feida-mj10250f-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2321d-1200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-feida-mj2325d-1400vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4113a-350vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/sverlilnyj-stanok-feida-zj4116qa-500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-dlja-rezki-kamnja-feida-tc-180-ii-600vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-250-iii-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskij-plitkorez-feida-tc-200-iii-800-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/torcovochnaja-pila-s-protjazhkoj-feida-mj2625-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms-350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/stanok-otreznoj-werk-ms350b1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kamnereznyj-stanok-sima-bali-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-1535/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrotochilo-rosteh-t-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-950-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlifovalnaja-mashina-ishm-2500-izhmash/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-26-230jbv-2600-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-bosch-pws-750-125-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-lvi-2200vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-pws-720-115-case-720-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-bosch-gws-11-125-sie-v-1100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-780-c-780-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-new-gws-850-ce-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-22-230-h-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglavaja-shlifmashina-gws-22-230-jh-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1067/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-bosch-gws-15-125-cie-1500-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1221/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-950-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-14-125-l-1400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglvaja-shlifmashina-forte-eg-16-180-n-1600-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-24-230-sn-2400-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-8-125-new-800-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-forte-eg-10-125-new-1000-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9555-nb/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-9558-hn/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020-9069/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ushm-ga-9020sf/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-9020-2200-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-makta-ga-5030-720vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-7-125-750-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-9-125-950-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-13-125-d-rosteh-1300-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-ushm-15-180-rosteh-1500-vt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uglovaja-shlifmashina-rosteh-ushm-21-230-p-2100-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-forte-mt-300-vq/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-gop-250-ce-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/universalnyj-rezak-bosch-pmf-190-e-set/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/akkumuljatornyj-universalnyj-rezak-bosch-multi-cutter-gop-108-v-li-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-frezer-3612/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-40-sm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shina-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/1170/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektropila-forte-fes-22-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-82-900vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-forte-p-3-110-tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-vibracionnaja-shlifmashina-bo-3700-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-5010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/makita-ekscentrikovaja-shlifmashina-bo-6030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9911-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-makita-9910-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibroshlifmashina-makita-vo3710-190-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrorubanok-rosteh-r-2-82-750vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lentochnaja-shlifmashina-rosteh-lsh-7675-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vibracionnaja-shlifmashina-rosteh-vsh-250-250vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektricheskaja-lebedka-forte-fpa-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-elektrostancija-energy-power-ep12sta/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-t90204d-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90304d-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlichiskij-domkrat-forte-t90504d-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0202-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0402-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-tf0602-6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82007-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82008-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/gidravlicheskij-domkrat-forte-ta82014-2t/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-5-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-10-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/metallicheskaja-kanistra-dlja-gsm-na-20-litrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zvrjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-ca-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cb-15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-utrojstvo-dlja-akkumuljatorov-forte-cb-20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-forte-cd-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-dlja-akkumuljatorov-forte-cd-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-energy-126/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/zarjadnoe-ustrojstvo-gys-tcb-120-automatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pusko-zarjadnoe-ustrojstvo-gys-start-up-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-auto/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtonomnoe-puskovoe-ustrojstvo-gys-gyspack-air-400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F647"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F647" sqref="F647"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -6521,73 +6521,73 @@
         <v>4</v>
       </c>
       <c r="D107" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F107" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>1</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="E108" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E108" s="8"/>
       <c r="F108" s="16">
-        <v>6939</v>
+        <v>7215</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>2</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="E109" s="8"/>
+      <c r="E109" s="8">
+        <v>1</v>
+      </c>
       <c r="F109" s="16">
-        <v>7215</v>
+        <v>6939</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>3</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E110" s="8">
         <v>-1</v>
       </c>
       <c r="F110" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>4</v>