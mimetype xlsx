--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -38,242 +38,242 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Напольные покрытия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Линолеум Tarkett Синтерос Delta Milan 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/</t>
+  </si>
+  <si>
+    <t>Линолеум Sinteros Delta Сорбона 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/</t>
+  </si>
+  <si>
     <t>Kastamonu Floorpan Black Дуб Индийский песочный (FP0048)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/</t>
   </si>
   <si>
     <t>Линолеум Juteks Flash Wenge</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Premium Soho 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/</t>
   </si>
   <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
     <t>Линолеум Juteks Venus Marron</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Premium Akron 10</t>
-[...4 lines deleted...]
-  <si>
     <t>Линолеум Sinteros Delta Сорбона 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Idillia Nova Tango 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Синтерос Delta Milan 2</t>
-[...10 lines deleted...]
-  <si>
     <t>37303</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Линкольн</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Синтерос Delta Aurora 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-activa/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8635 ДУБ СЕВЕРНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/</t>
   </si>
   <si>
     <t>8374288</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Светло-Серый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/</t>
   </si>
   <si>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8723 ДУБ МЕРИНОС</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Медовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/</t>
+  </si>
+  <si>
     <t>Линолеум Juteks Strong Plus Scala 3275</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Idillia Nova Atlanta 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/</t>
   </si>
   <si>
     <t>Ламинат Дуб Kanova (Украина-Корыстень)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/</t>
   </si>
   <si>
-    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8723 ДУБ МЕРИНОС</t>
-[...8 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/</t>
+    <t>Подложка CEZAR Expert  в листах 2 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 5529 Дуб Казацкий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/</t>
   </si>
   <si>
     <t>8374215</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Тобакко</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/</t>
   </si>
   <si>
     <t>44990</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
   </si>
   <si>
-    <t>Подложка CEZAR Expert  в листах 2 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 8279 ДУБ ПАСТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/</t>
   </si>
   <si>
     <t>8374216</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Мокка</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/</t>
   </si>
   <si>
+    <t>Линолеум Juteks Optimal Bourbon 3366</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/</t>
+  </si>
+  <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 3905 ДУБ КРИПАЦКИЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/</t>
   </si>
   <si>
     <t>8374217</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Замшевий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett ENERGY BOIL 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/</t>
   </si>
   <si>
     <t>Линолеум Tarkett ENERGY BOIL 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/</t>
   </si>
   <si>
-    <t>Линолеум Juteks Optimal Bourbon 3366</t>
-[...4 lines deleted...]
-  <si>
     <t>Линолеум Juteks Premiumru Nevada 9002</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат KRONOSPAN EXPERT CHOICE (SM) 8072 ДУБ НОСТАЛЬГИЯ </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 709 ДУБ АНТИЧНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
   </si>
   <si>
     <t>44992</t>
@@ -302,50 +302,56 @@
   <si>
     <t>Линолеум Tarkett Premium Soho 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/</t>
   </si>
   <si>
     <t>K4377</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Тик Валаба</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/</t>
   </si>
   <si>
     <t>BACL40031</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Дуб каньон светло-коричневый пиленый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/</t>
   </si>
   <si>
+    <t>Виниловый пол TARKETT LOUNGE VERSION</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/</t>
+  </si>
+  <si>
     <t>K4376</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Сосна Гризли</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/</t>
   </si>
   <si>
     <t>80002</t>
   </si>
   <si>
     <t xml:space="preserve">Urban Floor Megapolis Дуб Ричмонд </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/</t>
   </si>
   <si>
     <t xml:space="preserve">K4414 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Орех Мультиполосный Авело</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/</t>
@@ -389,56 +395,50 @@
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Сосна Мультиполосная Кантри</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/</t>
   </si>
   <si>
     <t xml:space="preserve">37846 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Амено</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/</t>
   </si>
   <si>
     <t>BACL40040</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Артизан серый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/</t>
   </si>
   <si>
-    <t>Виниловый пол TARKETT LOUNGE VERSION</t>
-[...4 lines deleted...]
-  <si>
     <t>37846</t>
   </si>
   <si>
     <t>Krono Expert Choice Дуб Давос</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/</t>
   </si>
   <si>
     <t>Oster Wald Piano Дуб Тремолино</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/</t>
   </si>
   <si>
     <t>Алекс-3 Trend 008-1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Коростеньский завод Floor Nature (Дуб беленый) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/</t>
@@ -575,116 +575,116 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE COSTES</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE WOODY</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE CHARANGO</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/</t>
   </si>
   <si>
     <t>Ламинат</t>
   </si>
   <si>
+    <t>44008</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Честер</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-germanija/</t>
+  </si>
+  <si>
     <t>60544</t>
   </si>
   <si>
     <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
   </si>
   <si>
-    <t>44008</t>
-[...7 lines deleted...]
-  <si>
     <t>47094</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
   </si>
   <si>
     <t>Ламинат Kronopol  Sigma Дуб Лариса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/</t>
   </si>
   <si>
     <t>40864</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>Ламинат Classen Premium 4V Дуб Небраска</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
   </si>
   <si>
+    <t>44989</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
+  </si>
+  <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Робен</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/</t>
   </si>
   <si>
-    <t>44989</t>
-[...7 lines deleted...]
-  <si>
     <t>27609</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
   </si>
   <si>
     <t>Kronopol Parfe Floor  Дуб Савона</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/</t>
   </si>
   <si>
     <t>47119</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Марсель</t>
@@ -842,77 +842,77 @@
   <si>
     <t>Ламинат KASTAMONU Floorpan Дуб Королевский натуральный  FP28, 32 кл.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/</t>
   </si>
   <si>
     <t>37663</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Тортона</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/</t>
   </si>
   <si>
     <t>My Floor Cottage Harbour Oak Beige (MV839)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/</t>
   </si>
   <si>
     <t>Krono Original</t>
   </si>
   <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Vintage Classic Гикори белый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/</t>
+  </si>
+  <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Vintage Classic Дуб Крепкий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/</t>
+  </si>
+  <si>
     <t>5535</t>
   </si>
   <si>
     <t>Ламинат Krono Original Vintage Classic Каштан Античный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/</t>
   </si>
   <si>
-    <t>5954</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve"> 5544</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Реклейм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Рокфорд</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Krono Original Variostep Classic Дуб Альпийский </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/</t>
@@ -1865,111 +1865,111 @@
   <si>
     <t>Линолеум</t>
   </si>
   <si>
     <t>Линолеум Tarkett Force Sorbona 5</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/</t>
   </si>
   <si>
     <t>TARKETT (Сербия)</t>
   </si>
   <si>
     <t>Линолеум Tarkett Evolution Live Раймонд 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Evolution Tobago 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/</t>
   </si>
   <si>
+    <t xml:space="preserve">Линолеум Tarkett Force Canasta 4 </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-force/</t>
+  </si>
+  <si>
     <t>Линолеум Tarkett Evolution Venezia 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/</t>
   </si>
   <si>
-    <t xml:space="preserve">Линолеум Tarkett Force Canasta 4 </t>
-[...4 lines deleted...]
-  <si>
     <t>Линолеум Sinteros Smart 121602</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/</t>
   </si>
   <si>
     <t>Линолеум Sinteros Smart 121600</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Super S Канаста 6</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/</t>
   </si>
   <si>
     <t>Линолеум Tarkett IQ Тоro SC, 3093102,  антистат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/</t>
   </si>
   <si>
     <t>JUTEKS (Словения)</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Proxi 0887</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
   </si>
   <si>
     <t>Линолеум Juteks Strong Plus Scala 6275</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/</t>
   </si>
   <si>
+    <t>Линолеум Juteks Strong Plus Vero 1161</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/</t>
+  </si>
+  <si>
     <t>Линолеум Juteks Strong Plus Фреско 6063</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/</t>
   </si>
   <si>
     <t>СИНТЕРОС бытовой линолеум (Сербия)</t>
   </si>
   <si>
     <t>Линолеум Sinteros Comfort Спенсер 5</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/</t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
     <t>Коллекция SMART</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/smart/</t>
   </si>
   <si>
     <t>Кварцвиниловая плитка</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE IBIZA</t>
   </si>
@@ -2484,51 +2484,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F344" sqref="F344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2561,179 +2561,179 @@
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="16">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="16">
-        <v>425.6</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="16">
-        <v>848</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="16">
-        <v>473.6</v>
+        <v>425.6</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="16">
         <v>848</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
-        <v>454.4</v>
+        <v>848</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="16">
-        <v>819.2</v>
+        <v>473.6</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
-        <v>400</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="16">
-        <v>454.4</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="16">
         <v>395</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="12"/>
@@ -2773,299 +2773,299 @@
       </c>
       <c r="C18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
-        <v>617.6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
-        <v>819.2</v>
+        <v>439</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
-        <v>390</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="16">
-        <v>390</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="16">
-        <v>390</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="12"/>
+      <c r="C25" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="D25" s="8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="D26" s="8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="16">
-        <v>358</v>
+        <v>439</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
-      <c r="B27" s="12"/>
+      <c r="B27" s="12" t="s">
+        <v>53</v>
+      </c>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="16">
-        <v>20</v>
+        <v>358</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="16">
         <v>439</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="16">
-        <v>390</v>
+        <v>592</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="12"/>
+      <c r="C31" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="D31" s="8" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
-      <c r="B32" s="12"/>
+      <c r="B32" s="12" t="s">
+        <v>65</v>
+      </c>
       <c r="C32" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="16">
-        <v>784</v>
+        <v>439</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="8"/>
       <c r="F33" s="16">
         <v>784</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="8"/>
       <c r="F34" s="16">
-        <v>592</v>
+        <v>784</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
         <v>768</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>74</v>
@@ -3196,256 +3196,256 @@
         <v>357</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
-      <c r="B45" s="12" t="s">
+      <c r="B45" s="12"/>
+      <c r="C45" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="D45" s="8" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
-        <v>357</v>
+        <v>600</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="C46" s="9" t="s">
+      <c r="D46" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D46" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E46" s="8"/>
       <c r="F46" s="16">
-        <v>390</v>
+        <v>357</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C47" s="9" t="s">
+      <c r="D47" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="D47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="8"/>
+      <c r="E47" s="8">
+        <v>1</v>
+      </c>
       <c r="F47" s="16">
-        <v>329</v>
+        <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="9" t="s">
+      <c r="D48" s="8" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="16">
-        <v>390</v>
+        <v>329</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="C49" s="9" t="s">
+      <c r="D49" s="8" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="16">
-        <v>357</v>
+        <v>390</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="D50" s="8" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="16">
-        <v>329</v>
+        <v>357</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
-      <c r="B51" s="12"/>
+      <c r="B51" s="12" t="s">
+        <v>113</v>
+      </c>
       <c r="C51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="16">
-        <v>600</v>
+        <v>329</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
-      <c r="B52" s="12" t="s">
+      <c r="B52" s="12"/>
+      <c r="C52" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="C52" s="9" t="s">
+      <c r="D52" s="8" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E52" s="8"/>
       <c r="F52" s="16">
-        <v>329</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="D53" s="8" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E53" s="8"/>
       <c r="F53" s="16">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="D54" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="D54" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E54" s="8"/>
       <c r="F54" s="16">
-        <v>1</v>
+        <v>357</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
-      <c r="B55" s="12"/>
+      <c r="B55" s="12" t="s">
+        <v>124</v>
+      </c>
       <c r="C55" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="E55" s="8"/>
+      <c r="E55" s="8">
+        <v>0</v>
+      </c>
       <c r="F55" s="16">
-        <v>600</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E56" s="8"/>
       <c r="F56" s="16">
         <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="8"/>
       <c r="F57" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
@@ -3897,69 +3897,69 @@
       <c r="D85" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F85" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>1</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>189</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="16">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>2</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>191</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="16">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>3</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="16">
         <v>395</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>4</v>
       </c>
       <c r="B89" s="12"/>
@@ -3992,78 +3992,78 @@
         <v>390</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>6</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="16">
         <v>372</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>7</v>
       </c>
-      <c r="B92" s="12"/>
+      <c r="B92" s="12" t="s">
+        <v>204</v>
+      </c>
       <c r="C92" s="9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E92" s="8"/>
       <c r="F92" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>8</v>
       </c>
-      <c r="B93" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B93" s="12"/>
       <c r="C93" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>208</v>
       </c>
       <c r="E93" s="8"/>
       <c r="F93" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>9</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>10</v>
       </c>
       <c r="B95" s="12"/>
@@ -7497,67 +7497,67 @@
       <c r="B304" s="12"/>
       <c r="C304" s="9" t="s">
         <v>615</v>
       </c>
       <c r="D304" s="8" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="8"/>
       <c r="F304" s="16">
         <v>486.4</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>3</v>
       </c>
       <c r="B305" s="12"/>
       <c r="C305" s="9" t="s">
         <v>617</v>
       </c>
       <c r="D305" s="8" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="8"/>
       <c r="F305" s="16">
-        <v>486.4</v>
+        <v>668.8</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>4</v>
       </c>
       <c r="B306" s="12"/>
       <c r="C306" s="9" t="s">
         <v>619</v>
       </c>
       <c r="D306" s="8" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="8"/>
       <c r="F306" s="16">
-        <v>668.8</v>
+        <v>486.4</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>5</v>
       </c>
       <c r="B307" s="12"/>
       <c r="C307" s="9" t="s">
         <v>621</v>
       </c>
       <c r="D307" s="8" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="8"/>
       <c r="F307" s="16">
         <v>627.2</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>6</v>
       </c>
       <c r="B308" s="12"/>
       <c r="C308" s="9" t="s">
         <v>623</v>