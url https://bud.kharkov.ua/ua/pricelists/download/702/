--- v1 (2026-06-18)
+++ v2 (2026-08-04)
@@ -38,242 +38,242 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Напольные покрытия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Линолеум Tarkett Premium Akron 10</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
+  </si>
+  <si>
+    <t>Линолеум Juteks Venus Marron</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/</t>
+  </si>
+  <si>
+    <t>Линолеум Sinteros Delta Сорбона 4</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Idillia Nova Tango 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/</t>
+  </si>
+  <si>
     <t>Линолеум Tarkett Синтерос Delta Milan 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/</t>
   </si>
   <si>
     <t>Линолеум Sinteros Delta Сорбона 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/</t>
   </si>
   <si>
     <t>Kastamonu Floorpan Black Дуб Индийский песочный (FP0048)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/</t>
   </si>
   <si>
     <t>Линолеум Juteks Flash Wenge</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Premium Soho 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Premium Akron 10</t>
-[...20 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/</t>
+    <t>Линолеум Tarkett Синтерос Delta Aurora 1</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-activa/</t>
+  </si>
+  <si>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8635 ДУБ СЕВЕРНЫЙ</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/</t>
+  </si>
+  <si>
+    <t>8374288</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Светло-Серый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/</t>
   </si>
   <si>
     <t>37303</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Линкольн</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Синтерос Delta Aurora 1</t>
-[...17 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/</t>
+    <t>Линолеум Juteks Strong Plus Scala 3275</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Idillia Nova Atlanta 1</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/</t>
+  </si>
+  <si>
+    <t>Ламинат Дуб Kanova (Украина-Корыстень)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8723 ДУБ МЕРИНОС</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Медовый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/</t>
   </si>
   <si>
-    <t>Линолеум Juteks Strong Plus Scala 3275</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/</t>
+    <t>44990</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
   </si>
   <si>
     <t>Подложка CEZAR Expert  в листах 2 мм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 5529 Дуб Казацкий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/</t>
   </si>
   <si>
     <t>8374215</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Тобакко</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/</t>
   </si>
   <si>
-    <t>44990</t>
-[...5 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
+    <t>8374216</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Мокка</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 8279 ДУБ ПАСТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/</t>
   </si>
   <si>
-    <t>8374216</t>
-[...5 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/</t>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 3905 ДУБ КРИПАЦКИЙ</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/</t>
+  </si>
+  <si>
+    <t>8374217</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Замшевий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett ENERGY BOIL 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett ENERGY BOIL 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Bourbon 3366</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/</t>
   </si>
   <si>
-    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 3905 ДУБ КРИПАЦКИЙ</t>
-[...25 lines deleted...]
-  <si>
     <t>Линолеум Juteks Premiumru Nevada 9002</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат KRONOSPAN EXPERT CHOICE (SM) 8072 ДУБ НОСТАЛЬГИЯ </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 709 ДУБ АНТИЧНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
   </si>
   <si>
     <t>44992</t>
@@ -302,143 +302,143 @@
   <si>
     <t>Линолеум Tarkett Premium Soho 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/</t>
   </si>
   <si>
     <t>K4377</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Тик Валаба</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/</t>
   </si>
   <si>
     <t>BACL40031</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Дуб каньон светло-коричневый пиленый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/</t>
   </si>
   <si>
+    <t xml:space="preserve">K4414 </t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Орех Мультиполосный Авело</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K4383 </t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Орех Фреско Корень</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/</t>
+  </si>
+  <si>
+    <t>8169</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Fashion Fix дуб марроун</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/</t>
+  </si>
+  <si>
+    <t>K4412</t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Дуб Мультиполосный Настоящий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виниловый пол  TARKETT LOUNGE COCKTAIL </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/</t>
+  </si>
+  <si>
+    <t>K5271</t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Сосна Мультиполосная Кантри</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37846 </t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Дуб Амено</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/</t>
+  </si>
+  <si>
+    <t>BACL40040</t>
+  </si>
+  <si>
+    <t>Виниловый пол Quick-Step Livyn Balance Click Артизан серый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/</t>
+  </si>
+  <si>
     <t>Виниловый пол TARKETT LOUNGE VERSION</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/</t>
   </si>
   <si>
     <t>K4376</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Сосна Гризли</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/</t>
   </si>
   <si>
     <t>80002</t>
   </si>
   <si>
     <t xml:space="preserve">Urban Floor Megapolis Дуб Ричмонд </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/</t>
   </si>
   <si>
-    <t xml:space="preserve">K4414 </t>
-[...67 lines deleted...]
-  <si>
     <t>37846</t>
   </si>
   <si>
     <t>Krono Expert Choice Дуб Давос</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/</t>
   </si>
   <si>
     <t>Oster Wald Piano Дуб Тремолино</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/</t>
   </si>
   <si>
     <t>Алекс-3 Trend 008-1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Коростеньский завод Floor Nature (Дуб беленый) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/</t>
@@ -575,140 +575,140 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE COSTES</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE WOODY</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE CHARANGO</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/</t>
   </si>
   <si>
     <t>Ламинат</t>
   </si>
   <si>
+    <t>60544</t>
+  </si>
+  <si>
+    <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
+  </si>
+  <si>
     <t>44008</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Честер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-germanija/</t>
   </si>
   <si>
-    <t>60544</t>
-[...7 lines deleted...]
-  <si>
     <t>47094</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
   </si>
   <si>
+    <t>40864</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
+  </si>
+  <si>
+    <t>25966</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Premium 4V Дуб Небраска</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+  </si>
+  <si>
     <t>Ламинат Kronopol  Sigma Дуб Лариса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/</t>
   </si>
   <si>
-    <t>40864</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+    <t>Ламинат Kronopol Parfe Floor Дуб Робен</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/</t>
   </si>
   <si>
     <t>44989</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
   </si>
   <si>
-    <t>Ламинат Kronopol Parfe Floor Дуб Робен</t>
-[...4 lines deleted...]
-  <si>
     <t>27609</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
   </si>
   <si>
+    <t>47119</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
+  </si>
+  <si>
     <t>Kronopol Parfe Floor  Дуб Савона</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/</t>
   </si>
   <si>
-    <t>47119</t>
-[...7 lines deleted...]
-  <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Марсель</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/</t>
   </si>
   <si>
     <t>47083</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
   </si>
   <si>
     <t>37427</t>
   </si>
   <si>
     <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Капри</t>
@@ -725,116 +725,116 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб темный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/</t>
   </si>
   <si>
     <t>47243</t>
   </si>
   <si>
     <t>Ламинат Classen Master 4V Дуб Римини</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
   </si>
   <si>
     <t>Ламинат Kronopol  Sigma Вяз Кассандра</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/</t>
   </si>
   <si>
+    <t>Ламинат Kronopol  Sigma Дуб Андромеда</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/</t>
+  </si>
+  <si>
     <t>44991</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
   </si>
   <si>
-    <t>Ламинат Kronopol  Sigma Дуб Андромеда</t>
-[...4 lines deleted...]
-  <si>
     <t>Ламинат Kronopol  Sigma Дуб Офелия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/</t>
   </si>
   <si>
     <t>44993</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
   </si>
   <si>
     <t>Ламинат Kronopol  Sigma Дуб Корин</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/</t>
   </si>
   <si>
     <t>Ламинат Kronopol  Sigma Дуб Памфилия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/</t>
   </si>
   <si>
     <t xml:space="preserve">40883 </t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
   </si>
   <si>
+    <t>Ламинат Kronopol Parfe Floor Дуб Престиж</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/</t>
+  </si>
+  <si>
     <t>44009</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
   </si>
   <si>
-    <t>Ламинат Kronopol Parfe Floor Дуб Престиж</t>
-[...4 lines deleted...]
-  <si>
     <t>954</t>
   </si>
   <si>
     <t>Ламинат Xpert Pro Balterio Дуб Ясно-медный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Xpert Pro Balterio Дуб Морозный </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Xpert Pro Balterio Дуб Имбирный </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/</t>
@@ -842,104 +842,104 @@
   <si>
     <t>Ламинат KASTAMONU Floorpan Дуб Королевский натуральный  FP28, 32 кл.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/</t>
   </si>
   <si>
     <t>37663</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Тортона</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/</t>
   </si>
   <si>
     <t>My Floor Cottage Harbour Oak Beige (MV839)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/</t>
   </si>
   <si>
     <t>Krono Original</t>
   </si>
   <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Vintage Classic Дуб Крепкий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/</t>
+  </si>
+  <si>
     <t>101</t>
   </si>
   <si>
     <t>Ламинат Krono Original Vintage Classic Гикори белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/</t>
   </si>
   <si>
-    <t>5954</t>
-[...7 lines deleted...]
-  <si>
     <t>5535</t>
   </si>
   <si>
     <t>Ламинат Krono Original Vintage Classic Каштан Античный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/</t>
   </si>
   <si>
     <t xml:space="preserve"> 5544</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Реклейм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/</t>
   </si>
   <si>
+    <t>8199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ламинат Krono Original Variostep Classic Дуб Альпийский </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/</t>
+  </si>
+  <si>
     <t>5946</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Рокфорд</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/</t>
   </si>
   <si>
-    <t>8199</t>
-[...7 lines deleted...]
-  <si>
     <t>5967</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Krono Original Variostep Classic Дуб Азиатский </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/</t>
   </si>
   <si>
     <t>К057</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Кирвотер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/</t>
   </si>
   <si>
     <t>K262</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Блуноут</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/</t>
@@ -1916,60 +1916,60 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/</t>
   </si>
   <si>
     <t>Линолеум Tarkett IQ Тоro SC, 3093102,  антистат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/</t>
   </si>
   <si>
     <t>JUTEKS (Словения)</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Proxi 0887</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
   </si>
   <si>
     <t>Линолеум Juteks Strong Plus Scala 6275</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/</t>
   </si>
   <si>
+    <t>Линолеум Juteks Strong Plus Фреско 6063</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/</t>
+  </si>
+  <si>
     <t>Линолеум Juteks Strong Plus Vero 1161</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/</t>
   </si>
   <si>
     <t>СИНТЕРОС бытовой линолеум (Сербия)</t>
   </si>
   <si>
     <t>Линолеум Sinteros Comfort Спенсер 5</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/</t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
     <t>Коллекция SMART</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/smart/</t>
   </si>
   <si>
     <t>Кварцвиниловая плитка</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE IBIZA</t>
   </si>
@@ -2484,51 +2484,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F344" sqref="F344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2561,511 +2561,511 @@
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="16">
-        <v>400</v>
+        <v>848</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="16">
-        <v>454.4</v>
+        <v>473.6</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="16">
-        <v>390</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="16">
-        <v>425.6</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="16">
-        <v>848</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
-        <v>848</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="16">
-        <v>473.6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
-        <v>454.4</v>
+        <v>425.6</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="16">
-        <v>819.2</v>
+        <v>848</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="12"/>
+      <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="D15" s="8" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="16">
-        <v>395</v>
+        <v>412.8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="16">
-        <v>412.8</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
-      <c r="B17" s="12"/>
+      <c r="B17" s="12" t="s">
+        <v>30</v>
+      </c>
       <c r="C17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="16">
-        <v>390</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="16">
-        <v>0</v>
+        <v>395</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
-        <v>390</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
-        <v>439</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
-        <v>617.6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="16">
-        <v>819.2</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="12"/>
+      <c r="B24" s="12" t="s">
+        <v>46</v>
+      </c>
       <c r="C24" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="16">
-        <v>20</v>
+        <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="16">
-        <v>390</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="12"/>
       <c r="C26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="16">
-        <v>358</v>
+        <v>439</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
-      <c r="B28" s="12"/>
+      <c r="B28" s="12" t="s">
+        <v>56</v>
+      </c>
       <c r="C28" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
-      <c r="B29" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="12"/>
       <c r="C29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="16">
-        <v>592</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
-      <c r="B31" s="12"/>
+      <c r="B31" s="12" t="s">
+        <v>63</v>
+      </c>
       <c r="C31" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
-      <c r="B32" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
       <c r="C32" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="16">
-        <v>439</v>
+        <v>784</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="8"/>
       <c r="F33" s="16">
         <v>784</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="8"/>
       <c r="F34" s="16">
-        <v>784</v>
+        <v>592</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
         <v>768</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>74</v>
@@ -3196,256 +3196,256 @@
         <v>357</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
-      <c r="B45" s="12"/>
+      <c r="B45" s="12" t="s">
+        <v>96</v>
+      </c>
       <c r="C45" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E45" s="8"/>
       <c r="F45" s="16">
-        <v>600</v>
+        <v>329</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
         <v>357</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="E47" s="8"/>
       <c r="F47" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
-      <c r="B49" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49" s="12"/>
       <c r="C49" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="16">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="16">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="16">
-        <v>329</v>
+        <v>357</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
-      <c r="B52" s="12"/>
+      <c r="B52" s="12" t="s">
+        <v>116</v>
+      </c>
       <c r="C52" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="E52" s="8"/>
+        <v>118</v>
+      </c>
+      <c r="E52" s="8">
+        <v>0</v>
+      </c>
       <c r="F52" s="16">
-        <v>600</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
-      <c r="B53" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B53" s="12"/>
       <c r="C53" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="8"/>
       <c r="F53" s="16">
-        <v>329</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E54" s="8"/>
       <c r="F54" s="16">
         <v>357</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E55" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" s="16">
-        <v>1</v>
+        <v>390</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="E56" s="8"/>
       <c r="F56" s="16">
         <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="8"/>
       <c r="F57" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
@@ -3897,225 +3897,225 @@
       <c r="D85" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F85" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>1</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>189</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="16">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>2</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>191</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="16">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>3</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="16">
         <v>395</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>4</v>
       </c>
-      <c r="B89" s="12"/>
+      <c r="B89" s="12" t="s">
+        <v>196</v>
+      </c>
       <c r="C89" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="16">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>5</v>
       </c>
       <c r="B90" s="12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="16">
-        <v>390</v>
+        <v>372</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>6</v>
       </c>
-      <c r="B91" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B91" s="12"/>
       <c r="C91" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="16">
-        <v>372</v>
+        <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>7</v>
       </c>
-      <c r="B92" s="12" t="s">
+      <c r="B92" s="12"/>
+      <c r="C92" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="D92" s="8" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E92" s="8"/>
       <c r="F92" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>8</v>
       </c>
-      <c r="B93" s="12"/>
+      <c r="B93" s="12" t="s">
+        <v>206</v>
+      </c>
       <c r="C93" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>208</v>
       </c>
       <c r="E93" s="8"/>
       <c r="F93" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>9</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>10</v>
       </c>
-      <c r="B95" s="12"/>
+      <c r="B95" s="12" t="s">
+        <v>212</v>
+      </c>
       <c r="C95" s="9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E95" s="8"/>
       <c r="F95" s="16">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>11</v>
       </c>
-      <c r="B96" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B96" s="12"/>
       <c r="C96" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>216</v>
       </c>
       <c r="E96" s="8"/>
       <c r="F96" s="16">
-        <v>360</v>
+        <v>335</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>12</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E97" s="8"/>
       <c r="F97" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>13</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>219</v>
       </c>
@@ -4214,78 +4214,78 @@
       <c r="E103" s="8"/>
       <c r="F103" s="16">
         <v>386</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>19</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E104" s="8"/>
       <c r="F104" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>20</v>
       </c>
-      <c r="B105" s="12" t="s">
+      <c r="B105" s="12"/>
+      <c r="C105" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="C105" s="9" t="s">
+      <c r="D105" s="8" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>21</v>
       </c>
-      <c r="B106" s="12"/>
+      <c r="B106" s="12" t="s">
+        <v>239</v>
+      </c>
       <c r="C106" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E106" s="8"/>
       <c r="F106" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>22</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="9" t="s">
         <v>242</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>243</v>
       </c>
       <c r="E107" s="8"/>
       <c r="F107" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>23</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>244</v>
       </c>
@@ -4332,78 +4332,78 @@
         <v>380</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>26</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E111" s="8"/>
       <c r="F111" s="16">
         <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>27</v>
       </c>
-      <c r="B112" s="12" t="s">
+      <c r="B112" s="12"/>
+      <c r="C112" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="C112" s="9" t="s">
+      <c r="D112" s="8" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E112" s="8"/>
       <c r="F112" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>28</v>
       </c>
-      <c r="B113" s="12"/>
+      <c r="B113" s="12" t="s">
+        <v>256</v>
+      </c>
       <c r="C113" s="9" t="s">
         <v>257</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E113" s="8"/>
       <c r="F113" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>29</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>261</v>
       </c>
       <c r="E114" s="8"/>
       <c r="F114" s="16">
         <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>30</v>
       </c>
       <c r="B115" s="12" t="s">