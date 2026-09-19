--- v2 (2026-08-04)
+++ v3 (2026-09-19)
@@ -38,242 +38,242 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Напольные покрытия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Линолеум Tarkett Синтерос Delta Milan 2</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/</t>
+  </si>
+  <si>
+    <t>Линолеум Sinteros Delta Сорбона 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/</t>
+  </si>
+  <si>
+    <t>Kastamonu Floorpan Black Дуб Индийский песочный (FP0048)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/</t>
+  </si>
+  <si>
+    <t>Линолеум Juteks Flash Wenge</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/</t>
+  </si>
+  <si>
+    <t>Линолеум Tarkett Premium Soho 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/</t>
+  </si>
+  <si>
     <t>Линолеум Tarkett Premium Akron 10</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
   </si>
   <si>
     <t>Линолеум Juteks Venus Marron</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/</t>
   </si>
   <si>
     <t>Линолеум Sinteros Delta Сорбона 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Idillia Nova Tango 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett Синтерос Delta Milan 2</t>
-[...26 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/</t>
+    <t>8374288</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Светло-Серый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/</t>
+  </si>
+  <si>
+    <t>37303</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Freedom 4V Дуб Линкольн</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Синтерос Delta Aurora 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-activa/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8635 ДУБ СЕВЕРНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/</t>
   </si>
   <si>
-    <t>8374288</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/</t>
+    <t>Ламинат Дуб Kanova (Украина-Корыстень)</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/</t>
+  </si>
+  <si>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 8723 ДУБ МЕРИНОС</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Медовый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/</t>
   </si>
   <si>
     <t>Линолеум Juteks Strong Plus Scala 3275</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Idillia Nova Atlanta 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/</t>
   </si>
   <si>
-    <t>Ламинат Дуб Kanova (Украина-Корыстень)</t>
-[...14 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/</t>
+    <t>Подложка CEZAR Expert  в листах 2 мм</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/</t>
+  </si>
+  <si>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 5529 Дуб Казацкий</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/</t>
+  </si>
+  <si>
+    <t>8374215</t>
+  </si>
+  <si>
+    <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Тобакко</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/</t>
   </si>
   <si>
     <t>44990</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Каньон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/</t>
   </si>
   <si>
-    <t>Подложка CEZAR Expert  в листах 2 мм</t>
-[...17 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/</t>
+    <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 8279 ДУБ ПАСТЕЛЬНЫЙ</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/</t>
   </si>
   <si>
     <t>8374216</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Мокка</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/</t>
   </si>
   <si>
-    <t>Ламинат KRONOSPAN EXPERT CHOICE 32КЛ 8279 ДУБ ПАСТЕЛЬНЫЙ</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/</t>
+    <t>Линолеум Tarkett ENERGY BOIL 3</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/</t>
+  </si>
+  <si>
+    <t>Линолеум Juteks Optimal Bourbon 3366</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 3905 ДУБ КРИПАЦКИЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/</t>
   </si>
   <si>
     <t>8374217</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Замшевий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett ENERGY BOIL 2</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/</t>
   </si>
   <si>
-    <t>Линолеум Tarkett ENERGY BOIL 3</t>
-[...10 lines deleted...]
-  <si>
     <t>Линолеум Juteks Premiumru Nevada 9002</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат KRONOSPAN EXPERT CHOICE (SM) 8072 ДУБ НОСТАЛЬГИЯ </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 709 ДУБ АНТИЧНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
   </si>
   <si>
     <t>44992</t>
@@ -302,143 +302,143 @@
   <si>
     <t>Линолеум Tarkett Premium Soho 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/</t>
   </si>
   <si>
     <t>K4377</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Тик Валаба</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/</t>
   </si>
   <si>
     <t>BACL40031</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Дуб каньон светло-коричневый пиленый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/</t>
   </si>
   <si>
+    <t>80002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Urban Floor Megapolis Дуб Ричмонд </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/</t>
+  </si>
+  <si>
     <t xml:space="preserve">K4414 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Орех Мультиполосный Авело</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/</t>
   </si>
   <si>
     <t xml:space="preserve">K4383 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Орех Фреско Корень</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>Ламинат Krono Original Fashion Fix дуб марроун</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/</t>
   </si>
   <si>
     <t>K4412</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Мультиполосный Настоящий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/</t>
   </si>
   <si>
+    <t>K5271</t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Сосна Мультиполосная Кантри</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Виниловый пол  TARKETT LOUNGE COCKTAIL </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/</t>
   </si>
   <si>
-    <t>K5271</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">37846 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Амено</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/</t>
   </si>
   <si>
     <t>BACL40040</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Артизан серый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE VERSION</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/</t>
   </si>
   <si>
     <t>K4376</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Сосна Гризли</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/</t>
   </si>
   <si>
-    <t>80002</t>
-[...7 lines deleted...]
-  <si>
     <t>37846</t>
   </si>
   <si>
     <t>Krono Expert Choice Дуб Давос</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/</t>
   </si>
   <si>
     <t>Oster Wald Piano Дуб Тремолино</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/</t>
   </si>
   <si>
     <t>Алекс-3 Trend 008-1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Коростеньский завод Floor Nature (Дуб беленый) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/</t>
@@ -575,266 +575,266 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE COSTES</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE WOODY</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE CHARANGO</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/</t>
   </si>
   <si>
     <t>Ламинат</t>
   </si>
   <si>
+    <t>44008</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Честер</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-germanija/</t>
+  </si>
+  <si>
     <t>60544</t>
   </si>
   <si>
     <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
   </si>
   <si>
-    <t>44008</t>
-[...7 lines deleted...]
-  <si>
     <t>47094</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
   </si>
   <si>
+    <t>25966</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Premium 4V Дуб Небраска</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
+  </si>
+  <si>
     <t>40864</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
   </si>
   <si>
-    <t>25966</t>
-[...7 lines deleted...]
-  <si>
     <t>Ламинат Kronopol  Sigma Дуб Лариса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Робен</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/</t>
   </si>
   <si>
     <t>44989</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
   </si>
   <si>
     <t>27609</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
   </si>
   <si>
+    <t>Kronopol Parfe Floor  Дуб Савона</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/</t>
+  </si>
+  <si>
     <t>47119</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Клифтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/</t>
   </si>
   <si>
-    <t>Kronopol Parfe Floor  Дуб Савона</t>
-[...4 lines deleted...]
-  <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Марсель</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/</t>
   </si>
   <si>
     <t>47083</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Аргента макиато</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/</t>
   </si>
   <si>
+    <t>Ламинат Kronopol Parfe Floor Дуб Капри</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/</t>
+  </si>
+  <si>
     <t>37427</t>
   </si>
   <si>
     <t>Ламинат Classen Impression 4V Дуб Марбелья</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/</t>
   </si>
   <si>
-    <t>Ламинат Kronopol Parfe Floor Дуб Капри</t>
-[...4 lines deleted...]
-  <si>
     <t>40884</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Смерека Кобальт</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб темный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/</t>
   </si>
   <si>
     <t>47243</t>
   </si>
   <si>
     <t>Ламинат Classen Master 4V Дуб Римини</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/</t>
   </si>
   <si>
     <t>Ламинат Kronopol  Sigma Вяз Кассандра</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/</t>
   </si>
   <si>
+    <t>44991</t>
+  </si>
+  <si>
+    <t>Ламинат Classen Х Galaxy 4V Дуб Арлингтон</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/</t>
+  </si>
+  <si>
     <t>Ламинат Kronopol  Sigma Дуб Андромеда</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/</t>
   </si>
   <si>
-    <t>44991</t>
-[...7 lines deleted...]
-  <si>
     <t>Ламинат Kronopol  Sigma Дуб Офелия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/</t>
   </si>
   <si>
+    <t>Ламинат Kronopol  Sigma Дуб Корин</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/</t>
+  </si>
+  <si>
     <t>44993</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Сосна Премиум</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/</t>
   </si>
   <si>
-    <t>Ламинат Kronopol  Sigma Дуб Корин</t>
-[...4 lines deleted...]
-  <si>
     <t>Ламинат Kronopol  Sigma Дуб Памфилия</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/</t>
   </si>
   <si>
     <t xml:space="preserve">40883 </t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Дуб Мартосса</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/</t>
   </si>
   <si>
+    <t>44009</t>
+  </si>
+  <si>
+    <t>Ламинат Classen GALAXY 4V Дуб Лозано</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/</t>
+  </si>
+  <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Престиж</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/</t>
   </si>
   <si>
-    <t>44009</t>
-[...7 lines deleted...]
-  <si>
     <t>954</t>
   </si>
   <si>
     <t>Ламинат Xpert Pro Balterio Дуб Ясно-медный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Xpert Pro Balterio Дуб Морозный </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Xpert Pro Balterio Дуб Имбирный </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/</t>
@@ -878,68 +878,68 @@
   <si>
     <t>Ламинат Krono Original Vintage Classic Гикори белый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>Ламинат Krono Original Vintage Classic Каштан Античный</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/</t>
   </si>
   <si>
     <t xml:space="preserve"> 5544</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Реклейм</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/</t>
   </si>
   <si>
+    <t>5946</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Variostep Classic Дуб Рокфорд</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/</t>
+  </si>
+  <si>
     <t>8199</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Krono Original Variostep Classic Дуб Альпийский </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/</t>
   </si>
   <si>
-    <t>5946</t>
-[...7 lines deleted...]
-  <si>
     <t>5967</t>
   </si>
   <si>
     <t xml:space="preserve">Ламинат Krono Original Variostep Classic Дуб Азиатский </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/</t>
   </si>
   <si>
     <t>К057</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Кирвотер</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/</t>
   </si>
   <si>
     <t>K262</t>
   </si>
   <si>
     <t>Ламинат Krono Original Variostep Classic Дуб Блуноут</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/</t>
@@ -1916,60 +1916,60 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/</t>
   </si>
   <si>
     <t>Линолеум Tarkett IQ Тоro SC, 3093102,  антистат.</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/</t>
   </si>
   <si>
     <t>JUTEKS (Словения)</t>
   </si>
   <si>
     <t>Линолеум Juteks Optimal Proxi 0887</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/</t>
   </si>
   <si>
     <t>Линолеум Juteks Strong Plus Scala 6275</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/</t>
   </si>
   <si>
+    <t>Линолеум Juteks Strong Plus Vero 1161</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/</t>
+  </si>
+  <si>
     <t>Линолеум Juteks Strong Plus Фреско 6063</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/</t>
   </si>
   <si>
     <t>СИНТЕРОС бытовой линолеум (Сербия)</t>
   </si>
   <si>
     <t>Линолеум Sinteros Comfort Спенсер 5</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/</t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
     <t>Коллекция SMART</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/smart/</t>
   </si>
   <si>
     <t>Кварцвиниловая плитка</t>
   </si>
   <si>
     <t>Виниловый пол TARKETT LOUNGE IBIZA</t>
   </si>
@@ -2484,51 +2484,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F344" sqref="F344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2561,511 +2561,511 @@
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="16">
-        <v>848</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="16">
-        <v>473.6</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="16">
-        <v>454.4</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="16">
-        <v>819.2</v>
+        <v>425.6</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="16">
-        <v>400</v>
+        <v>848</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
-        <v>454.4</v>
+        <v>848</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="16">
-        <v>390</v>
+        <v>473.6</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
-        <v>425.6</v>
+        <v>454.4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="16">
-        <v>848</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
-      <c r="B15" s="12"/>
+      <c r="B15" s="12" t="s">
+        <v>26</v>
+      </c>
       <c r="C15" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="16">
-        <v>412.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="12"/>
+      <c r="B16" s="12" t="s">
+        <v>29</v>
+      </c>
       <c r="C16" s="9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="16">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
-      <c r="B17" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17" s="12"/>
       <c r="C17" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="16">
-        <v>0</v>
+        <v>412.8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
-      <c r="B18" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="12"/>
       <c r="C18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="16">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="16">
-        <v>617.6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="16">
-        <v>819.2</v>
+        <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="16">
-        <v>390</v>
+        <v>617.6</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="16">
-        <v>439</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="12"/>
+      <c r="C24" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="D24" s="8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="16">
-        <v>358</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" s="8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="16">
-        <v>20</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="12"/>
+      <c r="B26" s="12" t="s">
+        <v>50</v>
+      </c>
       <c r="C26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="16">
-        <v>439</v>
+        <v>358</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="12"/>
+      <c r="C28" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="D28" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="16">
-        <v>439</v>
+        <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
-      <c r="B29" s="12"/>
+      <c r="B29" s="12" t="s">
+        <v>58</v>
+      </c>
       <c r="C29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="16">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="16">
-        <v>390</v>
+        <v>784</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="12"/>
+      <c r="C31" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="D31" s="8" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="16">
-        <v>439</v>
+        <v>592</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="8" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="16">
-        <v>784</v>
+        <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
-      <c r="B33" s="12"/>
+      <c r="B33" s="12" t="s">
+        <v>67</v>
+      </c>
       <c r="C33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="8"/>
       <c r="F33" s="16">
-        <v>784</v>
+        <v>439</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="8"/>
       <c r="F34" s="16">
-        <v>592</v>
+        <v>784</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="16">
         <v>768</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="9" t="s">
         <v>74</v>
@@ -3205,247 +3205,247 @@
       </c>
       <c r="C44" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E45" s="8"/>
+      <c r="E45" s="8">
+        <v>1</v>
+      </c>
       <c r="F45" s="16">
-        <v>329</v>
+        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E47" s="8"/>
       <c r="F47" s="16">
-        <v>390</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="16">
-        <v>329</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
-      <c r="B49" s="12"/>
+      <c r="B49" s="12" t="s">
+        <v>108</v>
+      </c>
       <c r="C49" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="16">
-        <v>600</v>
+        <v>329</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
-      <c r="B51" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B51" s="12"/>
       <c r="C51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="16">
-        <v>357</v>
+        <v>600</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="E52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E52" s="8"/>
       <c r="F52" s="16">
-        <v>1</v>
+        <v>357</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
-      <c r="B53" s="12"/>
+      <c r="B53" s="12" t="s">
+        <v>119</v>
+      </c>
       <c r="C53" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E53" s="8"/>
+        <v>121</v>
+      </c>
+      <c r="E53" s="8">
+        <v>0</v>
+      </c>
       <c r="F53" s="16">
-        <v>600</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
-      <c r="B54" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B54" s="12"/>
       <c r="C54" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E54" s="8"/>
       <c r="F54" s="16">
-        <v>357</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="E55" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="8"/>
       <c r="F55" s="16">
-        <v>390</v>
+        <v>357</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E56" s="8"/>
       <c r="F56" s="16">
         <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="8"/>
       <c r="F57" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
@@ -3897,123 +3897,123 @@
       <c r="D85" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F85" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>1</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>189</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="16">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>2</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>191</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="16">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>3</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="16">
         <v>395</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>4</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="16">
-        <v>390</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>5</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>201</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="16">
-        <v>372</v>
+        <v>390</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>6</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>7</v>
       </c>
       <c r="B92" s="12"/>
       <c r="C92" s="9" t="s">
         <v>204</v>
@@ -4044,146 +4044,146 @@
         <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>9</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>10</v>
       </c>
-      <c r="B95" s="12" t="s">
+      <c r="B95" s="12"/>
+      <c r="C95" s="9" t="s">
         <v>212</v>
       </c>
-      <c r="C95" s="9" t="s">
+      <c r="D95" s="8" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E95" s="8"/>
       <c r="F95" s="16">
-        <v>360</v>
+        <v>335</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>11</v>
       </c>
-      <c r="B96" s="12"/>
+      <c r="B96" s="12" t="s">
+        <v>214</v>
+      </c>
       <c r="C96" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>216</v>
       </c>
       <c r="E96" s="8"/>
       <c r="F96" s="16">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>12</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E97" s="8"/>
       <c r="F97" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>13</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E98" s="8"/>
       <c r="F98" s="16">
         <v>419</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>14</v>
       </c>
-      <c r="B99" s="12" t="s">
+      <c r="B99" s="12"/>
+      <c r="C99" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="C99" s="9" t="s">
+      <c r="D99" s="8" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E99" s="8"/>
       <c r="F99" s="16">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>15</v>
       </c>
-      <c r="B100" s="12"/>
+      <c r="B100" s="12" t="s">
+        <v>224</v>
+      </c>
       <c r="C100" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>226</v>
       </c>
       <c r="E100" s="8"/>
       <c r="F100" s="16">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>16</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>229</v>
       </c>
       <c r="E101" s="8"/>
       <c r="F101" s="16">
         <v>358</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>17</v>
       </c>
       <c r="B102" s="12"/>
@@ -4214,196 +4214,196 @@
       <c r="E103" s="8"/>
       <c r="F103" s="16">
         <v>386</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>19</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E104" s="8"/>
       <c r="F104" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>20</v>
       </c>
-      <c r="B105" s="12"/>
+      <c r="B105" s="12" t="s">
+        <v>237</v>
+      </c>
       <c r="C105" s="9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>21</v>
       </c>
-      <c r="B106" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B106" s="12"/>
       <c r="C106" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E106" s="8"/>
       <c r="F106" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>22</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="9" t="s">
         <v>242</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>243</v>
       </c>
       <c r="E107" s="8"/>
       <c r="F107" s="16">
         <v>360</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>23</v>
       </c>
-      <c r="B108" s="12" t="s">
+      <c r="B108" s="12"/>
+      <c r="C108" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="C108" s="9" t="s">
+      <c r="D108" s="8" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E108" s="8"/>
       <c r="F108" s="16">
-        <v>358</v>
+        <v>380</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>24</v>
       </c>
-      <c r="B109" s="12"/>
+      <c r="B109" s="12" t="s">
+        <v>246</v>
+      </c>
       <c r="C109" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>248</v>
       </c>
       <c r="E109" s="8"/>
       <c r="F109" s="16">
-        <v>380</v>
+        <v>358</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>25</v>
       </c>
       <c r="B110" s="12"/>
       <c r="C110" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>250</v>
       </c>
       <c r="E110" s="8"/>
       <c r="F110" s="16">
         <v>380</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>26</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E111" s="8"/>
       <c r="F111" s="16">
         <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>27</v>
       </c>
-      <c r="B112" s="12"/>
+      <c r="B112" s="12" t="s">
+        <v>254</v>
+      </c>
       <c r="C112" s="9" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E112" s="8"/>
       <c r="F112" s="16">
-        <v>335</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>28</v>
       </c>
-      <c r="B113" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B113" s="12"/>
       <c r="C113" s="9" t="s">
         <v>257</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E113" s="8"/>
       <c r="F113" s="16">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>29</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>261</v>
       </c>
       <c r="E114" s="8"/>
       <c r="F114" s="16">
         <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>30</v>
       </c>
       <c r="B115" s="12" t="s">