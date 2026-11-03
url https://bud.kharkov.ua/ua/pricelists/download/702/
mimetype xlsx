--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -68,62 +68,62 @@
   <si>
     <t>Линолеум Sinteros Delta Сорбона 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/</t>
   </si>
   <si>
     <t>Kastamonu Floorpan Black Дуб Индийский песочный (FP0048)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/</t>
   </si>
   <si>
     <t>Линолеум Juteks Flash Wenge</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Premium Soho 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/</t>
   </si>
   <si>
+    <t>Линолеум Juteks Venus Marron</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/</t>
+  </si>
+  <si>
     <t>Линолеум Tarkett Premium Akron 10</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/kollekcija-premium/</t>
   </si>
   <si>
-    <t>Линолеум Juteks Venus Marron</t>
-[...4 lines deleted...]
-  <si>
     <t>Линолеум Sinteros Delta Сорбона 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/</t>
   </si>
   <si>
     <t>Линолеум Tarkett Idillia Nova Tango 3</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/</t>
   </si>
   <si>
     <t>8374288</t>
   </si>
   <si>
     <t>Ламинат Tarkett Woodstock 832 Дуб Шервуд Светло-Серый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/</t>
   </si>
   <si>
     <t>37303</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Линкольн</t>
@@ -263,182 +263,182 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/</t>
   </si>
   <si>
     <t>Ламинат KRONOSPAN EXPERT CHOICE (SM) 709 ДУБ АНТИЧНЫЙ</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/</t>
   </si>
   <si>
     <t>Линолеум Tarkett CAPRICE DAVOS 4</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/</t>
   </si>
   <si>
     <t>44992</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Хасиенда</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/</t>
   </si>
   <si>
+    <t>Виниловый пол TARKETT LOUNGE CHILL</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/</t>
+  </si>
+  <si>
     <t>34742</t>
   </si>
   <si>
     <t>Ламинат Classen Futuro Хикория Вильсон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/</t>
   </si>
   <si>
-    <t>Виниловый пол TARKETT LOUNGE CHILL</t>
-[...4 lines deleted...]
-  <si>
     <t>Линолеум Tarkett Premium Soho 1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/</t>
   </si>
   <si>
     <t>K4377</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Тик Валаба</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/</t>
   </si>
   <si>
     <t>BACL40031</t>
   </si>
   <si>
     <t>Виниловый пол Quick-Step Livyn Balance Click Дуб каньон светло-коричневый пиленый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/</t>
   </si>
   <si>
+    <t>BACL40040</t>
+  </si>
+  <si>
+    <t>Виниловый пол Quick-Step Livyn Balance Click Артизан серый</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/</t>
+  </si>
+  <si>
+    <t>Виниловый пол TARKETT LOUNGE VERSION</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/</t>
+  </si>
+  <si>
+    <t>K4376</t>
+  </si>
+  <si>
+    <t>Ламинат Kaindl Classic Touch 8.0 Сосна Гризли</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/</t>
+  </si>
+  <si>
     <t>80002</t>
   </si>
   <si>
     <t xml:space="preserve">Urban Floor Megapolis Дуб Ричмонд </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/</t>
   </si>
   <si>
     <t xml:space="preserve">K4414 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Орех Мультиполосный Авело</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/</t>
   </si>
   <si>
+    <t>8169</t>
+  </si>
+  <si>
+    <t>Ламинат Krono Original Fashion Fix дуб марроун</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/</t>
+  </si>
+  <si>
     <t xml:space="preserve">K4383 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Орех Фреско Корень</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/</t>
   </si>
   <si>
-    <t>8169</t>
-[...7 lines deleted...]
-  <si>
     <t>K4412</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Мультиполосный Настоящий</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/</t>
   </si>
   <si>
+    <t xml:space="preserve">Виниловый пол  TARKETT LOUNGE COCKTAIL </t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/</t>
+  </si>
+  <si>
     <t>K5271</t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Сосна Мультиполосная Кантри</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/</t>
   </si>
   <si>
-    <t xml:space="preserve">Виниловый пол  TARKETT LOUNGE COCKTAIL </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">37846 </t>
   </si>
   <si>
     <t>Ламинат Kaindl Classic Touch 8.0 Дуб Амено</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/</t>
   </si>
   <si>
-    <t>BACL40040</t>
-[...22 lines deleted...]
-  <si>
     <t>37846</t>
   </si>
   <si>
     <t>Krono Expert Choice Дуб Давос</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/</t>
   </si>
   <si>
     <t>Oster Wald Piano Дуб Тремолино</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/</t>
   </si>
   <si>
     <t>Алекс-3 Trend 008-1</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Коростеньский завод Floor Nature (Дуб беленый) </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/</t>
@@ -611,63 +611,63 @@
   <si>
     <t>Ламинат Vitality DeLuxe 4V Орех Селект</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/</t>
   </si>
   <si>
     <t>47094</t>
   </si>
   <si>
     <t>Ламинат Classen Freedom 4V Дуб Толедо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>Ламинат Classen Premium 4V Дуб Небраска</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/</t>
   </si>
   <si>
+    <t>Ламинат Kronopol  Sigma Дуб Лариса</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/</t>
+  </si>
+  <si>
     <t>40864</t>
   </si>
   <si>
     <t>Ламинат Classen GALAXY 4V Ель Виверо</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/</t>
   </si>
   <si>
     <t>Ламинат Kronopol Parfe Floor Дуб Робен</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/</t>
   </si>
   <si>
     <t>44989</t>
   </si>
   <si>
     <t>Ламинат Classen Х Galaxy 4V Дуб Бурлингтон</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/</t>
   </si>
   <si>
     <t>27609</t>
   </si>
   <si>
     <t>Ламинат Classen Discovery 4V Дуб Верден коричневый</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/</t>
   </si>
@@ -2484,51 +2484,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-sinteros-delta-milan-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kastamonu-floorpan-black-dub-indiyskiy-pesochnyy-fp0048/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-flash-wenge/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-venus-marron/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-delta-sorbona-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-idillia-nova-tango-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-37303-dub-linkoln/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-activa/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8635-dub-syevyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-dub-kanova-ukraina-korysten/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8723-dub-myerinos/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-medovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-idillia-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-cezar-expert-v-listakh-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-5529-expert-choice-dub-kazatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/woodstock-832-dub-shervud-tobakko/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44990-dub-kanon/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-32kl-8279-dub-pastyelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-woodstock-832-dub-shervud-mokka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-bourbon-3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-3905-dub-kripatskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-tarkett-woodstock-832-dub-shervud-zamsheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-energy-boil-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-premiumru-nevada-9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-8072-dub-nostalgiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-expert-choice-sm-709-dub-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-glamour-porto-6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-khasienda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-futuro-khikoriya-vilson/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-premium-soho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-tik-valaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/quick-step-livyn-balance-click-dub-kanon-svetlo-korichnevyy-pilenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-artizan-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-grizli/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/urban-floor-megapolis-dub-richmond/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-multipolosnyy-avelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-fashion-fix-dub-marroun/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-orekh-fresko-koren/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-multipolosnyy-nastoyashchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-cocktail/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-sosna-multipolosnaya-kantri/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-ameno/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-expert-choice-dub-davos/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/oster-wald-piano-dub-tremolino/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/aleks-3-trend-008-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskiy-zavod-floor-nature-dub-belenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-castello-classic-832-k034-yasen-rivendel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kastamonu-floorpan-dub-frantsuzskiy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-polistirolnaja-listovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-alfa-dub-mrafon/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronostar-eventum-dub-vigoros/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-grabo-diamond-standart-metal-4564-496/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopool-dub-zorba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-germaniya-gora-rokki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-slassen-galaxy-4v-81996-dub-martossa-40883-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-moby/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-henry/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-kottedzh-temno-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-tribute/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-sandy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-dub-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-nordic/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-quick-step-livyn-balance-click-kashtan-vintazhnyy-naturalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-buddha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-lounge-costes/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-woody/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-charango/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-germanija/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-orekh-selekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-freedom-4v-47094-dub-toledo/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-premium-4v-25966-dub-nebraska/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-larisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-yel-vivero/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-roben/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-kh-galaxy-4v-44989-dub-burlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-27609-dub-verden-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-savona/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-galaxy-4v-47119-dub-klifton/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-marsel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/classen-discovery-4v-47083-dub-argenta-makiato/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-kapri/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-impression-4v-37427-dub-marbelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-smereka-kobalt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-master-4v-dub-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-vyaz-kassandra/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-dub-arlington/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-ofeliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-korin/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-kh-galaxy-4v-sosna-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-sigma-dub-pamfiliya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-martossa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-classen-galaxy-4v-dub-lozano/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronopol-parfe-floor-dub-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-xpert-pro-better-standard-dub-yasno-mednyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-moroznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-dub-imbirnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-floorpanturtsiya-dub-korolevskiy-naturalnyy-fp28-32-kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kaindl-classic-touch-80-dub-tortona/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/my-floor-cottage-harbour-oak-beige-mv839/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-dub-krepkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-gikori-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-vintage-classic-kashtan-antichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rekleym/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krono-original-variostep-classic-dub-rokford-tsena-za-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-dub-alpiyskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-aziatskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-variostep-classic-dub-kirvoter/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/lamnat-krono-original-variostep-classic-dub-blunout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-sosna-khaytreyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-krono-original-variostep-classic-dub-leyk/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-dub-neytiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-krono-original-variostep-classic-khammervud-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fashion-fix-dub-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-kronospan-bellissimo-best-dub-pradavniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kronopol-parfe-floor-dub-provans/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/super-natural-prestige-dub-obpalennyy-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1400-mramornaja-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1248-versal-belyj-promaslennyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1246-beton-naturalnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1401-plitka-kozhanaja-svetlaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1402-plitka-kozhanaja-temnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1155-versal-svetlyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/uf1247-beton-temnyj-polirovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-qsm033/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-tik-belyj-vysvetlennyj-qsm031/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-svetlo-seryj-promaslennyj-qsm034/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-polunochnogo-natur-qsm057/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classi-cdoska-duba-polunochnogo-temnaja-qsm058/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-qsm076/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-natur-qsm073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-lunnyj-dub-natur-qsm075/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-dub-qsm072/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-victoria-clm3185-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-sostarennyj-vybelennyj-usovershenstvovannyj-qst028/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-belyj-vysvetlennyj-qsm032/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-duba-naturalnogo-starinnogo-qsm037/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-temnyj-qsm039/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyjj-svetlo-seryj-qsm040/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-doska-jasenja-amerikanskogo-qst056/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-otbelennyj-dub-qst070/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-francuzskij-krashennyj-dub-qst071/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-kubinskij-pilyonyj-dub-qsm074/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-klen-otbornyj-qst016/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-lakirovannyj-naturalnyj-otbornyj-qst013/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-dub-starinnyj-seryj-qsm038/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-merbau-otbornyj-qst017/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-buk-otbornyj-qst015/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-classic-nastil-dubovyj-qst008/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-belyj-lakirovannyj-4-h-polosnyj-qsg043/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-naturalnyj-lakirovannyj-4-h-polosnyj-qsg044/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-francuzskij-seryj-lakirovannyj-4-h-polosnyj-qsg045/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-klen-svetlyj-5-ti-polosnyj-qsg046/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-venge-10-ti-polosnyj-qsg047/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-naturalnogo-lakirovannogo-qsg048/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-doska-duba-pochtennogo-serogo-promaslennogo-qsg049/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jasen-belyj-7-mi-polosnyj-qsg051/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-bereza-kremovaja-2-mi-polosnyj-qsg052/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-jablonja-adama-2-mi-polosnyj-qsg053/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dub-shokolad-3-mi-polosnyj-qsg054/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-creo-dikaja-sliva-2-mi-polosnyj-qsg055/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-duba-antique-u861/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-lakirovannaja-u896/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-belogo-duba-lakirovannaja-u915/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-lakirovannaja-u918/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-naturalnogo-duba-vintage-lakirovannaja-u995/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-merbau-u996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-venge-u1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-temnogo-duba-vintage-lakirovannaja-u1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-orehovaja-promaslennaja-u1043/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-dub-pochtennyj-naturalnyj-promaslennyj-u1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-jasen-belyj-u1184/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-sosna-belaja-zatertaja-u1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-denge-intensivnyj-u1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-loska-dubovaja-svetlo-seraja-lakirovannaja-um1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-temno-seraja-lakirovannaja-um1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-chernaja-lakirovannaja-um1306/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-eligna-doska-dubovaja-otbelennaja-u1896/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-dubovaja-svetlo-seraja-lakirovannaja-ue1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-serogo-starinnogo-ue1388/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-svetlo-serogo-starinnogo-ue1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-svetlaja-ue1491/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-medium-ue1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-natur-ue1493/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-elite-doska-duba-belogo-zatemnennaja-ue1496/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-chernyj-slanec-galaksi-exq1551/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-temnyj-slanec-exq1552/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-belaja-exq1553/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-svetlaja-exq1554/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-plitka-temnaja-exq1555-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-travertin-tivoli-exq1556/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-exquisa-holst-exq1557/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klasichnij-naturalnij-im1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-klassicheskij-korichnevyj-im1849-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-vyskoblennyj-sero-korichnevyj-im1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-pesochnyj-naturalnyj-im1853/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-duba-pesochnogo-naturalnogo-im1854/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-mjagkij-naturalnyj-im1855-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-teplyj-im1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-bezhevyj-obrabotka-im1857/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-seryj-obrabotka-im1858/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-belaja-im1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-sosna-naturalna-im1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-svetlo-seryj-beton-im1861/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-chernaja-obozhzhennaja-im1862/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-dub-krasnyj-vyskoblennyj-im3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-impressive-doska-obozhzhennaja-im3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-pasifik-r-ic1415/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-naturalnyj-ric1424/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-oreh-osennij-ric1426-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-gikori-kofejnyjric1427/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-korichnevyj-ric1429/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-svetlyj-ric1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-belyj-naturalnyj-ric1498/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-quick-step-kollekcija-rustic-dub-obozhzhennyj-ric1678/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-berli/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-aksion-belgija/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-vitoriginal-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-senator-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-tradition-quattro-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-balterio-grandeur-belgija-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-elegantnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-deluxe-4v-dub-ambarniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-vitality-60491-deluxe-4v-dub-otbelennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-floor-nature/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/korostenskij-zavod-mdf-legna/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-suite/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-loft/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/rooms-exclusive-flooring-kollekcija-penthouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tarkett-germanija-vintage/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-croft-standart-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laminat-titanium-easy-houston-natural/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-houston-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/-laminat-titanium-easy-michigan-snow/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-force-sorbona-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-live-raymond-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-tobago-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kollekcija-force/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-evolution-venezia-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121602/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-smart-121600/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-super-s-kanasta-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-tarkett-iq-toro-sc-3093102-antistat/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-optimal-proxi-0887/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-scala-6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-vero-1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-juteks-strong-plus-fresko-6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/linoleum-sinteros-comfort-spenser-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/smart/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-ibiza/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/vinilovyy-pol-tarkett-lounge-serge/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-40-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-barlinek-eko-55-mm-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-steico-tihij-hod-4mmpolsha/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4156/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4157/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/podlozhka-dlja-sistemy-teplyj-pol-rulon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4154/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/izolon-ppe-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4405/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4406/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F344" sqref="F344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2641,67 +2641,67 @@
       <c r="B10" s="12"/>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="16">
         <v>848</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="16">
-        <v>848</v>
+        <v>473.6</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="16">
-        <v>473.6</v>
+        <v>848</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="16">
         <v>454.4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="9" t="s">
         <v>24</v>
@@ -3110,78 +3110,78 @@
         <v>579.2</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="8"/>
       <c r="F39" s="16">
         <v>358</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
-      <c r="B40" s="12" t="s">
+      <c r="B40" s="12"/>
+      <c r="C40" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="C40" s="9" t="s">
+      <c r="D40" s="8" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E40" s="8"/>
       <c r="F40" s="16">
-        <v>365</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
-      <c r="B41" s="12"/>
+      <c r="B41" s="12" t="s">
+        <v>85</v>
+      </c>
       <c r="C41" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="16">
-        <v>600</v>
+        <v>365</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E42" s="8"/>
       <c r="F42" s="16">
         <v>848</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>90</v>
       </c>
@@ -3206,246 +3206,246 @@
       <c r="C44" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="8">
+        <v>0</v>
+      </c>
+      <c r="F45" s="16">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
-      <c r="B46" s="12" t="s">
+      <c r="B46" s="12"/>
+      <c r="C46" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="C46" s="9" t="s">
+      <c r="D46" s="8" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E46" s="8"/>
       <c r="F46" s="16">
-        <v>329</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C47" s="9" t="s">
+      <c r="D47" s="8" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E47" s="8"/>
       <c r="F47" s="16">
         <v>357</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="9" t="s">
+      <c r="D48" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="8"/>
+      <c r="E48" s="8">
+        <v>1</v>
+      </c>
       <c r="F48" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="C49" s="9" t="s">
+      <c r="D49" s="8" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="16">
         <v>329</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="D50" s="8" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="16">
-        <v>329</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
-      <c r="B51" s="12"/>
+      <c r="B51" s="12" t="s">
+        <v>113</v>
+      </c>
       <c r="C51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="16">
-        <v>600</v>
+        <v>357</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="8"/>
       <c r="F52" s="16">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
-      <c r="B53" s="12" t="s">
+      <c r="B53" s="12"/>
+      <c r="C53" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="D53" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="D53" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E53" s="8"/>
       <c r="F53" s="16">
-        <v>1</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
-      <c r="B54" s="12"/>
+      <c r="B54" s="12" t="s">
+        <v>121</v>
+      </c>
       <c r="C54" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E54" s="8"/>
       <c r="F54" s="16">
-        <v>600</v>
+        <v>329</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E55" s="8"/>
       <c r="F55" s="16">
         <v>357</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="E56" s="8"/>
       <c r="F56" s="16">
         <v>625</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="8"/>
       <c r="F57" s="16">
         <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
@@ -3958,78 +3958,78 @@
         <v>395</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>4</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="16">
         <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>5</v>
       </c>
-      <c r="B90" s="12" t="s">
+      <c r="B90" s="12"/>
+      <c r="C90" s="9" t="s">
         <v>199</v>
       </c>
-      <c r="C90" s="9" t="s">
+      <c r="D90" s="8" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="16">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>6</v>
       </c>
-      <c r="B91" s="12"/>
+      <c r="B91" s="12" t="s">
+        <v>201</v>
+      </c>
       <c r="C91" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="16">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>7</v>
       </c>
       <c r="B92" s="12"/>
       <c r="C92" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>205</v>
       </c>
       <c r="E92" s="8"/>
       <c r="F92" s="16">
         <v>335</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>8</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>206</v>
       </c>