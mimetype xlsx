--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -167,60 +167,60 @@
   <si>
     <t>https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-plastik-porch/</t>
   </si>
   <si>
     <t>Стартовый крепеж</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/startovyj-krepezh/</t>
   </si>
   <si>
     <t>Крепежная клипса (металл)</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-metall/</t>
   </si>
   <si>
     <t>Клипса для лаг</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/klipsa-dlja-lag/</t>
   </si>
   <si>
     <t>Тардекс (Tardex)</t>
   </si>
   <si>
+    <t>Террасная доска TardeX Lite</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Террасная доска TardeX Professional </t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-professional-/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite/</t>
   </si>
   <si>
     <t>Террасная доска TardeX Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic/</t>
   </si>
   <si>
     <t>Террасная доска TardeX Classic Home</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic-home/</t>
   </si>
   <si>
     <t>Террасная доска TardeX Lite Wood</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-wood/</t>
   </si>
   <si>
     <t>Террасная доска TardeX Lite Premium</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-premium/</t>
   </si>
@@ -663,51 +663,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-merbau/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica-_69/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4213/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4214/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-3d-vintage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-step/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-3d-business/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-renwood-terrace-3d-coffee-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompozitnaja-terrasnaja-doska-porch-ultrashield/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompozitnaja-terrasnaja-doska-porch-classic-ssha/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laga-kompozitnaja-porch/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laga-kompozitnaja-porch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-torcevaja-porch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-plastik-porch/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovyj-krepezh/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-dlja-lag/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic-home/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tardex-privat-besshovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-tardeks-professional-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-multicolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-elegant-light/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-merbau/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaja-doska-sibirskaja-listvennica-_69/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4213/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/4214/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-3d-vintage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-step/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-woodlux-3d-business/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-renwood-terrace-3d-coffee-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompozitnaja-terrasnaja-doska-porch-ultrashield/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/kompozitnaja-terrasnaja-doska-porch-classic-ssha/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laga-kompozitnaja-porch/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/laga-kompozitnaja-porch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/planka-torcevaja-porch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-plastik-porch/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/startovyj-krepezh/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/krepezhnaja-klipsa-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/klipsa-dlja-lag/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-professional-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-classic-home/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-lite-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/tardex-privat-besshovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-tardex-tardeks-professional-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-multicolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-elegant/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/terrasnaya-doska-bruggan-elegant-light/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1180,67 +1180,67 @@
         <v>4</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>1</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>1639</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>2</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>1010</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>3</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>1235</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>4</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>57</v>