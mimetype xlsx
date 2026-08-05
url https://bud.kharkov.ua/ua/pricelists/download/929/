--- v0 (2026-06-18)
+++ v1 (2026-08-05)
@@ -41,72 +41,72 @@
   <si>
     <t>Автоматические ворота</t>
   </si>
   <si>
     <t>Гаражные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Гаражные секционные ворота 1.75x1.75м Алютех Trend</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/</t>
+  </si>
+  <si>
     <t>Гаражные секционные ворота 2.5х1.75м Алютех Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/</t>
   </si>
   <si>
-    <t>Гаражные секционные ворота 1.75x1.75м Алютех Trend</t>
-[...2 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/</t>
+    <t>Гаражные секционные ворота 2.75х2м Алютех Classic</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 1.87х1.75м Алютех Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 2.75х1.87м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 3х2м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 2x3.5м Алютех Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-2/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 4x1.87м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-1/</t>
   </si>
@@ -711,51 +711,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-komplekt-comfort-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-comfort-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-promyshlennykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pult/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-special-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reyka-dlya-privoda-lgr-3300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtomatika-dlya-raspashnykh-vorot---seriya-ambio/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-komplekt-comfort-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-comfort-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-promyshlennykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pult/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-special-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reyka-dlya-privoda-lgr-3300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtomatika-dlya-raspashnykh-vorot---seriya-ambio/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -797,108 +797,108 @@
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="7">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F7" s="15">
-        <v>17875</v>
+        <v>13455</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F8" s="15">
-        <v>13455</v>
+        <v>17875</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="7">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F9" s="15">
-        <v>15860</v>
+        <v>19825</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F10" s="15">
-        <v>19825</v>
+        <v>15860</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>16900</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11"/>