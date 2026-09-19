--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -41,60 +41,60 @@
   <si>
     <t>Автоматические ворота</t>
   </si>
   <si>
     <t>Гаражные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Гаражные секционные ворота 2.5х1.75м Алютех Classic</t>
+  </si>
+  <si>
+    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/</t>
+  </si>
+  <si>
     <t>Гаражные секционные ворота 1.75x1.75м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 2.75х2м Алютех Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 1.87х1.75м Алютех Classic</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 2.75х1.87м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/</t>
   </si>
   <si>
     <t>Гаражные секционные ворота 3х2м Алютех Trend</t>
   </si>
   <si>
     <t>https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/</t>
   </si>
@@ -711,51 +711,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-komplekt-comfort-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-comfort-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-promyshlennykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pult/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-special-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reyka-dlya-privoda-lgr-3300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtomatika-dlya-raspashnykh-vorot---seriya-ambio/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/garazhnye-sektsionnye-vorota-25kh175m-alyutekh-classic-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/promyshlennye-sektsionnye-vorota-2kh2m-alyutekh-protrend-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-komplekt-comfort-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-comfort-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-promyshlennykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/pult/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-special-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektroprivod-dlya-garazhnykh-vorot-lg-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/reyka-dlya-privoda-lgr-3300c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/avtomatika-dlya-raspashnykh-vorot---seriya-ambio/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-asl500kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-rozposhnykh-vorot-asw3000kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/elektrodvigatel-dlya-garazhnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/shlagbaum-asb-6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bud.kharkov.ua/ua/product/fotoelement-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -797,72 +797,72 @@
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="7">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F7" s="15">
-        <v>13455</v>
+        <v>17875</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F8" s="15">
-        <v>17875</v>
+        <v>13455</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="7">
         <v>15</v>
       </c>
       <c r="F9" s="15">
         <v>19825</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11"/>